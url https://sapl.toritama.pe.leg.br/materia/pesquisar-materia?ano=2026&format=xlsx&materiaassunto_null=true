--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1560" uniqueCount="749">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1235,78 +1235,559 @@
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3199/seguranca_.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando que seja implantado serviço de segurança permanente, durante 24 horas, em todas as Unidades Básicas de Saúde do município de Toritama.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3200/solicita_que_os_servidores_da_educacao_tenham_seus_contratos_de_atividade_de_no_minimo_12_meses.pdf</t>
   </si>
   <si>
     <t>Solicita que os servidores da Educação tenham seus contratos de atividade de no mínimo 12 meses</t>
   </si>
   <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3203/praca_da_biblia_20260325_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que seja construída uma Praça da Bíblia no Município de Toritama, reforçando uma indicação de minha autoria da gestão anterior</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3204/rua_projetada_20260325_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que seja construída uma Praça na Rua Projetada no Bairro Luar de Toritama.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3205/terminal_20260325_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que seja construído um Terminal Rodoviário Municipal.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3207/solicito_a_mesa_na_forma_regimental_que_seja_encaminhado_expediente_ao_governo_do_estado_de_pernambuco_solicitando_a_disponibilizacao_de_um_castramovel_para_o_municipio_de_toritama..pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa, na forma regimental, que seja encaminhado expediente ao Governo do Estado de Pernambuco, solicitando a disponibilização de um Castramóvel para o município de Toritama.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3208/odontologia_inclusiva_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo, na pessoa do Prefeito Sérgio Colin, e de forma extensiva ao Secretário Municipal de Saúde, Erivaldo Júnior, a criação do Programa de Odontologia Inclusiva.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3209/ind.capcmleshop.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio desta, indicar ao Poder Executivo Municipal que seja realizada a criação de um programa municipal de capacitação e apoio a pequenos empreendedores para atuação no comércio digital, marketplaces como Mercado Livre, Shopee entre outros.</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3212/solicito_ao_excelentissimo_senhor_presidente_desta_egregia_casa_que_realize_a_devolucao_de_r200.000.00_ao_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao excelentíssimo senhor Presidente desta egrégia casa, que realize, a devolução de R$200.000.00 ao poder executivo, e que o Prefeito Sérgio Procópio Colin da Silva Carvalho destine este valor para realização de benfeitorias no canal da conhecida Vaca Leiteira.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_06-01.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Colin, com extensão à Secretaria de Infraestrutura Urbana, no sentido de providenciar a instalação de quebra-molas na Rua Surubim, localizada no Bairro Deus é Fiel, neste Município.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_06-02.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Colin, com extensão à Secretaria de Infraestrutura Urbana, no sentido de providenciar a construção de uma praça no Loteamento Izídio Tavares, em frente à Igreja Evangélica Assembleia de Deus, Congregação de Boa Esperança.</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_-_06-03.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Colin, com extensão à Secretaria de Infraestrutura Urbana, no sentido de providenciar, com urgência, a realização de terraplanagem na Rua Hipócrates, localizada no Bairro Nova Betel, neste Município.</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Mariana Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_nc2ba_01_2026_manutencao_da_feira_do_jeans_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas medidas pelo Poder Executivo Municipal e responsáveis para a melhoria da manutenção, organização, segurança e infraestrutura básica da Feira do Jeans de Toritama, especialmente à disponibilização de pontos suficientes e adequados de coleta de lixo, banheiros públicos, reforço e manutenção da iluminação pública, ampliação da segurança e projeto que garanta o acesso à internet no local.</t>
+  </si>
+  <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_nc2ba_02_2026_vaca_leiteira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas medidas pelo Poder Executivo Municipal para a realização de obras de drenagem, escoamento pluvial e infraestrutura urbana na localidade conhecida como Vaca Leiteira, no município de Toritama.</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_nc2ba_03_2026_pontos_de_apoio_para_feirantes_e_visitantes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas medidas pelo Poder Executivo Municipal e responsáveis para a implantação de pontos de apoio aos feirantes e visitantes da Feira do Jeans de Toritama, com fornecimento de estrutura básica de apoio ao funcionamento das atividades comerciais, disponibilização de água, internet, além de orientação e direcionamento dos visitantes e feirantes.</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3220/centro_de_doencas_20260330_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação do Centro Municipal de Referência em Doenças Raras no Município de Toritama – PE, reforçando uma indicação do vereador Doutor de 2020._x000D_
+JUSTIFICATIVA: Senhor Presidente, no exercício da função legislativa e de assessoramento ao Poder Executivo, apresento a Vossa Excelência, nos termos  do artigo 137 do Regimento Interno desta Casa Legislativa, a presente indicação, sugerindo ao excelentíssimo Senhor Prefeito do Município de Toritama-PE que sejam adotadas as Providências necessárias para a criação do Centro Municipal de Referência em Doenças raras, com atendimento especializado e multiprofissional as pessoas com doenças raras e suas famílias.</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3221/albergue_20260325_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que seja construído um Albergue Municipal, para acolher as pessoas em Vulnerabilidade Social</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3222/catatumbas_20260330_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que sejam construídas e Disponibilizadas Catatumbas de 3 compartimentos, para as pessoas carentes na área do cemitério São Jorge e Parque dos Eucaliptos</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3223/ind.pontodeapoio.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam implantados pontos de apoio destinados a entregadores e trabalhadores de aplicativos em locais estratégicos do município, oferecendo estrutura com acesso a água potável, sanitários, áreas de descanso e pontos para recarga de celulares.</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3224/paulo_tavares_-_02.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, com extensão à Secretaria competente, no sentido de que seja realizado o calçamento das vias situadas entre as ruas que conectam a Escola Municipal Elizete Borba, proporcionando melhores condições de trafegabilidade, segurança e acessibilidade para os moradores, estudantes, pais, professores e demais usuários da localidade.</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3225/paulo_tavares_-_01.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, com extensão à Secretaria competente, no sentido de que seja realizada a reforma da capela do Cemitério São Jorge, com a execução de reparos estruturais necessários, incluindo, especialmente, o corte e a remoção de árvore cujas raízes já estão invadindo o solo do cemitério, provocando o estouro do piso, dificultando o acesso e comprometendo a segurança e a adequada circulação de pessoas no local.</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3226/paulo_tavares_-_03.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, com extensão à Secretaria competente, no sentido de que sejam adotadas as providências necessárias para a criação de cadastro municipal e da carteira de identificação da pessoa com fibromialgia, assegurando o reconhecimento de sua condição no âmbito da Administração Pública Municipal, com a garantia de atendimento prioritário e acesso aos direitos e políticas públicas legalmente assegurados, inclusive aqueles aplicáveis às Pessoas com Deficiência, quando cabíveis na forma da legislação vigente.</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3231/puseiras_tea.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de pulseiras lilás para identificação de pessoas com Transtorno do Espectro Autista (TEA) nas unidades de saúde do município de Toritama-PE.</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3232/implementacao_da_carteira_digital_de_identificacao_da_pessoa_com_transtorno_do_espectro_autista_tea_no_municipio_de_toritama-pe..pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Implementação da Carteira Digital de Identificação da Pessoa com Transtorno do Espectro Autista (TEA) no município de Toritama-PE.</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3233/auxilio.pdf</t>
+  </si>
+  <si>
+    <t>Criação de auxílio financeiro destinado aos estudantes para pagamento de taxas de vestibular e apoio ao custeio de cursos universitários.</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3235/lindines_20260330_0001.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Sérgio Colin que sejam colocados os Corrimões das Pontes que ficam nas Ruas: José Eraldo da Silva, Santa Marta e Lindines</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3236/img_0002.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada com urgência a implantação e o reforço da iluminação publica na entrada do bairro Maurício de Nassau, tendo em vista a baixa visibilidade no local, especialmente no período noturno.</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3237/img_0003.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada com urgência:_x000D_
+a regularização e o reforço do serviço de coleta de lixo no bairro Mauricio de Nassau.</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3240/indicacao_-_01-20.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, com extensão à Secretaria de Infraestrutura Urbana que seja feita a pavimentação da Rua Canaã, localizada no Bairro Príncipe da Paz, neste Município.</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3241/indicacao_02-20.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, com extensão à Secretaria competente a implantação de circuitos de câmeras de segurança nos bairros deste Município, especialmente em pontos de maior circulação de pessoas, vias públicas, praças, escolas, unidades de saúde e demais locais estratégicos.</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3242/ind_nc2ba_04_2026_rua_da_briga_de_galo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados os serviços paliativos e urgentes de aterramento adequado, e_x000D_
+em seguida, ações permanentes, como saneamento básico e pavimentação completa_x000D_
+da Rua Manoel Tenório, conhecida como Rua da Briga de Galo, Centro, Toritama - PE.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_nc2ba_05_2026_contratacao_de_profissionais_da_saude_para_autistas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a ampliação da equipe de profissionais da saúde especializados,_x000D_
+fonoaudiólogos, psicólogos, terapeutas ocupacionais e demais profissionais,_x000D_
+especialmente para tratamento às pessoas com Transtorno do Espectro Autista, que_x000D_
+devido à grande demanda são extremamente necessários ao município.</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3244/parque.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a pavimentação de todos os bairros que compreendem e dão acesso ao entorno do Parque das Feiras, repetindo indicação de minha autoria.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3245/selo_instituicao_amiga_da_pessoa_com_transtorno_do_espectro_autista_tea..pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao excelentíssimo Prefeito Sérgio Collins a criação e implementação, no município de Toritama-PE, do “Selo Instituição Amiga da Pessoa com Transtorno do Espectro Autista (TEA)”.</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3246/solicita_a_instalacao_de_cameras_de_seguranca_em_todas_as_ruas_do_municipio_de_toritama-pe.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de câmeras de segurança em todas as ruas do município de Toritama-PE</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3250/acs_tenda.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, a disponibilização de uma tenda exclusiva destinada aos Agentes Comunitários de Saúde.</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3251/solicito_a_ampliacao_do_numero_de_atendimentos_nas_unidades_basicas_de_saude_ubss_do_municipio..pdf</t>
+  </si>
+  <si>
+    <t>Solicito, a ampliação do número de atendimentos nas Unidades Básicas de Saúde (UBSs) do município.</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3252/indirotatoriaassinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a viabilidade de Implantação e regularização_x000D_
+de rotatória no cruzamento das vias Rua Manoel Tenório, Largo da Paz e Rua_x000D_
+Tiburcio Bezerra da Silva.</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3253/solicito_a_ampliacao_no_numero_de_manutencao_dos_canais_do_nosso_municipio_e_que_seja_realizada_manutencao_de_04_em_04_meses._.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, a ampliação no número de manutenção dos canais do nosso município, e que seja realizada manutenção de 04 em 04 meses.</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_-_reparo_no_calcamento.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, bem como à Secretaria competente, para que sejam adotadas as providências necessárias visando à realização de reparos no calçamento da Rua da Escola Municipal Perpétuo Socorro.</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3260/ind_nc2ba_07_2026_rua_severino_ramos_cordeiro_de_melo_coqueiral_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizados os serviços paliativos urgentes para melhoria da mobilidade no_x000D_
+período de chuvas, e em seguida, ações permanentes de saneamento básico e_x000D_
+pavimentação, bem como a manutenção da iluminação, regularização e a instalação_x000D_
+de uma caçamba da coleta de lixo, na Rua Severino Ramos Cordeiro de Melo,_x000D_
+Coqueiral, Toritama – PE.</t>
+  </si>
+  <si>
     <t>3093</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3093/img_20260112_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhor Jorge Rufino da Silva (Dr. Jorge).</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3095/img_20260114_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Alaíde Carmelita da Silva.</t>
   </si>
   <si>
     <t>3113</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mariana Leal</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3113/req_nc2ba_02_2026_retirada_de_pauta_do_pl_dos_medicamentos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito, nos termos regimentais, a retirada de matéria, da pauta das comissões desta Casa, o Projeto de Lei Ordinária nº 140 de 2025, que “Dispõe sobre a divulgação da relação de medicamentos disponíveis e indisponíveis fornecidos pela rede pública de saúde do Município de Toritama, por meio do site oficial da Prefeitura e em demais locais de distribuição, e dá outras providências”, para que as adequações legais sejam realizadas.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3127/img_20260203_0004.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da criança Anny Karollyne.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3151/requerimento_-_voto_de_pesar-2.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do senhor Bruno Noberto. _x000D_
 Bruno se destacava por sua entrega total na Obra de Deus, servindo com dedicação e amor, cooperando fielmente na Igreja Evangélica Assembleia de Deus.</t>
@@ -1317,50 +1798,179 @@
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3152/voto_de_pesar_a_familia_da_senhor_walentim_soares_de_souza..pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhor Walentim Soares de Souza.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_-_voto_de_pesar_merinha.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Alcimere de Almeida Coelho (Merinha).</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3193/votos_de_pesar_zefa_de_ze_regina_20260316_0001.pdf</t>
   </si>
   <si>
     <t>Votos de pesar a família da senhora Josefa Florêncio da Silva (Zefa de Zé Regina).</t>
   </si>
   <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3201/voto_de_pesar_a_familia_do_senhor_manoel_albertino_da_silva..pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família do senhor Manoel Albertino da Silva.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3202/voto_de_pesar_a_familia_da_senhora_ivonete_soares_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família da senhora Ivonete Soares de Jesus.</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3206/voto_de_pesar_a_familia_do_senhor_severino_joao_da_silva_biu_do_bode..pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família do senhor Severino João da Silva (Biu do bode).</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3210/requerimento_-_voto_de_pesar.docx</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família da senhora Édna Edite.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3211/merged_file_20260330_171012.pdf</t>
+  </si>
+  <si>
+    <t>Abono de falta do dia 19 de Março de 2026, por consulta médica.</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3227/requerimento_-_retirada_de_materia_resolucao_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de Matéria Resolução 15-2026</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_-_voto_de_pesar_voto_de_pesar_a_familia_do_senhor_jose_antonio_da_silva..pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família do senhor José Antônio da Silva.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3230/voto_de_pesar_a_familia_do_senhor_joseilto_ribeiro_da_silva_zelito..pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família do senhor Joseilto Ribeiro da Silva (Zelito).</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3234/req_nc2b0_01_2026_abono_de_falta_atestado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Mariana Leal, por meio deste requerimento, solicita o abono de sua falta a sessão ordinária realizada na data de hoje, por razões médicas._x000D_
+Informa que irá realizar exames previamente agendados, sem a possibilidade de alteração,_x000D_
+coincidentes com a data e horário da sessão legislativa, circunstância que impossibilita sua_x000D_
+presença. No mais, reitera os votos da mais alta estima à todos.</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3238/abonodefalta0804.pdf</t>
+  </si>
+  <si>
+    <t>Abono de falta do dia 08 de Abril de 2026, por consulta médica.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3247/voto_de_pesar_a_familia_de_maria_ana_da_conceicao_maria_barros..pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar a família de Maria Ana da Conceição (Maria Barros).</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3257/img_20260504_0002.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar a família de Alcides José da Silva.</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3258/img_20260504_0001.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar a família de Maria Lindací da Silva.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3259/requerimento_-_voto_de_pesar_-_elias_tavares.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento do Presbítero Elias Tavares, reconhecido como um dos pioneiros da Igreja Evangélica Assembleia de Deus em Toritama, destacando seu legado de fé, dedicação à Obra de Deus e relevantes serviços prestados à comunidade cristã local.</t>
+  </si>
+  <si>
     <t>3074</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3074/titulo_luiz_-_edinaelson_20251022_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a Luiz Carlos de Souza</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3075/titulo_valberta_-_edinaelson_20251022_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a Valberta Pereira da Silva Souza</t>
   </si>
   <si>
     <t>3076</t>
@@ -1449,50 +2059,96 @@
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3153/concede_titulo_de_cidadania_toritamense_a_karla_cazumba_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Karla Cazumba Rodrigues</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3154/concede_titulo_de_cidadania_toritamense_a_wanessa_kelly_almeida_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Wanessa Kelly Almeida Silva</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3192/titulo_padre_sergio.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania Toritamense a Sérgio Fernando de Albuquerque Lima</t>
   </si>
   <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3213/concede_titulo_de_cidadania_toritamense_a_paloma_benardi.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Toritamense a Paloma Bernardi</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3228/concede_titulo_de_cidadania_toritamense_priscila_krause_branco.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Toritamense Priscila Krause Branco</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3239/img_20260420_0001.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania  _x000D_
+Toritamense a Maria Eugenia Ramos Albuquerque Rodrigues.</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3255/titulo_de_cidadao_-_carla_vanessa.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Toritamense a Sra. Carla Vanessa Bezerra de Melo.</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3256/titulo_de_cidadao_-_danielle_leal.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Toritamense a Sra. Danielle Rodrigues Leal Pereira.</t>
+  </si>
+  <si>
     <t>3139</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Zé Neto</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3139/emenda_modificativa_1.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 4º E O ANEXO III DO PROJETO DE LEI DO LEGISLATIVO Nº 4/2026, DANDO AINDA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
@@ -1549,50 +2205,77 @@
     <t>3141</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3141/dispoe_sobre_a_concessao_do_auxilio_alimentacao_destinado_aos_servidores_publicos_da_camara_municipal_de_toritama.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO AUXÍLIO ALIMENTAÇÃO - AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE TORITAMA, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3173/praca_20260309_0001.pdf</t>
   </si>
   <si>
     <t>Que denomina de André Francisco Deodato a Praça do espaço Público que fica as margens da PE 90, entre as Ruas: Paissandu e São Damião, no Bairro do Independente.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3188/projeto_festa_20260316_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe que a Festa “Festeja Independente e Planalto“ seja inserida No calendário de Festas Juninas da Prefeitura de Toritama, a ser comemorada no dia 30 de junho no Bairro do Independente.</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3248/projeto_de_lei_das_medalhas._cm_toritama._ver._ze_neto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadão Toritamense, das Medalhas de Honra ao Mérito e da Comenda Enéas Tavares no âmbito do Município de Toritama, estabelecendo critérios objetivos, requisitos mínimos, procedimento legislativo e mecanismos de controle, dando ainda outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3249/pl._auxilio_alimentacao._cm_toritama_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Auxílio Alimentação destinado aos Servidores Públicos da Câmara Municipal de Toritama, bem como dá outras providências</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3261/pl._auxilio_alimentacao._cm_toritama_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Auxílio Alimentação destinado aos Servidores Públicos da Câmara Municipal de Toritama, bem como dá outras providências.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Sérgio Procópio Colin da Silva Carvalho</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3122/pl_acs_e_acs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.894/2022, com alterações dada pelas Leis nº 1.936/2023, nº 1.952/2023, nº 2.006/2024 e nº 2.044/2025, para reajustar o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE) do Município de Toritama – PE.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3123/emprestimo_fiis.pdf</t>
   </si>
@@ -2004,68 +2687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3068/belmiro_20251103_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3069/creche_20251103_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3070/indicacao23-10-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3071/img_20251127_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3072/img_20251029_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3073/img_20260105_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3086/indasfrgal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3087/indasfger.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3090/gertulio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3091/beco_sao_joao_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3092/izidio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3094/reforcandoindic.rua.honorio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3097/creche_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3098/creche_independente_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3099/lavanderia_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3100/abrigo_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3101/img_20260114_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3102/img_20260116_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3103/img_20260119_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3104/indicacao_04-2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3105/capacitacao_em_libras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3106/indicacao_05-2026_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3108/img_20260121_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3109/cameras_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3110/indcam.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3111/img_20260123_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3112/img_20260123_0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3114/img_20260123_0004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3115/img_20260123_0005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_06-2026_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3118/img_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3119/img_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_07-2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_08-2026_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3126/alteracaodecep_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3128/img_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3129/ind_projeto_lei_20260204_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3130/img_20260205_0003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3131/img_20260205_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3132/img_20260205_0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3140/calcadao_bairro_colorado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3142/solicito_que_que_seja_realizada_a_aquisicao_de_bicicletas_eletricas_para_os_agentes_comunitarios_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3143/solicito_que_seja_implantada_a_vacinacao_domiciliar_para_pessoas_com_transtorno_do_espectro_autista_tea_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3144/acessos_ruas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3145/criacao_do_programa_municipal_de_empregabilidade_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3146/solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_criacao_da_semana_municipal_da_inclusao_no_municipio_de_toritama__pe..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3147/solicita_a_implantacao_de_atendimento_psicologico_nas_escolas_da_rede_municipal_de_ensino_de_toritama__pe._.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3148/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3150/ind.cursomt_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3155/distribuicao_do_cordao_de_girassol_no_ambito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3156/praca_do_autista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3157/ind.telemedicina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_rciclaveis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3159/rua_sao_soares_20260223_0002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3160/acacia_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_11_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3162/cobertura_do_canal_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_13_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_12_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3165/ind_luartoritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3166/ind.ctsaudemental_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3167/rm_e_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3168/medico_reumatologista..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3169/paisagisticas_e_de_iluminacao_nesses_importantes_espacos_de_convivencia_da_populacao..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3170/concerto_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3171/jose_heleno_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3172/travessa_projetada_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_09-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_09-02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_09-03_2_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3177/placa_da_vaca_leiteira_20260310_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3178/ong_20260310_0001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_padaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3180/whatsapp_scan_2026-03-15_at_14.28.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3181/whatsapp_scan_2026-03-15_at_14.29.01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_de_caes_e_gatos_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3187/asf_planalto_ind_e_deus_e_fiel_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_16-03-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3190/indicacao_16-03-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_16-03-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3194/indicacao_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_18-02_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_16-03-04_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3198/ind_ruas_asfalto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3199/seguranca_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3200/solicita_que_os_servidores_da_educacao_tenham_seus_contratos_de_atividade_de_no_minimo_12_meses.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3093/img_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3095/img_20260114_0002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3113/req_nc2ba_02_2026_retirada_de_pauta_do_pl_dos_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3127/img_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3151/requerimento_-_voto_de_pesar-2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3152/voto_de_pesar_a_familia_da_senhor_walentim_soares_de_souza..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_-_voto_de_pesar_merinha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3193/votos_de_pesar_zefa_de_ze_regina_20260316_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3074/titulo_luiz_-_edinaelson_20251022_0001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3075/titulo_valberta_-_edinaelson_20251022_0001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3076/projeto_de_resolucao_thiago_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3077/img_20251215_0003.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3078/img_20251127_0002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3079/img_20251215_0004.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3080/img_20251217_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3081/titulo_de_cidadania_walles_20251111_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3082/img_20251127_0003.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3083/img_20251217_0002.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3138/titulo_20260210_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3153/concede_titulo_de_cidadania_toritamense_a_karla_cazumba_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3154/concede_titulo_de_cidadania_toritamense_a_wanessa_kelly_almeida_silva.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3192/titulo_padre_sergio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3139/emenda_modificativa_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3085/plol_marli_e_paulo_-_creche_cleonice.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_nc2ba_09_qr_code_dos_postes._assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3135/plol_-2026_cria_o_arquivo_publico_no_ambito_da_camara_de_vereadores_do_municipio_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3136/estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas_novo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3137/institui_no_ambito_da_camara_municipal_de_toritama_o_registro_de_frequencia_e_da_jornada_de_trabalho_dos_servidores_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3141/dispoe_sobre_a_concessao_do_auxilio_alimentacao_destinado_aos_servidores_publicos_da_camara_municipal_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3173/praca_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3188/projeto_festa_20260316_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3122/pl_acs_e_acs.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3123/emprestimo_fiis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3124/pl_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3133/projeto_de_lei_reajuste_piso_magisterio_2026_final__2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3134/emissao_e9826432031cef9cd022345b_memorando-362-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3184/projeto_de_lei_-__altera_a_remuneracao_dos_guardas_civis_em_679_final.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3196/projeto_de_lei_-_aquisicao_854_ingressos_paixao_de_cristo_alunos_9_ano_e_eja.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3084/emissao_d7b48facf45eea8d44ad9736_memorando-5.428-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3125/refis_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3183/projeto_de_lei_complementar_-_altera_a_remuneracao_dos_agentes_de_transito_em_679_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3068/belmiro_20251103_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3069/creche_20251103_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3070/indicacao23-10-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3071/img_20251127_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3072/img_20251029_0001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3073/img_20260105_0001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3086/indasfrgal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3087/indasfger.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3090/gertulio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3091/beco_sao_joao_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3092/izidio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3094/reforcandoindic.rua.honorio_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3097/creche_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3098/creche_independente_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3099/lavanderia_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3100/abrigo_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3101/img_20260114_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3102/img_20260116_0001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3103/img_20260119_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3104/indicacao_04-2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3105/capacitacao_em_libras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3106/indicacao_05-2026_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3108/img_20260121_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3109/cameras_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3110/indcam.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3111/img_20260123_0001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3112/img_20260123_0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3114/img_20260123_0004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3115/img_20260123_0005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_06-2026_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3118/img_20260203_0002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3119/img_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_07-2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_08-2026_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3126/alteracaodecep_20260203_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3128/img_20260203_0003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3129/ind_projeto_lei_20260204_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3130/img_20260205_0003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3131/img_20260205_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3132/img_20260205_0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3140/calcadao_bairro_colorado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3142/solicito_que_que_seja_realizada_a_aquisicao_de_bicicletas_eletricas_para_os_agentes_comunitarios_de_saude_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3143/solicito_que_seja_implantada_a_vacinacao_domiciliar_para_pessoas_com_transtorno_do_espectro_autista_tea_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3144/acessos_ruas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3145/criacao_do_programa_municipal_de_empregabilidade_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3146/solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_criacao_da_semana_municipal_da_inclusao_no_municipio_de_toritama__pe..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3147/solicita_a_implantacao_de_atendimento_psicologico_nas_escolas_da_rede_municipal_de_ensino_de_toritama__pe._.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3148/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3150/ind.cursomt_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3155/distribuicao_do_cordao_de_girassol_no_ambito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3156/praca_do_autista.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3157/ind.telemedicina_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3158/indicacao_rciclaveis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3159/rua_sao_soares_20260223_0002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3160/acacia_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_11_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3162/cobertura_do_canal_20260224_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_13_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_12_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3165/ind_luartoritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3166/ind.ctsaudemental_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3167/rm_e_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3168/medico_reumatologista..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3169/paisagisticas_e_de_iluminacao_nesses_importantes_espacos_de_convivencia_da_populacao..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3170/concerto_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3171/jose_heleno_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3172/travessa_projetada_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_09-01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_09-02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_09-03_2_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3177/placa_da_vaca_leiteira_20260310_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3178/ong_20260310_0001.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_padaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3180/whatsapp_scan_2026-03-15_at_14.28.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3181/whatsapp_scan_2026-03-15_at_14.29.01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3185/pl_de_caes_e_gatos_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3186/indicacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3187/asf_planalto_ind_e_deus_e_fiel_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_16-03-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3190/indicacao_16-03-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_16-03-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3194/indicacao_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_18-02_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_16-03-04_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3198/ind_ruas_asfalto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3199/seguranca_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3200/solicita_que_os_servidores_da_educacao_tenham_seus_contratos_de_atividade_de_no_minimo_12_meses.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3203/praca_da_biblia_20260325_0001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3204/rua_projetada_20260325_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3205/terminal_20260325_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3207/solicito_a_mesa_na_forma_regimental_que_seja_encaminhado_expediente_ao_governo_do_estado_de_pernambuco_solicitando_a_disponibilizacao_de_um_castramovel_para_o_municipio_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3208/odontologia_inclusiva_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3209/ind.capcmleshop.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3212/solicito_ao_excelentissimo_senhor_presidente_desta_egregia_casa_que_realize_a_devolucao_de_r200.000.00_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_06-01.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_06-02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3217/ind_nc2ba_01_2026_manutencao_da_feira_do_jeans_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3218/ind_nc2ba_02_2026_vaca_leiteira_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3219/ind_nc2ba_03_2026_pontos_de_apoio_para_feirantes_e_visitantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3220/centro_de_doencas_20260330_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3221/albergue_20260325_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3222/catatumbas_20260330_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3223/ind.pontodeapoio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3224/paulo_tavares_-_02.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3225/paulo_tavares_-_01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3226/paulo_tavares_-_03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3231/puseiras_tea.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3232/implementacao_da_carteira_digital_de_identificacao_da_pessoa_com_transtorno_do_espectro_autista_tea_no_municipio_de_toritama-pe..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3233/auxilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3235/lindines_20260330_0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3236/img_0002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3237/img_0003.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3240/indicacao_-_01-20.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3241/indicacao_02-20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3242/ind_nc2ba_04_2026_rua_da_briga_de_galo_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3243/ind_nc2ba_05_2026_contratacao_de_profissionais_da_saude_para_autistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3244/parque.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3245/selo_instituicao_amiga_da_pessoa_com_transtorno_do_espectro_autista_tea..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3246/solicita_a_instalacao_de_cameras_de_seguranca_em_todas_as_ruas_do_municipio_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3250/acs_tenda.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3251/solicito_a_ampliacao_do_numero_de_atendimentos_nas_unidades_basicas_de_saude_ubss_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3252/indirotatoriaassinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3253/solicito_a_ampliacao_no_numero_de_manutencao_dos_canais_do_nosso_municipio_e_que_seja_realizada_manutencao_de_04_em_04_meses._.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_-_reparo_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3260/ind_nc2ba_07_2026_rua_severino_ramos_cordeiro_de_melo_coqueiral_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3093/img_20260112_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3095/img_20260114_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3113/req_nc2ba_02_2026_retirada_de_pauta_do_pl_dos_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3127/img_20260203_0004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3151/requerimento_-_voto_de_pesar-2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3152/voto_de_pesar_a_familia_da_senhor_walentim_soares_de_souza..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_-_voto_de_pesar_merinha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3193/votos_de_pesar_zefa_de_ze_regina_20260316_0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3201/voto_de_pesar_a_familia_do_senhor_manoel_albertino_da_silva..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3202/voto_de_pesar_a_familia_da_senhora_ivonete_soares_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3206/voto_de_pesar_a_familia_do_senhor_severino_joao_da_silva_biu_do_bode..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3210/requerimento_-_voto_de_pesar.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3211/merged_file_20260330_171012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3227/requerimento_-_retirada_de_materia_resolucao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_-_voto_de_pesar_voto_de_pesar_a_familia_do_senhor_jose_antonio_da_silva..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3230/voto_de_pesar_a_familia_do_senhor_joseilto_ribeiro_da_silva_zelito..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3234/req_nc2b0_01_2026_abono_de_falta_atestado_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3238/abonodefalta0804.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3247/voto_de_pesar_a_familia_de_maria_ana_da_conceicao_maria_barros..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3257/img_20260504_0002.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3258/img_20260504_0001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3259/requerimento_-_voto_de_pesar_-_elias_tavares.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3074/titulo_luiz_-_edinaelson_20251022_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3075/titulo_valberta_-_edinaelson_20251022_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3076/projeto_de_resolucao_thiago_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3077/img_20251215_0003.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3078/img_20251127_0002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3079/img_20251215_0004.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3080/img_20251217_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3081/titulo_de_cidadania_walles_20251111_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3082/img_20251127_0003.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3083/img_20251217_0002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3138/titulo_20260210_0001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3153/concede_titulo_de_cidadania_toritamense_a_karla_cazumba_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3154/concede_titulo_de_cidadania_toritamense_a_wanessa_kelly_almeida_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3192/titulo_padre_sergio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3213/concede_titulo_de_cidadania_toritamense_a_paloma_benardi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3228/concede_titulo_de_cidadania_toritamense_priscila_krause_branco.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3239/img_20260420_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3255/titulo_de_cidadao_-_carla_vanessa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3256/titulo_de_cidadao_-_danielle_leal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3139/emenda_modificativa_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3085/plol_marli_e_paulo_-_creche_cleonice.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_nc2ba_09_qr_code_dos_postes._assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3135/plol_-2026_cria_o_arquivo_publico_no_ambito_da_camara_de_vereadores_do_municipio_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3136/estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas_novo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3137/institui_no_ambito_da_camara_municipal_de_toritama_o_registro_de_frequencia_e_da_jornada_de_trabalho_dos_servidores_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3141/dispoe_sobre_a_concessao_do_auxilio_alimentacao_destinado_aos_servidores_publicos_da_camara_municipal_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3173/praca_20260309_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3188/projeto_festa_20260316_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3248/projeto_de_lei_das_medalhas._cm_toritama._ver._ze_neto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3249/pl._auxilio_alimentacao._cm_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3261/pl._auxilio_alimentacao._cm_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3122/pl_acs_e_acs.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3123/emprestimo_fiis.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3124/pl_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3133/projeto_de_lei_reajuste_piso_magisterio_2026_final__2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3134/emissao_e9826432031cef9cd022345b_memorando-362-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3184/projeto_de_lei_-__altera_a_remuneracao_dos_guardas_civis_em_679_final.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3196/projeto_de_lei_-_aquisicao_854_ingressos_paixao_de_cristo_alunos_9_ano_e_eja.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3084/emissao_d7b48facf45eea8d44ad9736_memorando-5.428-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3125/refis_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2026/3183/projeto_de_lei_complementar_-_altera_a_remuneracao_dos_agentes_de_transito_em_679_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H134"/>
+  <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -4450,1106 +5132,2692 @@
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>27</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>385</v>
       </c>
       <c r="H93" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>387</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="D94" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="F94" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>392</v>
       </c>
-      <c r="B95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D95" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H95" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>395</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>396</v>
       </c>
       <c r="D96" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>396</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H96" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>399</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>26</v>
+        <v>400</v>
       </c>
       <c r="D97" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H97" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>404</v>
       </c>
       <c r="D98" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="H98" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>35</v>
+        <v>408</v>
       </c>
       <c r="D99" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H99" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>39</v>
+        <v>412</v>
       </c>
       <c r="D100" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>27</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H100" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>44</v>
+        <v>416</v>
       </c>
       <c r="D101" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>389</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="H101" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>420</v>
       </c>
       <c r="D102" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="H102" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>17</v>
+        <v>424</v>
       </c>
       <c r="D103" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="H103" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>21</v>
+        <v>428</v>
       </c>
       <c r="D104" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>22</v>
+        <v>429</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="H104" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>433</v>
       </c>
       <c r="D105" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="H105" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>31</v>
+        <v>437</v>
       </c>
       <c r="D106" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>441</v>
       </c>
       <c r="D107" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="H107" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>39</v>
+        <v>445</v>
       </c>
       <c r="D108" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="H108" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>44</v>
+        <v>449</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="H109" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>48</v>
+        <v>453</v>
       </c>
       <c r="D110" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="H110" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>53</v>
+        <v>457</v>
       </c>
       <c r="D111" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="H111" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>57</v>
+        <v>461</v>
       </c>
       <c r="D112" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>61</v>
+        <v>465</v>
       </c>
       <c r="D113" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="H113" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>65</v>
+        <v>469</v>
       </c>
       <c r="D114" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>196</v>
+        <v>27</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="H114" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>69</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>415</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>416</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>27</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="H115" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>477</v>
       </c>
       <c r="D116" t="s">
-        <v>459</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>460</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>461</v>
+        <v>27</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>481</v>
       </c>
       <c r="D117" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>467</v>
+        <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="H117" t="s">
-        <v>469</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>17</v>
+        <v>485</v>
       </c>
       <c r="D118" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>396</v>
+        <v>70</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>474</v>
+        <v>70</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>26</v>
+        <v>493</v>
       </c>
       <c r="D120" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>474</v>
+        <v>49</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="H120" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>31</v>
+        <v>497</v>
       </c>
       <c r="D121" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>474</v>
+        <v>49</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H121" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>35</v>
+        <v>501</v>
       </c>
       <c r="D122" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>474</v>
+        <v>429</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="H122" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>505</v>
       </c>
       <c r="D123" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>429</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="H123" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>44</v>
+        <v>509</v>
       </c>
       <c r="D124" t="s">
-        <v>465</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>466</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="H124" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>513</v>
       </c>
       <c r="D125" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
       <c r="H125" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>17</v>
+        <v>517</v>
       </c>
       <c r="D126" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="H126" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>21</v>
+        <v>521</v>
       </c>
       <c r="D127" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
       <c r="H127" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>26</v>
+        <v>525</v>
       </c>
       <c r="D128" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>505</v>
+        <v>526</v>
       </c>
       <c r="H128" t="s">
-        <v>506</v>
+        <v>527</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>507</v>
+        <v>528</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>529</v>
       </c>
       <c r="D129" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>495</v>
+        <v>40</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>508</v>
+        <v>530</v>
       </c>
       <c r="H129" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>533</v>
       </c>
       <c r="D130" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="H130" t="s">
-        <v>512</v>
+        <v>535</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>537</v>
       </c>
       <c r="D131" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>495</v>
+        <v>49</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="H131" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>516</v>
+        <v>540</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>541</v>
       </c>
       <c r="D132" t="s">
-        <v>517</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>518</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>495</v>
+        <v>429</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
       <c r="H132" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="E133" t="s">
-        <v>518</v>
+        <v>546</v>
       </c>
       <c r="F133" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="H133" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>545</v>
+      </c>
+      <c r="E134" t="s">
+        <v>546</v>
+      </c>
+      <c r="F134" t="s">
+        <v>27</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H134" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>552</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
         <v>21</v>
       </c>
-      <c r="D134" t="s">
-[...12 lines deleted...]
-        <v>526</v>
+      <c r="D135" t="s">
+        <v>545</v>
+      </c>
+      <c r="E135" t="s">
+        <v>546</v>
+      </c>
+      <c r="F135" t="s">
+        <v>429</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H135" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>555</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D136" t="s">
+        <v>545</v>
+      </c>
+      <c r="E136" t="s">
+        <v>546</v>
+      </c>
+      <c r="F136" t="s">
+        <v>27</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H136" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>558</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>31</v>
+      </c>
+      <c r="D137" t="s">
+        <v>545</v>
+      </c>
+      <c r="E137" t="s">
+        <v>546</v>
+      </c>
+      <c r="F137" t="s">
+        <v>49</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H137" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>561</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138" t="s">
+        <v>545</v>
+      </c>
+      <c r="E138" t="s">
+        <v>546</v>
+      </c>
+      <c r="F138" t="s">
+        <v>27</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H138" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>564</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139" t="s">
+        <v>545</v>
+      </c>
+      <c r="E139" t="s">
+        <v>546</v>
+      </c>
+      <c r="F139" t="s">
+        <v>27</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H139" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>567</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>44</v>
+      </c>
+      <c r="D140" t="s">
+        <v>545</v>
+      </c>
+      <c r="E140" t="s">
+        <v>546</v>
+      </c>
+      <c r="F140" t="s">
+        <v>27</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H140" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>570</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>48</v>
+      </c>
+      <c r="D141" t="s">
+        <v>545</v>
+      </c>
+      <c r="E141" t="s">
+        <v>546</v>
+      </c>
+      <c r="F141" t="s">
+        <v>27</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H141" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>573</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>53</v>
+      </c>
+      <c r="D142" t="s">
+        <v>545</v>
+      </c>
+      <c r="E142" t="s">
+        <v>546</v>
+      </c>
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H142" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>576</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>57</v>
+      </c>
+      <c r="D143" t="s">
+        <v>545</v>
+      </c>
+      <c r="E143" t="s">
+        <v>546</v>
+      </c>
+      <c r="F143" t="s">
+        <v>27</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H143" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>579</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>61</v>
+      </c>
+      <c r="D144" t="s">
+        <v>545</v>
+      </c>
+      <c r="E144" t="s">
+        <v>546</v>
+      </c>
+      <c r="F144" t="s">
+        <v>27</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H144" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>582</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>65</v>
+      </c>
+      <c r="D145" t="s">
+        <v>545</v>
+      </c>
+      <c r="E145" t="s">
+        <v>546</v>
+      </c>
+      <c r="F145" t="s">
+        <v>70</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H145" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>585</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>69</v>
+      </c>
+      <c r="D146" t="s">
+        <v>545</v>
+      </c>
+      <c r="E146" t="s">
+        <v>546</v>
+      </c>
+      <c r="F146" t="s">
+        <v>196</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H146" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>588</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>74</v>
+      </c>
+      <c r="D147" t="s">
+        <v>545</v>
+      </c>
+      <c r="E147" t="s">
+        <v>546</v>
+      </c>
+      <c r="F147" t="s">
+        <v>27</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H147" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>591</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>78</v>
+      </c>
+      <c r="D148" t="s">
+        <v>545</v>
+      </c>
+      <c r="E148" t="s">
+        <v>546</v>
+      </c>
+      <c r="F148" t="s">
+        <v>27</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H148" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>594</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>82</v>
+      </c>
+      <c r="D149" t="s">
+        <v>545</v>
+      </c>
+      <c r="E149" t="s">
+        <v>546</v>
+      </c>
+      <c r="F149" t="s">
+        <v>429</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H149" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>597</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>86</v>
+      </c>
+      <c r="D150" t="s">
+        <v>545</v>
+      </c>
+      <c r="E150" t="s">
+        <v>546</v>
+      </c>
+      <c r="F150" t="s">
+        <v>70</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H150" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>600</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>90</v>
+      </c>
+      <c r="D151" t="s">
+        <v>545</v>
+      </c>
+      <c r="E151" t="s">
+        <v>546</v>
+      </c>
+      <c r="F151" t="s">
+        <v>27</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H151" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>603</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>94</v>
+      </c>
+      <c r="D152" t="s">
+        <v>545</v>
+      </c>
+      <c r="E152" t="s">
+        <v>546</v>
+      </c>
+      <c r="F152" t="s">
+        <v>27</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H152" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>606</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>98</v>
+      </c>
+      <c r="D153" t="s">
+        <v>545</v>
+      </c>
+      <c r="E153" t="s">
+        <v>546</v>
+      </c>
+      <c r="F153" t="s">
+        <v>27</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H153" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>609</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>102</v>
+      </c>
+      <c r="D154" t="s">
+        <v>545</v>
+      </c>
+      <c r="E154" t="s">
+        <v>546</v>
+      </c>
+      <c r="F154" t="s">
+        <v>49</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H154" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>612</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>613</v>
+      </c>
+      <c r="E155" t="s">
+        <v>614</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H155" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>617</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>613</v>
+      </c>
+      <c r="E156" t="s">
+        <v>614</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H156" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>620</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" t="s">
+        <v>613</v>
+      </c>
+      <c r="E157" t="s">
+        <v>614</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H157" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>623</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>26</v>
+      </c>
+      <c r="D158" t="s">
+        <v>613</v>
+      </c>
+      <c r="E158" t="s">
+        <v>614</v>
+      </c>
+      <c r="F158" t="s">
+        <v>27</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H158" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>626</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>31</v>
+      </c>
+      <c r="D159" t="s">
+        <v>613</v>
+      </c>
+      <c r="E159" t="s">
+        <v>614</v>
+      </c>
+      <c r="F159" t="s">
+        <v>27</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H159" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>629</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D160" t="s">
+        <v>613</v>
+      </c>
+      <c r="E160" t="s">
+        <v>614</v>
+      </c>
+      <c r="F160" t="s">
+        <v>27</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H160" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>632</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D161" t="s">
+        <v>613</v>
+      </c>
+      <c r="E161" t="s">
+        <v>614</v>
+      </c>
+      <c r="F161" t="s">
+        <v>27</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H161" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>635</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>44</v>
+      </c>
+      <c r="D162" t="s">
+        <v>613</v>
+      </c>
+      <c r="E162" t="s">
+        <v>614</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H162" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>638</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>48</v>
+      </c>
+      <c r="D163" t="s">
+        <v>613</v>
+      </c>
+      <c r="E163" t="s">
+        <v>614</v>
+      </c>
+      <c r="F163" t="s">
+        <v>27</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H163" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>641</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>53</v>
+      </c>
+      <c r="D164" t="s">
+        <v>613</v>
+      </c>
+      <c r="E164" t="s">
+        <v>614</v>
+      </c>
+      <c r="F164" t="s">
+        <v>27</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H164" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>644</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>57</v>
+      </c>
+      <c r="D165" t="s">
+        <v>613</v>
+      </c>
+      <c r="E165" t="s">
+        <v>614</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H165" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>647</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>61</v>
+      </c>
+      <c r="D166" t="s">
+        <v>613</v>
+      </c>
+      <c r="E166" t="s">
+        <v>614</v>
+      </c>
+      <c r="F166" t="s">
+        <v>196</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H166" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>650</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>65</v>
+      </c>
+      <c r="D167" t="s">
+        <v>613</v>
+      </c>
+      <c r="E167" t="s">
+        <v>614</v>
+      </c>
+      <c r="F167" t="s">
+        <v>196</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H167" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>653</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>69</v>
+      </c>
+      <c r="D168" t="s">
+        <v>613</v>
+      </c>
+      <c r="E168" t="s">
+        <v>614</v>
+      </c>
+      <c r="F168" t="s">
+        <v>27</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H168" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>656</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>74</v>
+      </c>
+      <c r="D169" t="s">
+        <v>613</v>
+      </c>
+      <c r="E169" t="s">
+        <v>614</v>
+      </c>
+      <c r="F169" t="s">
+        <v>196</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H169" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>659</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>78</v>
+      </c>
+      <c r="D170" t="s">
+        <v>613</v>
+      </c>
+      <c r="E170" t="s">
+        <v>614</v>
+      </c>
+      <c r="F170" t="s">
+        <v>196</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H170" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>662</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>82</v>
+      </c>
+      <c r="D171" t="s">
+        <v>613</v>
+      </c>
+      <c r="E171" t="s">
+        <v>614</v>
+      </c>
+      <c r="F171" t="s">
+        <v>27</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H171" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>665</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>86</v>
+      </c>
+      <c r="D172" t="s">
+        <v>613</v>
+      </c>
+      <c r="E172" t="s">
+        <v>614</v>
+      </c>
+      <c r="F172" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H172" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>668</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>90</v>
+      </c>
+      <c r="D173" t="s">
+        <v>613</v>
+      </c>
+      <c r="E173" t="s">
+        <v>614</v>
+      </c>
+      <c r="F173" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H173" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>671</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" t="s">
+        <v>672</v>
+      </c>
+      <c r="E174" t="s">
+        <v>673</v>
+      </c>
+      <c r="F174" t="s">
+        <v>674</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H174" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>677</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>678</v>
+      </c>
+      <c r="E175" t="s">
+        <v>679</v>
+      </c>
+      <c r="F175" t="s">
+        <v>680</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H175" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>683</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>17</v>
+      </c>
+      <c r="D176" t="s">
+        <v>678</v>
+      </c>
+      <c r="E176" t="s">
+        <v>679</v>
+      </c>
+      <c r="F176" t="s">
+        <v>429</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H176" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>686</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>21</v>
+      </c>
+      <c r="D177" t="s">
+        <v>678</v>
+      </c>
+      <c r="E177" t="s">
+        <v>679</v>
+      </c>
+      <c r="F177" t="s">
+        <v>687</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H177" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>690</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>26</v>
+      </c>
+      <c r="D178" t="s">
+        <v>678</v>
+      </c>
+      <c r="E178" t="s">
+        <v>679</v>
+      </c>
+      <c r="F178" t="s">
+        <v>687</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H178" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>693</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>31</v>
+      </c>
+      <c r="D179" t="s">
+        <v>678</v>
+      </c>
+      <c r="E179" t="s">
+        <v>679</v>
+      </c>
+      <c r="F179" t="s">
+        <v>687</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H179" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>696</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>35</v>
+      </c>
+      <c r="D180" t="s">
+        <v>678</v>
+      </c>
+      <c r="E180" t="s">
+        <v>679</v>
+      </c>
+      <c r="F180" t="s">
+        <v>687</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H180" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>699</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181" t="s">
+        <v>678</v>
+      </c>
+      <c r="E181" t="s">
+        <v>679</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H181" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>702</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>44</v>
+      </c>
+      <c r="D182" t="s">
+        <v>678</v>
+      </c>
+      <c r="E182" t="s">
+        <v>679</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H182" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>705</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>48</v>
+      </c>
+      <c r="D183" t="s">
+        <v>678</v>
+      </c>
+      <c r="E183" t="s">
+        <v>679</v>
+      </c>
+      <c r="F183" t="s">
+        <v>674</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H183" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>708</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>53</v>
+      </c>
+      <c r="D184" t="s">
+        <v>678</v>
+      </c>
+      <c r="E184" t="s">
+        <v>679</v>
+      </c>
+      <c r="F184" t="s">
+        <v>687</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H184" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>711</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>57</v>
+      </c>
+      <c r="D185" t="s">
+        <v>678</v>
+      </c>
+      <c r="E185" t="s">
+        <v>679</v>
+      </c>
+      <c r="F185" t="s">
+        <v>687</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H185" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>714</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" t="s">
+        <v>715</v>
+      </c>
+      <c r="E186" t="s">
+        <v>716</v>
+      </c>
+      <c r="F186" t="s">
+        <v>717</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H186" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>720</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" t="s">
+        <v>715</v>
+      </c>
+      <c r="E187" t="s">
+        <v>716</v>
+      </c>
+      <c r="F187" t="s">
+        <v>717</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H187" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188" t="s">
+        <v>715</v>
+      </c>
+      <c r="E188" t="s">
+        <v>716</v>
+      </c>
+      <c r="F188" t="s">
+        <v>717</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H188" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>726</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>26</v>
+      </c>
+      <c r="D189" t="s">
+        <v>715</v>
+      </c>
+      <c r="E189" t="s">
+        <v>716</v>
+      </c>
+      <c r="F189" t="s">
+        <v>717</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H189" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>729</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>31</v>
+      </c>
+      <c r="D190" t="s">
+        <v>715</v>
+      </c>
+      <c r="E190" t="s">
+        <v>716</v>
+      </c>
+      <c r="F190" t="s">
+        <v>717</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H190" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>732</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191" t="s">
+        <v>715</v>
+      </c>
+      <c r="E191" t="s">
+        <v>716</v>
+      </c>
+      <c r="F191" t="s">
+        <v>717</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H191" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>735</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192" t="s">
+        <v>715</v>
+      </c>
+      <c r="E192" t="s">
+        <v>716</v>
+      </c>
+      <c r="F192" t="s">
+        <v>717</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H192" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>738</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>739</v>
+      </c>
+      <c r="E193" t="s">
+        <v>740</v>
+      </c>
+      <c r="F193" t="s">
+        <v>717</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H193" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>743</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>17</v>
+      </c>
+      <c r="D194" t="s">
+        <v>739</v>
+      </c>
+      <c r="E194" t="s">
+        <v>740</v>
+      </c>
+      <c r="F194" t="s">
+        <v>717</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H194" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>746</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" t="s">
+        <v>739</v>
+      </c>
+      <c r="E195" t="s">
+        <v>740</v>
+      </c>
+      <c r="F195" t="s">
+        <v>717</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H195" t="s">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5643,50 +7911,111 @@
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>