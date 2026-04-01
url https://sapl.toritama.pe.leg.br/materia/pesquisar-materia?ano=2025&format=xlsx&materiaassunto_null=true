--- v0 (2026-01-24)
+++ v1 (2026-04-01)
@@ -54,7920 +54,7920 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ferreirinha Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2361/que_seja_feito_o_asfalto_da_rua_sao_jose_rita_maria_do_carmo_sete_de_setembro_av._planalto_e_rua_sao_pedro_no_bairro_independente_para_melhorar_a_mobilidade..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2361/que_seja_feito_o_asfalto_da_rua_sao_jose_rita_maria_do_carmo_sete_de_setembro_av._planalto_e_rua_sao_pedro_no_bairro_independente_para_melhorar_a_mobilidade..pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfalto da rua São José, Rita Maria do Carmo, Sete de Setembro, Av. Planalto e rua São Pedro no Bairro Independente para melhorar a mobilidade.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2362/que_seja_feito_a_cobertura_do_canal_dando_inicio_da_garagem_de_jeziel_a_bueira_da_pe-90_para_amenizar_aquela_situacao_precaria_que_as_pessoas_vivem..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2362/que_seja_feito_a_cobertura_do_canal_dando_inicio_da_garagem_de_jeziel_a_bueira_da_pe-90_para_amenizar_aquela_situacao_precaria_que_as_pessoas_vivem..pdf</t>
   </si>
   <si>
     <t>Que seja feito a cobertura do canal dando início da garagem de Jeziel a bueira da PE-90 para amenizar aquela situação precária que as pessoas vivem.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2363/que_seja_feito_o_complemento_do_calcamento_da_rua_bom_jesus_sete_de_setembro_conectando_ao_planalto_e_o_calcamento_da_rua_luiz_gonzaga..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2363/que_seja_feito_o_complemento_do_calcamento_da_rua_bom_jesus_sete_de_setembro_conectando_ao_planalto_e_o_calcamento_da_rua_luiz_gonzaga..pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do calçamento da rua Bom Jesus, Sete de Setembro, conectando ao Planalto e o calçamento da rua Luiz Gonzaga.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mava</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2365/img_20250114_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2365/img_20250114_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja feito o complemento do calçamento do Sitio São João até a ponte Santa Maria, Zé Sinhor até o loteamento Colorado, São João de Cima, da ponte São João até o loteamento o colorado, Sítio mangas, e complemento da vila São Benedito até a ponte Rio Capibaribe que da acesso ao Sítio Jacaré.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2366/img_20250114_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2366/img_20250114_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja construídas creches nos bairros: Duque de Caxias, Oncinha, Colorado, Campo Alegre, Loteamento Arlindo, Sítio São João, a necessidade iminente de instrumentos públicos que sejam suficientes para todas as crianças moradoras daquelas regiões.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2367/img_20250114_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2367/img_20250114_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja construídas (UBS) Unidade básica de saúde nas localidades: Bairro Planalto, Colorado, Gold Squary, Oncinha, Principe da Paz, Mangas, Izídio Tavares, Campo Alegre, Loteamento Arlindo. É de extrema importância. Estas localidades estão situadas longe do Centro da cidade, dificultando o acesso dos moradores aos serviços de saúde. Essas UBS nos bairros permitiriam oferecer uma gama maior de serviços de saúde, incluindo consultas médicas, atendimento de enfermagem, serviços de vacinação, acompanhamento de pré-natal, cuidados com a saúde das crianças e idosos, além de programas de prevenção e controle de doença. Reduzindo o tempo e custos de deslocamento até o centro.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_criacao_do_refis_2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_criacao_do_refis_2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho. Que seja enviado um projeto de Lei criando o REFIS 2025.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edinaelson do São João</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao01.pdf</t>
   </si>
   <si>
     <t>Que seja feita a extensão da rede elétrica por um trecho de aproximadamente 500 metros, nas imediações entre o terreno do Senhor Luiz Filho e a passagem molhada de acesso ao Sítio Caldas.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao06.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao06.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio desta, a pavimentação da Rua Oncinha, nas proximidades da casa de Tata de Bia. A rua encontra-se em condições precárias, dificultando o tráfego de veículos e pedestres, além de aumentar os riscos de acidentes e desconforto para os moradores._x000D_
 A pavimentação trará benefícios como a melhoria na mobilidade, maior segurança, valorização da área e qualidade de vida para a comunidade local.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Muela</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2373/ind_jan25_asfalto_ze_muela_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2373/ind_jan25_asfalto_ze_muela_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a pavimentação asfáltica na rua que se estende da Rua Joaquim Tabosa,156 (em frente à Leotex) até a Unidade Básica de Saúde (UBS) de generino</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_jan25_iluminacao_ze_muela_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_jan25_iluminacao_ze_muela_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da rua Iraci Texeira da ladeira de Porfírio até a lavanderia Renny, do bar do cajá até enfrente o terreno de nem de Abdias. Iluminando assim do Arial a vila São Benedito</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edijan</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_areal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_areal.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo o reparo de buracos na Rua Monteiro Lobato, no bairro Areal.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao02.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de duas praças em pontos estratégicos de nossa cidade:_x000D_
 Praça no Sítio São João: Em frente à casa de Maria de Abel, com muro de arrimo na lateral da estrada, proporcionando mais segurança e lazer para a comunidade local._x000D_
 Praça na Rua do Exu: Entre o Fórum Municipal e a AME Animal, criando um espaço de convivência para quem frequenta essas áreas e melhorando a qualidade de vida dos moradores._x000D_
 A instalação dessas praças contribuirá para a melhoria do espaço urbano, promovendo mais lazer, segurança e integração social.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_jan25_melhoria_san_ze_muela_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_jan25_melhoria_san_ze_muela_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a melhoria do saneamento básico na Travessa Planalto, Bairro Planalto. _x000D_
 A falta de saneamento básico adequado prejudica a saúde pública, o meio ambiente e a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_pavimentacao_de_ruas_cohab.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_pavimentacao_de_ruas_cohab.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizado a pavimentação asfáltica das seguintes Ruas do bairro Cohab: José Aurismendes de Carvalho, Bertulino Alexandrino de Carvalho, Santa Mônica, Santa Lúcia, Santa Maria e Rua Surubim.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Matheus Santana</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2383/praca_jurandir_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2383/praca_jurandir_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja Denominada de Jurandir Pedro Santana, a nova praça que será construída na R. cleto Campelo, bairro de fazenda velha._x000D_
 (por trás do posto de Aelson)</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2384/img_20250121_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2384/img_20250121_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja feito a pavimentação do loteamento Tavares Martins, a conclusão do Novo Alvorecer, a conclusão do Deus é Fiel, o Principe da Paz e do Izídio Tavares. A pavimentação é de suma importância para os moradores, proporcionando maior segurança, qualidade de vida, valorização dos imóveis e melhor trafego de veículos e pedestre. Trata-se de um anseio comunitário, uma vez que ameniza os transtornos pela ação do tempo, tanto período chuvoso quantos nos período de seca</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2385/img_20250121_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2385/img_20250121_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja ampliado o bloco cirúrgico, com a finalidade de realizar cirurgias seletivas de parto cesárea. Nosso município tem uma demanda muito grande, dificultando aquelas pessoas carentes e sendo transferida com muita dificuldade, através de uma senha e deslocando para cidades distantes, podendo ser realizada em nossa cidade.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2387/que_seja_feito_o_calcamento_da_frente_da_creche_do_independente_e_estenda-se_ao_lado_da_academia_ate_a_frente_da_ubs.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2387/que_seja_feito_o_calcamento_da_frente_da_creche_do_independente_e_estenda-se_ao_lado_da_academia_ate_a_frente_da_ubs.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da frente da creche do Independente e estenda-se ao lado da academia até a frente da UBS</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao03.pdf</t>
   </si>
   <si>
     <t>Que seja feita a realização de uma operação tapa-buraco no Loteamento Colorado, pois o calçamento encontra-se em estado avançado de deterioração, o que tem prejudicado a mobilidade e afetado diretamente a qualidade de vida dos moradores locais. A intervenção é urgente para garantir maior segurança e conforto para os cidadãos que transitam pela área</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao04.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao04.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a realização de recapeamento asfáltico na Avenida Gold Square, pois a pavimentação encontra-se bastante danificada, com diversos buracos e desgaste, o que tem comprometido a segurança e a mobilidade de motoristas e pedestres._x000D_
 Essa intervenção é fundamental para garantir melhores condições de tráfego e evitar acidentes, beneficiando toda a comunidade que utiliza a via diariamente.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao05.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao05.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de dois quebra-molas em frente à casa do Tenente, no Sítio São João, devido a diversas reclamações dos moradores sobre a velocidade excessiva de veículos na área, o que tem gerado situações de risco para pedestres e veículos._x000D_
 A presença dos quebra-molas é uma medida importante para garantir a segurança de todos, especialmente considerando o tráfego de crianças e moradores locais na região.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2391/img_20250121_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2391/img_20250121_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, em conjunto com o senhor secretário municipal em obras, para que seja feito a pavimentação dos calçamentos dos bairros da Cohab, Planalto, Independente e as ruas do centro da cidade. No coração do município se encontra um fluxo de veículos muito grande, e onde se encontra várias fábricas que contribuem para o crescimento e a sustentabilidade dessa região, para garantir um progresso continuo e promover a qualidade de vida de seus moradores. É indubitável que o asfalto desempenha um papel crucial no desenvolvimento de comunidades urbanas, impulsionando inúmeros benefícios que requer citação positivamente em todos os aspectos da vida cotidiana dos moradores, um dos principais pontos a serem destacados é a melhoria na mobilidade e a acessibilidade. Com a pavimentação asfáltica a circulação de veículos e pedestres será muito mais facilitada, e resultara em uma significativa economia de tempo e aumento da segurança no trânsito, além disso, o acesso a serviços essenciais como, ambulâncias, transporte escolar e demais veículos de serviços públicos, será mais ágil e eficiente.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2392/ind._iluminacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2392/ind._iluminacao.pdf</t>
   </si>
   <si>
     <t>Que seja estendida a iluminação até a ponte de travessias de um lado e do outro, tendo em vista a dificuldade que as pessoas passam quando precisam utilizar essas vias para transitar.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2393/ind._canal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2393/ind._canal.pdf</t>
   </si>
   <si>
     <t>Que sejam retiradas as placas do canal da vaca leiteira, feita uma limpeza e que seja colocada uma estrutura a mais composta por 0,50cm de altura._x000D_
 Colocar uma turbulação de 400 em cada lado do canal, para receber as águas que vem das casas. Resolvendo assim o problema que as pessoas enfrentam com as chuvas.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2394/ind._creche.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2394/ind._creche.pdf</t>
   </si>
   <si>
     <t>Que seja ampliada a creche do Bairro do Independente utilizando aquele terreno baldio ao lado, para atender as demandas constantes das mães que precisam de uma vaga._x000D_
 Que sejam construídas mais duas creches, uma no Novo Coqueiral e outra no Novo Alvorecer para atender a cidade.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Morica</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_que_sejam_trocados_todos_o_computadores_do_posto_detran_do_municipio_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_que_sejam_trocados_todos_o_computadores_do_posto_detran_do_municipio_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que sejam trocados todos os computadores do posto detran do município de Toritama.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2399/que_sejam_saniadas_e_pavimentadas_todas_as_ruas_do_bairro_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2399/que_sejam_saniadas_e_pavimentadas_todas_as_ruas_do_bairro_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e pavimentadas todas as ruas do bairro Campo Alegre.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2403/img_20250128_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2403/img_20250128_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho, que seja feito a realização de estudos técnicos para a modificação e melhoramento dos trevos que da acesso ao bairro Duque de Caxias e o que dá acesso à PE-90.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_calcamento_diversas_ruas_3.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_calcamento_diversas_ruas_3.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamentos dos Bairros Campo Alegre, Sítio Arroz, Sítio Mangas, Loteamento Generino e Loteamento Nova Betel.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_jan25_chafar._zemuela.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_jan25_chafar._zemuela.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um chafariz na Rua Brisamar, no Bairro Izidio Tavares, próximo ao Mercadinho da Irmã.  _x000D_
 Visando Fornecer água potável para a população, melhorar a infraestrutura urbana e contribuir para saúde e higiene pública.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_jan25_calc._zemuela.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_jan25_calc._zemuela.pdf</t>
   </si>
   <si>
     <t>Que seja Realizado o calçamento da Rua Canaã, Bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_jan25_praca_zemuela.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_jan25_praca_zemuela.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a construção de uma praça pública na Rua Brisamar, no Bairro Izidio Tavares._x000D_
 Visando criar um espaço de lazer e convivência para a comunidade, além de  promover a qualidade de vida e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2408/ind._d.f..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2408/ind._d.f..pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a conclusão do calçamento da Rua José Cecílio, no bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Carlos da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_calcamento_severino_izidio_pereira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_calcamento_severino_izidio_pereira.pdf</t>
   </si>
   <si>
     <t>solicito ao chefe do executivo, o senhor Sérgio Procópio Colin da Silva Carvalho. Que seja feito calçamento da rua: Avenida Severino Izídio Pereira, localizada no loteamento Maria Baía, próximo a loja Dakika, é de suma importância esse calçamento para que os moradores dessa localidade possam ter uma qualidade de vida melhor.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_muro_da_ubs_independente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_muro_da_ubs_independente.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito Sérgio Procópio Colin da Silva Carvalho. Que seja feito o muro da UBS (unidade básica de saúde) do bairro do Independente, pois verifiquei que estão acumulando lixo e muitos dejetos. Essa construção irá ajudar a população daquela localidade  e trará mais segurança para os usuários dessa unidade.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2413/solicito_que_criado_o_ceo__centro_especializado_de_odontologia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2413/solicito_que_criado_o_ceo__centro_especializado_de_odontologia.pdf</t>
   </si>
   <si>
     <t>Solicito que seja criado o CEO – Centro Especializado de Odontologia, para atender as pessoas que precisarem de um tratamento mais especializado, o papel do centro especializado é apoiar as unidades básicas, ajudando a resolver casos mais difíceis e garantindo que o paciente continue sendo acompanhado, sem perder o vínculo com o atendimento inicial da Atenção Primária à Saúde.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao07.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao07.pdf</t>
   </si>
   <si>
     <t>solicito a instalação de dois quebra-molas nas proximidades da AME Animal, _x000D_
 especificamente em frente às casas da Caixa Econômica Federal, visando à _x000D_
 segurança de pedestres e motoristas que transitam pela localidade.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_voltando_a_sorrir.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_voltando_a_sorrir.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito do município de Toritama, Sérgio Procópio Colin da Silva Carvalho, que seja criado o programa voltando a sorrir, que irá propiciar próteses dentárias para a população mais carente, podendo ser utilizado as imediações da policlínica nossa senhora da Conceição para implementar esse projeto.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_mudanca_da_feira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_mudanca_da_feira.pdf</t>
   </si>
   <si>
     <t>solicito ao senhor prefeito do município de Toritama, Sérgio Procópio Colin da Silva Carvalho, que seja feita mudança da feira de mangaio, para um lugar que seja fixo, podendo os comerciantes trabalharem todos os dias, e com isso a população terá uma comodidade maior para usufruir desse serviço. Deixo como indicação utilizar o espaço da academia das cidades, as margens da PE-90.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao08.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao08.pdf</t>
   </si>
   <si>
     <t>solicito a implementação de serviços de saneamento básico para a área de 120 _x000D_
 metros de extensão, localizada no Sítio Oncinhas, zona rural deste município, visando _x000D_
 a necessidade de promover a melhoria das condições de vida da população da zona _x000D_
 rural.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2422/ind._cozinha_solidaria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2422/ind._cozinha_solidaria.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma cozinha comunitária, através da secretaria de assistência social, para servir as refeições diárias as pessoas carentes em vulnerabilidade social. Repetindo uma indicação de minha autoria de 12 de dezembro de 2022</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_ambulancias_e_tfd_2.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_ambulancias_e_tfd_2.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva Carvalho Substituição da atual frota de ambulâncias por ambulâncias de grande porte, com maior capacidade e estrutura para atender emergências de forma eficiente, e à aquisição de 02 ônibus de 50 passageiros destinados ao Transporte Fora de Domicílio (TFD), garantindo mais conforto e segurança aos pacientes que necessitam de deslocamento para tratamentos médicos em outros municípios.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_iluminacao_bueiros_e_podas_das_arvores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_iluminacao_bueiros_e_podas_das_arvores.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, _x000D_
 extensivo ao secretário de obras, João Victor Correia da Silva Santos à realização _x000D_
 de um levantamento em todos os bairros do município para detectar e solucionar _x000D_
 problemas relacionados à iluminação pública, além da instalação de tampas nos _x000D_
 bueiros, limpeza das vias públicas, capinação e poda das árvores.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2434/adesivada_a_parede_do_hospital_municipal_de_toritama_nossa_senhora_de_fatima_para__identificacao_do_predio_publico..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2434/adesivada_a_parede_do_hospital_municipal_de_toritama_nossa_senhora_de_fatima_para__identificacao_do_predio_publico..pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Saúde, Erivaldo Mariano que seja adesivada à parede do Hospital Municipal de Toritama Nossa Senhora de Fátima para  identificação do prédio público.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._sec.m.a.lx_zemuela.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._sec.m.a.lx_zemuela.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta indicar à Secretaria de Meio Ambiente a necessidade urgente de solucionar o problema do lixo na Rua Brisamar, bairro Izidio Tavares. A falta de locais adequados para descarte de lixo está causando problemas de saúde pública, ambientais e estéticos.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2439/ind_calc._fev._ze_muela_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2439/ind_calc._fev._ze_muela_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento da Rua José Cícero da Silva, Bairro Deus é fiel.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2440/solicito_ao_prefeito_sergio_procopio_colin_da_silva_que_seja_feito_uma_escola_tecnica_de_corte_e_costura__no_municipio_de_toritama.__.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2440/solicito_ao_prefeito_sergio_procopio_colin_da_silva_que_seja_feito_uma_escola_tecnica_de_corte_e_costura__no_municipio_de_toritama.__.pdf</t>
   </si>
   <si>
     <t>Solicito ao prefeito Sérgio Procópio Colin da Silva que seja feito uma Escola Técnica de corte e costura no Município de Toritama.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao09.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao09.pdf</t>
   </si>
   <si>
     <t>Solicito a reconstrução do antigo prédio da prefeitura que desabou no Sítio São João, _x000D_
 para transformá-lo em um espaço comunitário destinado a festas locais, eventos _x000D_
 culturais e atividades para a população. A revitalização do local traria benefícios _x000D_
 sociais e culturais, além de preservar a memória histórica da região. Contamos com o _x000D_
 apoio do poder público para viabilizar esse projeto.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao10_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao10_1.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de iluminação pública na Avenida do Loteamento Gold Square _x000D_
 devido às reclamações dos moradores, especialmente dos estudantes que retornam _x000D_
 da faculdade à noite. A falta de iluminação causa medo e insegurança, colocando a _x000D_
 segurança de todos em risco. Pedimos intervenção urgente para resolver o problema _x000D_
 e garantir a tranquilidade da comunidade.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao11_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao11_1.pdf</t>
   </si>
   <si>
     <t>Solicito a priorização da instalação de saneamento básico no Loteamento Manezinho, _x000D_
 antes do calçamento, para evitar problemas de saúde, contaminação e futuras _x000D_
 intervenções. A medida é essencial para melhorar a qualidade de vida dos moradores _x000D_
 e garantir uma infraestrutura adequada. Contamos com o apoio do poder público _x000D_
 para viabilizar essa ação.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacaosalem.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacaosalem.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento da Rua Salem, no Bairro EL-SHADAY. Reforçando a IND 105/2024 de ferreirinha carvalho.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacaoantao.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacaoantao.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da rua José Eraldo, localizada no bairro do Antão._x000D_
 Reforçando minha Indicação nº 191 de 2024 .</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2448/que_inseri_calcados_no_kit_de_fardamento_escolar_para_os_estudantes_da_rede_publica_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2448/que_inseri_calcados_no_kit_de_fardamento_escolar_para_os_estudantes_da_rede_publica_municipal..pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva Carvalho que seja enviado a essa egrégia casa um projeto de lei, que inseri calçados no kit de fardamento escolar, para os estudantes da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2449/solicito_ao_prefeito_sergio_procopio_colin_da_silva_carvalho_a_instalacao_de_um_teleferico_no_loteamento_de_antao._.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2449/solicito_ao_prefeito_sergio_procopio_colin_da_silva_carvalho_a_instalacao_de_um_teleferico_no_loteamento_de_antao._.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva Carvalho a instalação de um teleférico no Loteamento de Antão.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacaoolavo.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacaoolavo.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a obra do calçamento da rua Olavo Bilac._x000D_
 Reforçando a indicação de número 219/2024 de ferreirinha carvalho.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Paulo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_03_-_calcamento_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_03_-_calcamento_coqueiral.pdf</t>
   </si>
   <si>
     <t>Venho, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor Correia da Silva Santos, o calçamento da Rua de difícil identificação, de acordo com o IPTU seria a Rua Jorge Matheus da Silva Bezerra, localizada no Bairro do Novo Coqueiral, por trás da madeireira dois irmãos, conhecida como a madeireira de Bahia. Tal solicitação se justifica pelo intenso movimento de pedestres e pelo número significativo de residências na via, tornando-a uma importante rota de circulação no bairro.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_-_rua_bom_jesus.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_-_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Venho, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor Correia da Silva Santos, a revitalização ou a reconstrução do quebra-mola localizado na Rua Bom Jesus, no Bairro do Independente. Esta rua apresenta grande movimentação de veículos e, em razão da inoperância do atual quebra-mola, o objetivo de reduzir a velocidade não tem sido eficaz. Assim, visando evitar sinistros e acidentes futuros, peço que sejam tomadas as providências necessárias para a realização da melhoria.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_-_uniforme_gcm.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_-_uniforme_gcm.pdf</t>
   </si>
   <si>
     <t>Venho, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Ordem Social, Sr. Alex Monteiro de Lima, a aquisição de novos uniformes para a Guarda Municipal de Toritama (GCM), tendo em vista a importância das atividades desempenhadas por seus membros para garantir o bem-estar e a segurança da população.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao12.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao12.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de três anexos na Escola José Paulo para atender necessidades urgentes: Uma sala para a coordenação pedagógica, um almoxarifado e um espaço multifuncional. Atualmente, a escola não possui esses ambientes, o que compromete a organização e o funcionamento das atividades escolares.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao13.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao13.pdf</t>
   </si>
   <si>
     <t>Solicito, o fornecimento de um aparelho celular para cada escola da rede municipal de Toritama. Atualmente, os profissionais da educação precisam utilizar seus celulares pessoais para se comunicar com os responsáveis pelos alunos e atender demandas da comunidade, o que gera custos e incômodos. A falta de um canal de comunicação oficial e acessível dificulta o contato rápido em situações cotidianas ou emergenciais, impactando o bom funcionamento das escolas.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2456/caminhao_varredeira_caminhao_vassoura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2456/caminhao_varredeira_caminhao_vassoura.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizada a aquisição de um caminhão varredeira, (caminhão vassoura), com a finalidade de realizar maior eficiência na limpeza dos ambientes.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2457/maquinas_da_academia_do_parque_maria_dos_anjos_que_apresentam_pequenos_defeitos..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2457/maquinas_da_academia_do_parque_maria_dos_anjos_que_apresentam_pequenos_defeitos..pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja construídas cobertas nas quadras do parque Municipal Maria dos Anjos, como também, que seja realizada manutenção em algumas máquinas da academia do parque Maria dos anjos que apresentam pequenos defeitos.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacaolotmauricio.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacaolotmauricio.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a terraplanagem no Loteamento maurício de Nassau, e_x000D_
 posteriormente a pavimentação através de calçamento das ruas do Loteamento.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2463/img_20250218_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2463/img_20250218_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, para que seja feito a instalação das tomadas que estão faltando nos bancos da feira e a manutenção da instalação elétrica em toda a feira do jeans.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Mariana Leal</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_nc2ba_01_2025_quebra-molas_areal_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_nc2ba_01_2025_quebra-molas_areal_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja construído um quebra-molas na Rua Monteiro Lobato, Areal, Toritama – PE._x000D_
 Há bastantes ocorrências nesta localidade devido à alta velocidade dos veículos que ali transitam e já provocaram acidentes. Essa medida busca evitar novos acidentes e proteger a população no local, já que várias ocorrências foram feitas na CTTU sem resolução até o momento. Solicito atenção do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Valmir da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2465/rua_maria_madalena_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2465/rua_maria_madalena_.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o calçamento da rua Maria Madalena de Jesus, bairro Deus é fiel. _x000D_
 A rua fica localizada por trás da reciclagem. Para proporcionar uma melhor qualidade _x000D_
 de vida para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2466/colegio_laura_lopes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2466/colegio_laura_lopes.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito pelo poder executivo, uma praça na área externa do colégio Laura _x000D_
 Lopes. Que fica situada no bairro Deus é fiel, para proporcionar uma melhor qualidade _x000D_
 de vida.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2467/rua_ribeirao_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2467/rua_ribeirao_.pdf</t>
   </si>
   <si>
     <t>Solícito que seja feito o calçamento da rua Amaro José da silva, conhecida _x000D_
 popularmente como rua Ribeirão, localizada no bairro Deus é fiel, para proporcionar _x000D_
 uma melhor qualidade de vida para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2468/solicito_ao_poder_executivo_prefeito_sergio_procopio_colin_da_silva_carvalho_que_seja_criada_uma_escola_de_musica_e_uma_banda_musical_no_municipio_de_toritama..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2468/solicito_ao_poder_executivo_prefeito_sergio_procopio_colin_da_silva_carvalho_que_seja_criada_uma_escola_de_musica_e_uma_banda_musical_no_municipio_de_toritama..pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho que seja criada uma escola de música, e uma banda musical no Município de Toritama.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2469/pulverizacao_drones.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2469/pulverizacao_drones.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, à aquisição de drones para realizar pulverização, e assim, combater a dengue, chikungunya, zika vírus e mosquitos transmissores de diversas doenças.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_policial_municipal_2_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_policial_municipal_2_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja criado um projeto de Lei e enviado a está egrégia Casa Legislativa, alterando o nome da Guarda Civil Municipal de Toritama-PE para Polícia Municipal com as atribuições de policiamento, ostensivo preventivo e comunitário conforme julgado do STF.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_n_06_-_paulo_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_n_06_-_paulo_tavares.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar ao Chefe do Poder Executivo, Sr. Sérgio Collin, e ao Secretário de Cultura e Esportes, Sr. Adjailson da Silva, que sejam colocadas redes nas traves dos gols localizados nas quadras poliesportivas do Parque Biblioteca Maria dos Anjos.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_n_04_-_paulo_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_n_04_-_paulo_tavares.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar ao Chefe do Poder Executivo, Sr. Sérgio Collin, extensivo ao Secretário de Obras Sr. João Vitor, o calçamento e pavimentação da Rua Ipojuca, localizada no bairro do Deus é Fiel.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_05_-_paulo_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_05_-_paulo_tavares.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar ao Chefe do Poder Executivo, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor a pavimentação e calçamento da Rua Inglaterra, localizada no bairro do Coqueiral.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Derivaldo José</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_que_seja_feita_a_climatizacao_do_velorio_municipal_oberon_ferreira_da_cunha_com_baterias_de_banheiros_e_que_sejam_adquiridos_bancos_para_a_capela_do_cemiterio_sao_jorge.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_que_seja_feita_a_climatizacao_do_velorio_municipal_oberon_ferreira_da_cunha_com_baterias_de_banheiros_e_que_sejam_adquiridos_bancos_para_a_capela_do_cemiterio_sao_jorge.pdf</t>
   </si>
   <si>
     <t>Que seja feita a climatização do Velório Municipal Oberon Ferreira da Cunha, com baterias de banheiros e que sejam adquiridos bancos para a capela do Cemitério São Jorge.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_nc2ba_02_2025_terraplanagem_do_sitio_arroz_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_nc2ba_02_2025_terraplanagem_do_sitio_arroz_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de terraplanagem e/ou calçamento no caminho para Sítio _x000D_
 Arroz, território pertencente ao município de Toritama._x000D_
 Há um tráfego de veículos muito grande por esta estrada que liga Toritama ao Sítio _x000D_
 Arroz, e outras localidades, sendo que a estrada se encontra em péssimas condições, _x000D_
 dificultando a mobilidade naquela região de quem precisa trabalhar, estudar e buscar _x000D_
 atendimento na cidade, sendo necessário imediata atenção do gestor municipal para _x000D_
 garantir a terraplanagem imediata e posteriormente o calçamento daquela localidade.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_nc2ba_03_2025_creche_noturna_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_nc2ba_03_2025_creche_noturna_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado criado no município de Toritama, através de lei enviada pelo Executivo, o Programa Creche Noturna ou semelhante para garantir vagas nas creches no período da noite para mães que precisam estudar ou trabalhar neste turno._x000D_
 Há uma demanda enorme na cidade por vagas em creches no período da noite, várias mulheres, principalmente estudantes universitárias que tem filhos, precisam desse serviço para poderem estudar e/ou trabalhar, deixando seus filhos (as) em ambientes seguros. Podemos encontrar várias legislações nesse sentido em outras cidades, determinando os critérios e quantidade de vagas, sendo plenamente possível que Toritama também tenha uma legislação própria, além de que os custos seriam básicos. Portanto, peço atenção do gestor municipal para esta demanda de grande relevância para as mulheres que são mães em Toritama.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2481/iluminacao_rosemiro_20250225_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2481/iluminacao_rosemiro_20250225_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da avenida Rosemiro Félix do Planalto ao lado da escola do Deus é Fiel. Para garantir mais segurança para as pessoas que precisam transitar a noite._x000D_
 Repetindo uma indicação de minha autoria de 11/07/2024</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2482/fabrica_de_tubo_20250225_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2482/fabrica_de_tubo_20250225_0001.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a Fábrica de tubos da Rua Rita do Carmo no Bairro do Independente e no Local seja feita a cozinha Comunitária, para atender as famílias carentes dos Bairros.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2483/rua_canaa_20250225_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2483/rua_canaa_20250225_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e calçamento das ruas Canaã, Escada, Ribeirão, Ibituruna, Travessa Palmares I e II e Avenida Jerusalém</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2485/quebra-molas_13_de_maio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2485/quebra-molas_13_de_maio..pdf</t>
   </si>
   <si>
     <t>Que seja implantado quebra-molas nas ruas João Pereira Tabosa, e também na rua 13 de maio, pois as pessoas dessas ruas estão fazendo essas reivindicações, por conta das velocidades acima do permitido, e até manobras de alta periculosidade que estão acontecendo nas ruas acima citadas, colocando em risco a vida dos pedestres que trafegam e moram nessas localidades.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2486/espaco_de_comemoracoes..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2486/espaco_de_comemoracoes..pdf</t>
   </si>
   <si>
     <t>Que seja criado no prédio do antigo açougue municipal, que fica situado na rua Galdino Bezerra, um espaço para as comemorações, festas e afins, do nosso município. Esse espaço trará  inúmeros benefícios para a nossa população, e também para a cidade, por ser bem localizado e ter uma estrutura  que pode ser transformado em um grande e belo espaço de comemorações de nosso município.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2487/cabine_do_cuidado_mental..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2487/cabine_do_cuidado_mental..pdf</t>
   </si>
   <si>
     <t>Que seja criado uma cabine de acolhimento no parque Maria dos Anjos, denominada (cabine do cuidado mental). Onde essa cabine irá atender pessoas que estejam no parque e precisem de atendimento com urgência, por problemas psicológicos e afins. Essa cabine precisará de um profissional da área psicologia que ajudará a solucionar os problemas que vierem a aparecer.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao15.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao15.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a pavimentação da Rua José Pedro, bairro coqueiral,_x000D_
 em um trecho aproximado de 100 metros. Atualmente, a via encontra-se em_x000D_
 condições precárias, o que tem causado transtornos aos moradores e frequentadores_x000D_
 da região.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao14.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao14.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de saneamento básico e a requalificação das praças do bairro Príncipe da Paz. Atualmente, o bairro enfrenta dificuldades devido à falta de infraestrutura adequada, o que tem impactado diretamente a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao16.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao16.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a construção de uma nova praça pública no bairro_x000D_
 Colorado, nas imediações onde está sendo construída a Escola de Tempo Integral._x000D_
 Acredito que a criação desse espaço trará benefícios significativos para a comunidade,_x000D_
 promovendo qualidade de vida, integração social e bem-estar para os moradores,_x000D_
 especialmente para os estudantes e suas famílias.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2491/seduc.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2491/seduc.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Educação, Ciência e Tecnologia (SEDUC), Áureo Falcão, que seja incluído CASACO no fardamento escolar Municipal de Toritama. Essa iniciativa garante maior conforto e bem-estar, já que muitos responsáveis não têm condições de comprar.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2493/maria_de_jesus_rua.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2493/maria_de_jesus_rua.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja executado o saneamento básico e calçamento da _x000D_
 rua Maria de jesus no Bairro Deus é Fiel para proporcionar qualidade de vida para todos _x000D_
 os cidadãos daquela região.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2494/loteamento_principe_da_paz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2494/loteamento_principe_da_paz.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que realize a completa implementação do saneamento _x000D_
 básico no Loteamento Príncipe da Paz, a fim de garantir uma melhor qualidade de vida _x000D_
 para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2495/colorado_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2495/colorado_1.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja feito todo o saneamento básico do loteamento _x000D_
 Colorado para proporcionar uma melhor qualidade de vida para todos os moradores _x000D_
 do bairro.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_-_onibus_escolar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_-_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Educação, Ciência e Tecnologia, Sr. Áureo Falcão, o aumento da frota de ônibus escolar, tendo em vista o alto crescimento de usuários do transporte escolar municipal.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_nc2ba_05_2025_incentivo_as_escolinhas_de_futebol_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_nc2ba_05_2025_incentivo_as_escolinhas_de_futebol_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Câmara Municipal, na pessoa do prefeito, projeto de lei que institua programas de incentivo permanente ao esporte no município para diversas categorias, principalmente para crianças e adolescentes, em especial escolinhas de futebol, as quais precisam de ajuda governamental para funcionar, comprar materiais, equipamentos, entre outros insumos._x000D_
 Algumas escolinhas de futebol e outras categorias de vários esportes não vem sendo alcançados por nenhuma legislação específica que determine orçamento público direto para manutenção de suas atividades, é preciso criar uma política de ajuda permanente para que eles sejam assistidos, o que atualmente só ocorre de maneira esporádica e insuficiente.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_nc2ba_06_2025_pontos_de_moto-taxi_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_nc2ba_06_2025_pontos_de_moto-taxi_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam reformados e/ou construídos pontos de embarque padronizados para os_x000D_
 moto-taxistas, com locais adequados para espera, cobertura para sol e chuva, além_x000D_
 das sinalizações adequadas de trânsito, verticais e horizontais._x000D_
 Há uma necessidade de padronizar e estabelecer locais de trabalho adequados e_x000D_
 seguros aos moto-taxistas, além de trazer uma comodidade para quem usa o serviço._x000D_
 Esses trabalhadores hoje não possuem nenhum amparo do poder público municipal_x000D_
 em relação aos locais de embarque de passageiros, falta sinalização, proteção e até_x000D_
 mesmo locais adequados para espera, é possível perceber situações como essas ao_x000D_
 longo de toda a cidade de Toritama, solicito urgência e atenção do gestor municipal_x000D_
 com essa demanda.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_-_rua_moreno.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_-_rua_moreno.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, o calçamento da rua Moreno, localizada no Deus é Fiel, tendo como referência ser a rua da Assembleia de Deus da Congregação do Deus é Fiel 1. Sendo uma rua de muita movimentação de pedestres e veículos, necessitando, portanto, do calçamento.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2503/que_seja_realizado_um_estudo_tecnico_buscando_melhorar_o_trafego_das_vias_que_interligam_o_centro_da_cidade_ao_bairro_duque_de_caxias_e_saida_a_br_104..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2503/que_seja_realizado_um_estudo_tecnico_buscando_melhorar_o_trafego_das_vias_que_interligam_o_centro_da_cidade_ao_bairro_duque_de_caxias_e_saida_a_br_104..pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Trânsito e Transporte Urbano Daniel Bezerra, que seja realizado um estudo técnico buscando melhorar o tráfego das vias que interligam o centro da cidade ao bairro Duque de Caxias e saída para BR 104.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2506/ubs2.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2506/ubs2.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário Municipal de Saúde Erivaldo José Mariano da Silva Júnior, que às UBS tenha seus horários de plantão das 08h00 às 22h:00.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2510/coberta_do_anfiteatro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2510/coberta_do_anfiteatro..pdf</t>
   </si>
   <si>
     <t>Que seja feita a coberta no espaço do anfiteatro do parque Maria dos Anjos, e também no espaço destinado a alimentação, onde estão sendo feitas comemorações de aniversários e afins. pois foi percebido a necessidade dessas cobertas, pois em períodos de chuvas e também na parte da tarde do dia, a população possa usufruir  desses espaços com mais conforto.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2511/saude_da_mulher..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2511/saude_da_mulher..pdf</t>
   </si>
   <si>
     <t>Que seja implementado na policlínica nossa senhora da Conceição o programa saúde da mulher, onde oferecerá exames de colposcopia e papanicolau. são exames que ajudarão as mulheres de nosso município a prevenir futuras complicações relacionadas ao cancêr de color do útero (CCU), e assim poder tratar precocemente.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_nc2ba_04_2025_terminal_e_paradas_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_nc2ba_04_2025_terminal_e_paradas_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos pontos de embarque e desembarque no decorrer dos_x000D_
 acostamentos das vias que circundam nosso município, além de um terminal único_x000D_
 para os transportes alternativos._x000D_
 É uma demanda bastante necessária, pois muitos cidadãos toritamenses que precisam_x000D_
 se deslocar para outras cidades não tem locais de parada seguros ou com espaços_x000D_
 suficientes para ônibus e outros transportes. Essas paradas seriam construídas em_x000D_
 locais estratégicos, com a devida sinalização de trânsito e espaço adequado para_x000D_
 espera, com cobertura contra chuva, sol e assentos. Além dessa demanda, fica_x000D_
 evidente a necessidade de um espaço central para permanência dos transportes_x000D_
 alternativos, um terminal único.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2513/que_sejam_adquiridas_novas_cobertas_para_os_mototaxistas_visando_melhoria_do_bem_estar_dos_mesmos_como_tambem_dos_passageiros..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2513/que_sejam_adquiridas_novas_cobertas_para_os_mototaxistas_visando_melhoria_do_bem_estar_dos_mesmos_como_tambem_dos_passageiros..pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Trânsito e Transporte Urbano Daniel Bezerra, que sejam adquiridas novas cobertas para os mototaxistas, visando melhoria do bem estar dos mesmos, como também dos passageiros.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2514/que_seja_implantado_nas_creches_e_escolas_da_nossa_cidade_o_programa_educa_esportes..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2514/que_seja_implantado_nas_creches_e_escolas_da_nossa_cidade_o_programa_educa_esportes..pdf</t>
   </si>
   <si>
     <t>Que seja implantado nas Creches e Escolas da nossa cidade o Programa Educa Esportes.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao18.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao18.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de 2 pontos de apoio no loteamento colorado, destinados a proteger os alunos que atualmente ficam expostos ás condições climáticas, como sol intenso e chuva, enquanto aguardam o transporte escolar.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2519/reforma_de_casa_20250225_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2519/reforma_de_casa_20250225_0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para esta casa de Lei um projeto para Reforma das casas das pessoas de Baixa Renda, cadastradas no Bolsa família._x000D_
 Tendo em vista que muitas não tem condição se quer, de fazer uma simples pintura.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2520/guarda_municipal_20250225_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2520/guarda_municipal_20250225_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja disponibilizado 1 Guarda Municipal Armado para a portaria do hospital nos Finais de Semana e nos dias de Festa do Município</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_-_rua_sete_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_-_rua_sete_assinado.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor Correia da Silva Santos, o calçamento da Rua Sete no Bairro Nova Betel, conhecida como a Rua do Bar de Lia.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_-_rua_portugal_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_-_rua_portugal_assinado.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor Correia da Silva Santos, a pavimentação da Rua Portugal no Novo Coqueiral.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_-_capinacao_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_-_capinacao_assinado.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Chefe do Poder Executivo Municipal, Sr. Sérgio Collin, extensivo ao Secretário de Infraestrutura Urbana, Sr. João Vitor Correia da Silva Santos, a capinação da Rua Jorge Matheus que fica por trás da Madeireira Bahia, no Novo Coqueiral.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2530/2_que_seja_fornecidos_protetores_auriculares_protetores_de_ouvido_correto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2530/2_que_seja_fornecidos_protetores_auriculares_protetores_de_ouvido_correto.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo Prefeito Sérgio Procópio Colin da Silva, extensivo, ao ilustríssimo Secretário de Educação, Ciências e Tecnologia Áureo Falcão, que seja fornecidos protetores auriculares, (protetores de   ouvido), para os alunos autistas da Rede Pública Municipal de Toritama que possuem sensibilidade extrema a sons. Muitos autistas têm sensibilidade extrema a sons, o barulho nas escolas e o barulho das ruas até à escola, pode desencadear crises e dificultar a concentração e locomoção dos mesmos. Essa demanda visa minimizar o desconforto e as dificuldades de socialização.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_pavimentacao_asfaltico_ruas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_pavimentacao_asfaltico_ruas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Infraestrutura Urbana, senhor João Victor, que seja realizado a pavimentação asfáltica das seguintes Ruas do Bairro Cohab, Rua Santa Maria, Rua Santa Inês, Rua Surubim e Avenida Prefeito Celso Marques de Andrade. Que seja também pavimentadas com asfalto as Rua Manoel Tenório, Rua Tibúrcio Bezerra da Silva, Rua José Eraldo da Silva, Rua Maria Idelfonso, Rua Gercino Tabosa, Rua Emídio Jordão, Rua Maestro Antônio Rufino, Rua São Soares, Rua Nossa Senhora Aparecida, Rua Mariano Manoel da Silva todas essas do Centro da Cidade, também requeiro o asfaltamento da Rua Raquel de Queiroz e Avenida Planalto, situadas no Bairro Planalto e que seja asfaltada a Avenida Romeu Simplicio Neto, Rua Idalécio Pereira de Mello, Avenida Rosemiro Félix da Silva, Rua Severino José Pereira, Rua Maria do Socorro, Avenida Valdomiro Izidio Pereira, Rua Maria de Lourdes da Silva e Rua José Chagas Sobrinho.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2535/que_seja_instalados_bebedouros_de_agua_mineral_em_espacos_publicos_do_municipio_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2535/que_seja_instalados_bebedouros_de_agua_mineral_em_espacos_publicos_do_municipio_de_toritama.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja instalados bebedouros de água mineral em espaços públicos do Município de Toritama. Indico a necessidade da instalação de bebedouros nos seguintes locais: Praça e Biblioteca Maria dos Anjos; Feira Municipal do jeans; Feira Municipal de Mangai; entorno do Shopping Parque das Feiras. _x000D_
 A presente indicação tem como objetivo proporcionar maior conforto e bem-estar à população, garantindo o acesso à água potável de qualidade em locais de grande circulação. A instalação dos bebedouros atenderá tanto a moradores quanto aos clientes, especialmente em pontos estratégicos onde há grande fluxo de pessoas.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2540/fabricos_20250227_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2540/fabricos_20250227_0001.pdf</t>
   </si>
   <si>
     <t>Que seja criando uma escola de corte e costura, tendo em vista a demanda nas facções e fabricos sem mão de obra._x000D_
 Repetindo uma indicação de 2024.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2541/linha_de_onibus__20250227_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2541/linha_de_onibus__20250227_0001.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma linha de transporte e intitulada de (Transporte para todos), que tenha início do sítio Cacimbas e passando pelo sítio São João e os bairros Colorado, Deus é fiel, Independente e Coqueiral, com destino final o centro da cidade.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2542/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2542/img_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construído um terminal Rodoviário Municipal._x000D_
 Repetindo uma indicação de minha autoria - 80/2021</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2544/construir_a_passagem_molhada_que_interliga_toritama_a_villa_canaa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2544/construir_a_passagem_molhada_que_interliga_toritama_a_villa_canaa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, esforços em busca de parceria com o excelentíssimo Rodrigo Pinheiro, Prefeito de Caruaru, com intuito de construir a passagem molhada que interliga Toritama à Villa Canaã.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2545/terraplanagem.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2545/terraplanagem.docx_assinado.pdf</t>
   </si>
   <si>
     <t>que seja feita a TERRAPLANAGEM na AV Antônio Vicente Tavares, loteamento Maurício de Nassau .</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2546/honorio_minervino.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2546/honorio_minervino.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Rua Honório Minervino, bairro Deus é fiel (a rua do_x000D_
 batalhão BEPI). Reforçando indicação de minha autoria  nº 143.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2547/rua_palmares.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2547/rua_palmares.docx_assinado.pdf</t>
   </si>
   <si>
     <t>que sejam feitos saneamento básico e calçamento na Rua Palmares no Deus é Fiel._x000D_
 Reforçando a IND 105/2024 , do excelentíssimo Vereador Ferreirinha Carvalho</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_-_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_-_01.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o calçamento da Rua Vital Soares Bezerra, localizada no bairro do Areal, pois se trata de uma rua com grande movimentação de pessoas e trânsito de veículos.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_-_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_-_02.pdf</t>
   </si>
   <si>
     <t>Solicito a Companhia de Transito e Transporte Urbano (CTTU), colocada de uma sinalização na Travessa Cohab, próximo à Rua Santa Socorro.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_-_03..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_-_03..pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o aterro ao redor da ponte da Rua Vital Soares, próximo ao estabelecimento, conhecido como a piscina de Arita. Porquanto, os cidadãos não estão conseguindo transitar.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_placas_de_nomes_de_ruas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_placas_de_nomes_de_ruas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, _x000D_
 que seja feito a instalação de placas de sinalização com nomes das Ruas em toda _x000D_
 cidade, (Centro, Duque de Caxias e Loteamentos).</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2555/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2555/img_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feito o novo Hospital, tendo em vista que a saúde do nosso município tem pressa._x000D_
 Repetindo uma indicação de minha autoria – 257/2019</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2556/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2556/img_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construído um Albergue Municipal, para acolher as pessoas em vulnerabilidade social._x000D_
 Repetindo uma indicação de minha autoria – 221/2020</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2557/pista_de_atletismo_20250227_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2557/pista_de_atletismo_20250227_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma pista de atletismo em nossa cidade. Essa pista deve ser feita com piso sintético e ter 8 raias, cada uma com uma largura de 1,25m, e deve ser constituída de duas retas e duas curvas. As raias são concêntricas, ou seja, cada raia têm uma distância específica. Repetindo uma indicação 207/2024.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_escola_tecnica_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_escola_tecnica_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal considere a implantação de uma escola técnica no _x000D_
 município.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_curso_capacitacao_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_curso_capacitacao_.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal considere a implantação de um curso de _x000D_
 manutenção de máquina de costura, marketing e suas derivações.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_cemiterio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_cemiterio..pdf</t>
   </si>
   <si>
     <t>Que seja restaurado o teto da capela do cemitério São Jorge, e os espaços que são destinados ao nosso município, para que seja feitos túmulos, podendo ser feitas até 4 gavetas por túmulo, beneficiando, beneficiando as famílias mais carentes de nosso município a enterrarem seus entes queridos com mais dignidade.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_-_012024.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_-_012024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Prefeito, Sr. Sérgio Collin extensivo ao Secretário de Infraestrutura Urbana o reparo das ruas do bairro do Novo Coqueiral, pois em visita recente ao local foi identificada muitas ruas com o calçamento danificado.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_-_022024.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_-_022024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Prefeito, Sr. Sérgio Collin, e, de forma extensiva, ao Secretário Municipal de Saúde, Sr. Júnior Mariano, a viabilização da instalação de uma Unidade de Terapia Intensiva (UTI) em nosso município. Considerando o crescimento e desenvolvimento da cidade, entendemos que já há capacidade estrutural e populacional para a implantação de uma UTI, o que evitaria o deslocamento de nossos cidadãos para outros municípios em busca de atendimento intensivo.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2567/img_20250408_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2567/img_20250408_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja feito o reparo ou substituição do telhado da escola José Paulo de Lima, situada no sítio São João.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2568/ind_nc2ba_06_2025_loteamento_arlindo_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2568/ind_nc2ba_06_2025_loteamento_arlindo_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza, aterramento adequado e pavimentação lateral e interna, além do fechamento posterior com uso de manilhas de concreto do canal que corta a Rua Maria Amorim, no Loteamento de Arlindo, as margens da PE – 90, em Toritama – PE._x000D_
 É uma demanda muito urgente, o canal está coberto de vegetação, além da grande quantidade de lixo e dejetos que impedem o fluxo corrente normal, o odor é insuportável e quando chove a situação fica ainda pior com o retorno das águas sujas do canal para dentro das casas dos moradores. É necessário que a Prefeitura Municipal de Toritama se prontifique a realizar essa demanda emergencial com a celeridade necessária e posteriormente, que ações permanentes sejam realizadas para que situações como essas não venha mais a ocorrer.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2571/ind_nc2ba_06_2025_rua_rio_de_janeiro_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2571/ind_nc2ba_06_2025_rua_rio_de_janeiro_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza, terraplanagem, e, posteriormente, saneamento básico e calçamento da Rua Rio de Janeiro no Loteamento de Jairo, Toritama – PE._x000D_
 É uma demanda muito importante, a rua está intransitável devido a pedras e buracos gigantes que impedem a passagem de veículos e a moradia digna da população no local. É necessário que de urgência seja feita a limpeza e terraplanagem para locomoção inicial e depois o saneamento e calçamento da via por completo.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2573/img_20250408_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2573/img_20250408_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao excelentíssimo senhor Presidente desta egrégia casa, que realize, a devolução de R$85.000.00 ao poder executivo, e que o Prefeito Sérgio Procópio Colin da Silva Carvalho destine este valor ao universo autista com a finalidade da contratação de mais neuropediatras e terapeutas ocupacionais.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_terraplagem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_terraplagem.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de obras que seja realizado a terraplanagem nas ruas do Loteamento Tavares Martins, pois os moradores encontram-se com dificuldade de mobilidade, pois na estiagem sofrem com a poeira e em tempos chuvosos com poças de água.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao19.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao19.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma pracinha nas imediações da PE 90, nas proximidades do salão expresso. A área é carente de espaços públicos de lazer, e a implementação de uma praça contribuíra  para a convivência da comunidade, promovendo bem-estar, lazer e integração social para moradores de todas as idades.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao18.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao18.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo a implementação de um programa de distribuição gratuita de absorventes higiênicos em toda rede municipal de ensino e unidades de saúde.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2577/nova_creche_20250304_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2577/nova_creche_20250304_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construída mais uma creche do Independente, para atender as demandas constantes das mães, em busca de vagas.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2578/neurologista_20250304_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2578/neurologista_20250304_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja contratado um Cardiogista e um Neurologista para atender no nosso Município.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2579/dona_zuleide_20250304_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2579/dona_zuleide_20250304_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja desapropriado o terreno ao lado da casa de Dona Zuleide e colocada 1 Tubulação de 1.200 iniciando da Escaiberas até a conexão do canal, por trás da casa de Dona Zuleide e finalizado o calçamento no Bairro do Independente (Beco são João).</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao20.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao20.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a implantação de saneamento básico no loteamento gold squar na localidade situada em frente à única pracinha do referido loteamento. A área em questão necessita de aproximadamente 140 metros de rede de esgoto para garantir a saúde e o bem-estar da população local.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao21.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao21.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um bueiro celular nas imediações do fórum e do novo atacarejo, considerando o aumento do volume de água pluvial que ocorrerá com a nova construção. A medida é preventiva e visa evitar alagamentos e transtornos na área, garantindo o escoamento adequado da água.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao22.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao22.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a implantação de saneamento básico no loteamento gold square na rua  Eleuzina Maria da Silva. A área em questão necessita de aproximadamente 50 metros de rede de esgoto para garantir a saúde e o bem-estar da população local.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2591/img_20250410_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2591/img_20250410_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizado a reforma e recuperação das praças da Rua Cleto Campelo do Bairro Duque de Caxias, requeiro uma maior arborização, instalação de lixeiras seletivas, parquinhos, academia para idoso, como indiquei desde 2013.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2592/img_20250410_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2592/img_20250410_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizado a pavimentação asfáltica da Rua Joaquim Tabosa, até a Villa São Benedito, como também, requeiro que seja asfaltada à rua João dos Santos bairro Duque de Caxias até a divisa de Santa Maria.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2593/img_20250410_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2593/img_20250410_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizado a construção de duas rotatórias, uma do trevo que dá acesso da PE-90 à Avenida João Manoel da Silva, e outra, uma rotatória que dê acesso da Rua José Celestino de Lima, Bairro Centro, à Rua Cleto Campelo, Bairro Duque de Caxias.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2595/duas_pracas_20250304_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2595/duas_pracas_20250304_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construída duas praças na entrada da Avenida José de Chico, nos espaços onde tem as Castanholas, ao lado da Rf construção, repetindo uma indicação de minha autoria, da gestão anterior.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2596/iluminacao_rua_da_pedra_20250304_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2596/iluminacao_rua_da_pedra_20250304_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feita a conclusão do calçamento e colocada a iluminação da Rua Manoel da Silva ao lado da pedra._x000D_
 Repetindo uma indicação de minha autoria – 265/2019</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_entrada_da_cidade_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_entrada_da_cidade_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja as 3 entradas da cidade, com um portal de Boas vindas, com a frase: Bem vindo a Toritama, a Capital do Jeans, a cidade que respira o progresso. Repetindo uma indicação de minha Autoria de 2017.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2599/img_20250410_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2599/img_20250410_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo à Secretaria Municipal de Educação, Ciência e Tecnologia (SEDUC), que sejam adotadas as providências necessárias para a implantação de Salas Azuis em todas as escolas da rede pública municipal._x000D_
 _x000D_
 A Sala Azul é um espaço pedagógico voltado para o atendimento de alunos com Transtorno do Espectro Autista (TEA) e outras necessidades específicas de aprendizagem, oferecendo um ambiente adequado, com recursos e profissionais capacitados, que possibilitem a inclusão e o desenvolvimento integral desses estudantes._x000D_
 _x000D_
 Essa medida representa um avanço importante na política de inclusão e no compromisso com uma educação pública de qualidade, acessível e equitativa._x000D_
 _x000D_
 Contando com a sensibilidade e apoio do Poder Executivo, solicito que esta indicação seja apreciada com a devida atenção e urgência.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2601/img_20250414_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2601/img_20250414_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Colin, extensivo ao Secretário Áureo Falcão que sejam instaladas câmeras de segurança e monitoramento nos ônibus escolares. A presente indicação visa garantir maior segurança e tranquilidade aos alunos, motoristas, cuidadores e pais. A presença de câmeras de segurança contribui para inibir comportamentos inadequados, vandalismo e até mesmo assegurar a responsabilidade e conduta adequada dos profissionais envolvidos.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2602/ind_nc2ba_09_2025_rua_rio_santa_marta_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2602/ind_nc2ba_09_2025_rua_rio_santa_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza, terraplanagem, conserto e adequação do saneamento básico, e, posteriormente, a conclusão do calçamento da Rua Santa Marta no Loteamento de Jairo, Toritama – PE._x000D_
 É uma demanda urgente, a rua está intransitável devido a pedras e buracos gigantes que impedem a passagem de veículos, além da necessidade imediata de conserto e adequação das tubulações para o saneamento básico, que foram quebradas durante o início das obras de calçamento, que estão paralisadas. É necessário garantir a moradia digna da população no local, visto que os próprios residentes estão sendo afetados sem poder transitar com seus veículos. Primeiro que seja feita a limpeza e terraplanagem para locomoção inicial e depois o saneamento e calçamento da via por completo.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2604/av_jerusalem_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2604/av_jerusalem_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja asfaltada as Av. Jerusalém do Principe da Paz e a Av. Romeu Simplício Neto, no Deus é Fiel e feito um canteiro no meio com postes de iluminação.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2605/escola_colorado_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2605/escola_colorado_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construída uma escola no Bairro do Colorado, repetindo uma indicação de minha autoria 34/2022.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2606/calcamento_de_rua_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2606/calcamento_de_rua_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja feito o calçamento e saneamento da Rua Jorge Matheus no Bairro do Coqueiral, repetindo uma indicação de minha autoria de 2022.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2607/posto_colorado_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2607/posto_colorado_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja construída um posto de saúde no colorado, repetindo uma indicação de minha autoria 10/2022.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.educ.fin_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.educ.fin_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal considere a criação de um programa de Educação _x000D_
 Financeira para crianças e adolescentes nas Escolas Municipais através de atividades _x000D_
 extracurriculares, dinâmicas, gincanas e eventos._x000D_
 Visando o desenvolvimento de habilidades financeiras essenciais para a vida adulta.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_-_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_-_01.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização do reparo do calçamento da Avenida Planalto, situada no bairro Planalto, tendo em vista o intenso fluxo de veículos e pedestres na via, o que torna essencial a manutenção adequada para garantir a segurança, a mobilidade urbana e a preservação do espaço público.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2610/infld.moto.entrega_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2610/infld.moto.entrega_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal considere a implementação de serviço de Moto-_x000D_
 Entrega para otimização do fluxo de documentos e medicamentos entre UBS e outros _x000D_
 pontos de Saúde._x000D_
 Isso pode ajudar a otimizar o fluxo de trabalho das ambulâncias e melhorar a resposta _x000D_
 a emergências médicas.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_-_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_-_02.pdf</t>
   </si>
   <si>
     <t>Solicita-se a conclusão das obras de calçamento da Rua Princesa Isabel, no bairro Planalto, a fim de melhorar as condições de tráfego, promover a segurança dos transeuntes e contribuir para o desenvolvimento urbano da região.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2615/img_20250428_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2615/img_20250428_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, na pessoa do Prefeito Sérgio Colin, e de forma extensiva ao Secretário Municipal de Saúde, Erivaldo Júnior, a criação do Programa de Odontologia Inclusiva. Tal programa tem como finalidade atender crianças atípicas._x000D_
 _x000D_
 Sabemos que pais e mães de crianças atípicas enfrentam altos custos para a realização de procedimentos odontológicos, uma vez que, em muitos casos, é necessária a aplicação de sedativos para o atendimento adequado._x000D_
 _x000D_
 Visando minimizar essas dificuldades e oferecer maior assistência a essas famílias, requeiro a implantação do Programa de Odontologia Inclusiva.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2622/img_20250429_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2622/img_20250429_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Sérgio Colin que seja encaminhado a esta Egrégia Casa Legislativa um Projeto de Lei com o objetivo de instituir a doação de terrenos públicos a pessoas em situação de extrema pobreza, incluindo trabalhadores como garis, pedreiros, serventes e demais servidores municipais que percebam até um salário mínimo._x000D_
 _x000D_
 Requeiro ainda que, no mesmo projeto, seja prevista a concessão mensal de cestas básicas a esses beneficiários, como forma de garantir segurança alimentar e melhorar suas condições de vida._x000D_
 _x000D_
 Tal medida visa promover a justiça social e reconhecer o valor e a dedicação desses profissionais que tanto contribuem para o bom funcionamento da administração pública e o bem-estar da população.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2624/img_20250429_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2624/img_20250429_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Sérgio Colin que seja enviado a esta Egrégia Casa Legislativa um Projeto de Lei que viabilize a celebração de convênio com instituições de saúde, com o objetivo de oferecer plano de saúde aos servidores públicos municipais._x000D_
 _x000D_
 A presente indicação visa garantir melhores condições de acesso à saúde para os servidores, valorizando esses profissionais e contribuindo para sua qualidade de vida e bem-estar, refletindo também em um serviço público mais eficiente e humanizado.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2625/ind_nc2ba_10_2025_rua_machado_de_assis_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2625/ind_nc2ba_10_2025_rua_machado_de_assis_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos quebra-molas na Rua Machado de Assis, Centro, Toritama – PE._x000D_
 Há bastante ocorrências nesta localidade devido à alta velocidade dos veículos que ali transitam e já provocaram acidentes, essa medida busca evitar novos acidentes e proteger a população no local. Essa indicação é extensiva a Secretaria de Obras e a CTTU, para que seja feito estudo de tráfego e obra mencionada. Os moradores já fizeram muitas reclamações, sem resolução até o momento, solicito atenção do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2626/img_20250505_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2626/img_20250505_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Trânsito e Transporte Urbano Daniel Bezerra, que seja realizado um estudo técnico buscando a instalação de um semáforo na PE-90, onde dá acesso as ruas, Vereador Raimundo Feitosa da Silva bairro Independente e rua Santa Rita bairro Cohab.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2627/img_20250505_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2627/img_20250505_0001.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar que sejam tomadas as providências necessárias para que a rodovia estadual PE-90 passe a ser denominada “Rodovia Vereador Antônio Barbosa Soares”, em homenagem a este ilustre cidadão que tanto contribuiu para o desenvolvimento social e político de nossa região._x000D_
 _x000D_
 O vereador Antônio Barbosa Soares deixou um legado de trabalho, dedicação e compromisso com a população, sendo amplamente reconhecido por sua atuação ética e incansável em prol da comunidade. A mudança de nomenclatura representa não apenas um justo reconhecimento, mas também uma forma de preservar sua memória e inspirar futuras gerações._x000D_
 _x000D_
 Contamos com o apoio desta respeitável Casa Legislativa para a análise e encaminhamento desta homenagem.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2628/nova_betel_20250325_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2628/nova_betel_20250325_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja feito o beco Nova Betel, na PE 90 (conhecido como o beco de Genivaldo).</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2629/patio_de_eventos_20250323_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2629/patio_de_eventos_20250323_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja construído um pátio de eventos em nossa cidade.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2630/salario_garis_20250325_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2630/salario_garis_20250325_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja enviado a esta casa, um projeto de lei reajustando o salário dos Garis de Limpeza e que também seja doada uma cesta básica mensal para cada um.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2631/img_20250502_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2631/img_20250502_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, na pessoa do Prefeito Sérgio Colin, e de forma extensiva ao Secretário Municipal de Saúde, Erivaldo Júnior, a criação de uma terceira sala de atendimento médico no Hospital Nossa Senhora de Fátima, com o objetivo de melhorar a qualidade do atendimento e reduzir a espera dos pacientes, contribuindo para um serviço mais eficiente e humanizado.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_02_-_16.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_02_-_16.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito, Sérgio Collin, extensivo ao Secretário de Obras, Sr. João Vitor, que seja realizada a construção de quebra-molas nas ruas Limoeiro e Paudalho, localizadas no bairro Deus é Fiel, com o objetivo de reduzir a velocidade dos veículos e aumentar a segurança de pedestres e moradores da região.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_03-16.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_03-16.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, Sérgio Collin, a criação de um programa municipal de esgotamento gratuito ou subsidiado das fossas sépticas para famílias em situação de vulnerabilidade social, com prioridade para o bairro Luar de Toritama.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_01_-_16.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_01_-_16.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito, Sérgio Collin, extensivo ao Secretário de Obras, Sr. João Vitor, que faça a pavimentação asfáltica da Rua Zacarias Xavier Leite, situada no bairro de Fazenda Velha, a fim de melhorar as condições dos pedestres e promover mais conforto para os moradores.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao23.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao23.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a construção de um banheiro público no terreno onde funcionava a antiga TELPE, localizado nas proximidades da [igreja católica no sítio são joão]. A ausência de um sanitário público nessa região tem levado muitas pessoas a urinarem nas calçadas e em áreas próximas à igreja, o que, além de causar desconforto e mau cheiro, compromete a higiene, a saúde pública e a preservação do patrimônio urbano e religioso.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2639/instalacao_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2639/instalacao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta indicação, solicitar ao Poder Executivo Municipal, através da_x000D_
 secretaria responsável, a instalação de redutores de velocidade/quebra-molas nos_x000D_
 seguintes locais.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2640/rua_raquel_de_queiroz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2640/rua_raquel_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Solícito ao poder Executivo que seja feito o complemento do calçamento da Rua Raquel de Queiroz, no Bairro Planalto. Para melhoria dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2641/redutores_de_velocidade-_quebra_molapdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2641/redutores_de_velocidade-_quebra_molapdf.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta indicação, solicitar ao Poder Executivo Municipal, através da_x000D_
 secretaria de Obras, a instalação de redutores de velocidade/quebra-molas no seguinte_x000D_
 local Bairro Independente.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_nc2ba_11_2025_rua_heleno_jose_da_silva_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_nc2ba_11_2025_rua_heleno_jose_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza e coleta adequada dos resíduos sólidos, além da instalação de uma caçamba de coleta de lixo na Rua Heleno José da Silva, Valetim II, Toritama – PE._x000D_
 É uma demanda muito urgente, pois os moradores utilizam a esquina da rua, um terreno baldio, para depositar as sacolas e resíduos sólidos para coleta de lixo. Porém muitas vezes a coleta não consegue pegar todas as sacolas, além de que animais de rua espalham o lixo ali depositado, fazendo com que as pessoas tenham contato direto com esses resíduos e odor muito forte, ocasionando inclusive problemas de saúde a população. É necessário que a gestão municipal, extensivo ao Secretário de Meio Ambiente e responsáveis, tomem uma atitude, limpem um local e que seja instalada uma caçamba adequada para o depósito do lixo pela população resolvendo assim esse problema. Solicito urgência e atenção por parte do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_nc2ba_12_2025_escola_perpetuo_socorro_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_nc2ba_12_2025_escola_perpetuo_socorro_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos quebra-molas nas imediações da Escola Municipal Nossa Senhora do Perpétuo Socorro, entre as Ruas Hipócrates e Manoel Henrique Tavares. Além da instalação dos quebra-molas há a necessidade de se fazer a sinalização vertical e horizontal, faixa de pedestre e iluminação adequada da via, como forma de solucionar o problema e proteger as pessoas que transitam na localidade e as crianças que estudam naquela escola, essa medida busca evitar novos acidentes aconteçam, protegendo a população no local._x000D_
 Há bastante ocorrências nesta localidade devido à alta velocidade dos veículos que ali transitam e já provocaram acidentes. Na última semana uma mulher, vítima de acidente de moto entre as vias, veio a ter sérias complicações de saúde e ainda segue internada. Essa indicação é extensiva a Secretaria de Obras e a CTTU, para que seja feito estudo de tráfego e obra mencionada. Os moradores já fizeram muitas reclamações, sem resolução até o momento, solicito atenção do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_nc2ba_13_2025_estrada_do_laura_lopes_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_nc2ba_13_2025_estrada_do_laura_lopes_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza da vegetação, podagem, desobstrução do canal, manutenção do calçamento e instalação de toda iluminação pública na Estrada Municipal que liga os bairros Deus é Fiel e Planalto, entre a Fábrica de Plástico e a Escola Municipal Laura Lopes em Toritama – PE._x000D_
 Essa demanda é antiga e merece atenção, desde o calçamento da via que não vemos nenhuma ação do poder público para devida manutenção e cuidado necessários, não há qualquer tipo de iluminação, a vegetação vem cobrindo parte da própria estrada, além do entupimento do canal que faz com que as águas fiquem empoçadas, além dos muitos buracos. É uma estrada de fundamental importância para os moradores e comércio da região, muitas pessoas transitam por ali como atalho entre os bairros, de dia lidam com os constantes problemas, buracos, vegetação, vazamento do canal e a noite é intransitável devida a falta de iluminação pública e o constante perigo de assalto, fora outros tipos violências ali praticadas, coisa que é recorrente. Portanto, peço que a gestão municipal, extensivo aos Secretários de Obras e Meio Ambiente, para tomarem uma atitude e possam dar uma solução ao problema dos moradores e toritamenses que transitam naquela localidade. Solicito urgência e atenção por parte do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2648/bueiro_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2648/bueiro_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feita a tampa do Bueiro na Rua São José em frente a residência de Seu Arlindo, para que não aconteça nenhum acidente com os moradores e crianças daquela localidade.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2649/reforma_da_academia_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2649/reforma_da_academia_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja realizada a reforma da Academia das Cidades, localizada às margens da PE-9O, no bairro Independente, acrescentando mais equipamentos de ginástica para a população adulta.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2656/img_20250508_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2656/img_20250508_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama – PE, Sérgio Collin, extensivamente à Secretaria Municipal de Saúde e à Secretaria Municipal de Educação, Ciência e Tecnologia (SEDUC), que sejam adotadas providências para que a rede escolar pública municipal ofereça terapia alimentar especializada para estudantes com Transtorno do Espectro Autista (TEA)._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 O Transtorno do Espectro Autista (TEA) é uma condição do neurodesenvolvimento que pode apresentar, entre outras características, alterações sensoriais e comportamentais relacionadas à alimentação, como seletividade alimentar, hipersensibilidade a texturas e odores, recusa alimentar e outros desafios que comprometem a saúde e o desenvolvimento dos alunos._x000D_
 _x000D_
 Diante disso, é de extrema importância que o município disponibilize, no âmbito da rede escolar pública, terapia alimentar especializada, realizada por profissionais capacitados — como nutricionistas e terapeutas ocupacionais com experiência em TEA —, a fim de garantir o direito à alimentação adequada, promover o bem-estar dos estudantes e colaborar com o processo pedagógico._x000D_
 _x000D_
 Essa medida está em consonância com os princípios da inclusão e da atenção integral à saúde da criança, conforme preveem a Política Nacional de Educação Especial, a Política Nacional de Proteção dos Direitos da Pessoa com TEA (Lei nº 12.764/2012) e o Estatuto da Criança e do Adolescente (ECA)._x000D_
 _x000D_
 Dessa forma, solicito a análise e o atendimento desta indicação, certo de que contribuirá significativamente para a qualidade de vida e aprendizagem dos alunos com TEA matriculados em nossas escolas públicas.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2657/img_20250512_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2657/img_20250512_0001.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Saúde a disponibilização de transporte para pacientes atendidos no Hospital Municipal Nossa Senhora de Fátima no período noturno._x000D_
 _x000D_
 Indico à Senhor Secretário Municipal de Saúde que sejam tomadas as providências necessárias para a disponibilização de meio de transporte destinado aos pacientes atendidos no Hospital Municipal Nossa Senhora de Fátima, no período compreendido entre 22h00 e 5h00 da manhã, com a finalidade de conduzi-los até suas respectivas residências após o atendimento médico._x000D_
 _x000D_
 Justificativa:_x000D_
 A presente indicação visa garantir segurança, comodidade e dignidade aos pacientes que recebem atendimento médico no referido hospital durante o período noturno. Muitos desses pacientes não possuem meios próprios de locomoção, ficando vulneráveis ao se deslocarem em horários de pouca movimentação e iluminação. A medida proposta busca atender a uma necessidade real da população, especialmente dos mais vulneráveis, promovendo o acesso pleno à saúde e a continuidade do cuidado pós-atendimento.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2662/img_20250513_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2662/img_20250513_0001.pdf</t>
   </si>
   <si>
     <t>Solicita a imediata limpeza, seguida da execução de obras de saneamento básico, calçamento, retirada de entulhos e demolição de rochas na Rua Heleno José da Silva, bairro Valentim, anteriormente denominada como Rua Riachuelo._x000D_
 _x000D_
 Indico, na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal, que determine à secretaria competente a realização das seguintes ações na Rua Heleno José da Silva, infelizmente ainda conhecida como “Morro do Cocô”, localizada na antiga Rua Riachuelo:_x000D_
 	•	Imediata limpeza da via pública;_x000D_
 	•	Implantação de saneamento básico;_x000D_
 	•	Execução de calçamento adequado;_x000D_
 	•	Retirada de entulhos acumulados;_x000D_
 	•	Demolição de rochas que dificultam o acesso e a mobilidade urbana._x000D_
 _x000D_
 Justificativa:_x000D_
 A presente indicação visa atender uma demanda antiga da população residente na Rua Heleno José da Silva, que enfrenta diariamente condições precárias de infraestrutura. A via carece de saneamento, limpeza e acessibilidade, o que compromete a saúde pública e a mobilidade dos moradores. A urbanização adequada deste trecho é uma medida urgente, que trará mais dignidade e qualidade de vida à comunidade local.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_-_02-14.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_-_02-14.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, extensivo ao Secretário de Obras, Sr. João Vitor, que sejam tomadas as providências necessárias para a desobstrução da canalização de esgoto da Rua Getúlio Vargas, no bairro Fazenda Velha. Tal medida se faz necessária diante dos constantes relatos de retorno de esgoto às residências dos moradores sempre que ocorrem chuvas, causando transtornos, riscos à saúde pública e prejuízos à população local.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_-_01-14.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_-_01-14.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, que sejam instalados aparelhos de ar-condicionado na sede do Velório Municipal Oberon Ferreira da Cunha.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2676/caminhao_de_fossas_20250329_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2676/caminhao_de_fossas_20250329_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja feito a aquisição de um caminhão auto vácuo para limpar as fossas das pessoas que não tem condições.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2677/complemento_das_ruas_coqueiral_20250329_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2677/complemento_das_ruas_coqueiral_20250329_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que feito o complemento das Ruas: _x000D_
 Bom jesus, Sete de Setembro e a Rua dos três postes no Coqueiral.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_03-16.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_03-16.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito, Sr. Sérgio Collin, extensivo ao Secretário de Obras, Sr. João Vitor, que sejam realizadas intervenções na Rua Hipócrates, localizada no bairro Nova Betel, com o envio de carradas de aterro para nivelamento da via. A presente solicitação deve-se ao grande número de buracos existentes na referida rua, os quais têm dificultado o tráfego de veículos e Pedestres.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2679/praca_izidio_tavares_digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2679/praca_izidio_tavares_digitalizado.pdf</t>
   </si>
   <si>
     <t>venho, por meio deste, requerer a análise e posterior execução da construção de uma_x000D_
 praça pública no Bairro Izídio Tavares._x000D_
 A presente solicitação visa atender a uma demanda crescente dos moradores do Bairro_x000D_
 Izídio Tavares por um espaço de lazer, convivência social, prática de atividades físicas e_x000D_
 contato com a natureza. Considerando a importância de proporcionar espaços de lazer e_x000D_
 convivência para a população, e reconhecendo os benefícios que uma praça trará para o_x000D_
 Bairro .</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2680/quadra_izidio_tavares_digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2680/quadra_izidio_tavares_digitalizado.pdf</t>
   </si>
   <si>
     <t>venho, por meio deste, requerer a construção de uma quadra poliesportiva no Bairro_x000D_
 Izídio Tavares, considerando a carência de espaços adequados para a prática de_x000D_
 atividades esportivas e de lazer na comunidade, o que certamente promoverá o bem-estar social, a saúde e a integração dos moradores, especialmente crianças e jovens.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2681/rua__ana_cristina_digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2681/rua__ana_cristina_digitalizado.pdf</t>
   </si>
   <si>
     <t>venho, por meio deste, formalmente requerer a pavimentação da Rua Ana Cristina da_x000D_
 Silva Oliveira, localizada no Bairro Izídio Tavares._x000D_
 A presente solicitação se justifica em virtude das precárias condições em que se_x000D_
 encontra a referida via pública. A ausência de pavimentação tem causado inúmeros_x000D_
 transtornos aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2682/praca_e_posto_de_saude_colorado_20250329_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2682/praca_e_posto_de_saude_colorado_20250329_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja feita uma praça, um posto de saúde e uma escola no Bairro colorado para suprir a necessidade das pessoas tendo em vista que é um bairro muito grande e que ainda não tem esses benefícios._x000D_
 Repetindo indicações de minha autoria de 2023.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2683/img_20250519_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2683/img_20250519_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Sérgio Colin que seja adotada medida administrativa visando à equiparação dos salários dos servidores contratados aos salários dos servidores efetivos (concursados), que exerçam as mesmas funções no âmbito da Administração Pública Municipal._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa corrigir uma disparidade existente entre os servidores contratados e os efetivos que, apesar de exercerem as mesmas funções, muitas vezes recebem remunerações distintas. Tal situação pode acarretar desmotivação, desvalorização profissional e sentimento de injustiça entre os trabalhadores da administração pública.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2684/img_20250519_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2684/img_20250519_0002.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um veículo exclusivo para uso do Centro de Atenção Psicossocial (CAPS), destinado ao transporte dos usuários atendidos pela unidade._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem como objetivo garantir melhores condições de acesso e acolhimento aos usuários do CAPS, que frequentemente enfrentam dificuldades de locomoção até a unidade ou para comparecimento a atendimentos externos, como consultas, exames e atividades terapêuticas em outros locais._x000D_
 _x000D_
 A disponibilização de um veículo exclusivo contribuirá significativamente para a efetividade do tratamento psicossocial, além de promover mais dignidade, segurança e respeito aos pacientes atendidos. Também facilitará o trabalho das equipes multiprofissionais, que muitas vezes necessitam se deslocar para atendimentos domiciliares e visitas técnicas.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2685/indcastramovel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2685/indcastramovel.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal considere a possibilidade de adquirir um Castramóvel  para o município, equipado com os recursos necessários para realizar castrações seguras e eficaz.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2686/ind.vitrinetor.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2686/ind.vitrinetor.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a  criação e implementação de canais digitais, como redes sociais, site e aplicativo, para divulgação e promoção da Feira do Jeans gratuito, visando aumentar a visibilidade, o alcance e a participação do público no evento, bem como fortalecer a nossa economia.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2688/img_20250519_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2688/img_20250519_0003.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas obras de saneamento básico e calçamento nas ruas do Loteamento Campo Alegre, neste município._x000D_
 Justificativa:_x000D_
 A presente indicação visa atender aos anseios dos moradores do Loteamento Campo Alegre, que enfrentam diariamente sérias dificuldades devido à ausência de infraestrutura adequada, como rede de esgoto, drenagem pluvial e pavimentação das vias._x000D_
 A falta de saneamento básico representa risco à saúde pública, contribuindo para a proliferação de doenças e a contaminação do solo e da água. Já a ausência de calçamento causa transtornos especialmente em períodos de chuva, quando o acesso às residências se torna difícil ou até impossível, prejudicando também o tráfego de veículos e o transporte público._x000D_
 As obras solicitadas são fundamentais para garantir mais qualidade de vida, segurança e dignidade à população daquela localidade, além de valorizar os imóveis e promover o desenvolvimento urbano da região.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2689/ind_no_14_2025_rua_escada_e_palmares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2689/ind_no_14_2025_rua_escada_e_palmares.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza e coleta adequada dos resíduos sólidos, além da instalação de uma caçamba de coleta de lixo entre a Rua Escada e a Travessa Palmares, Deus é Fiel, Toritama – PE._x000D_
 É uma demanda muito urgente, pois os moradores vêm utilizando a esquina da rua, um terreno baldio, para depositar as sacolas e resíduos sólidos para coleta de lixo. A coleta habitual não está conseguindo pegar todas as sacolas, além de que animais de rua espalham o lixo ali depositado, fazendo com que as pessoas tenham contato direto com esses resíduos, causando um odor muito forte, ocasionando inclusive problemas de saúde a população. É necessário que a gestão municipal, extensivo ao Secretário de Meio Ambiente e responsáveis, tomem uma atitude, limpem um local e que seja instalada uma caçamba adequada para o depósito do lixo pela população resolvendo assim esse problema. Solicito, com a cordialidade de estilo, urgência e atenção por parte do gestor municipal com essa demanda.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2690/ind_no_15_2025_pavimentacao_deus_e_fiel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2690/ind_no_15_2025_pavimentacao_deus_e_fiel.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de aterramento adequado, saneamento básico e posterior pavimentação completa das Ruas Salém, Belém, Escada e Palmares, Deus é Fiel, em Toritama – PE._x000D_
 É uma demanda urgente, principalmente que sejam realizadas medidas paliativas iniciais nas ruas Salém e Belém, vias usadas diariamente pelos toritamenses daquela localidade para levarem seus filhos e filhas para a Creche do Deus é Fiel, sendo acessos diretos da população. O local está intransitável, buracos enormes impedem a locomoção com veículos, e mesmo a pé, é difícil para subir, pois a ladeira é íngreme e fica impossível com a chegada da temporada de chuvas. Muitas mães e pais tem sofrido muito para levar seus filhos a creche, justamente pela dificuldade de acessibilidade, presenciei pessoalmente essa dificuldade na semana passada quando visitei o bairro, abandonado pelo Poder Público Municipal. É necessário que o gestor do município e secretários responsáveis tomem uma atitude, essa via precisa a priori de medidas paliativas e com urgência a sua completa pavimentação, a garantir do acesso à educação começa justamente com o caminho que nossos pequenos estudantes percorrem para chegar a escola e o município tem a obrigação legal de garantir isso. Solicito, com a cordialidade de estilo, urgência com essa demanda.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2691/ind_no_16_2025_quebra-molas_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2691/ind_no_16_2025_quebra-molas_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos quebra-molas na Rua França e na Rua Colômbia, Novo Coqueiral, Toritama – PE._x000D_
 A população do local relatou várias ocorrências devido à alta velocidade dos veículos que ali transitam e já provocaram acidentes. Solicitações e pedidos foram realizados junto a CTTU-Toritama, porém sem resolução até o momento. A construção de quebra-molas é algo básico sendo necessário ser incluído um estudo de tráfego em todas as ruas que foram pavimentadas recentemente, além da devida sinalização vertical e horizontal, medidas necessárias para evitar que acidentes aconteçam e protegendo a vida de nossos toritamenses. Solicito, com a cordialidade de estilo, atenção do gestor municipal com essa demanda, extensivo aos seus secretários e órgãos competentes.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2692/img_20250519_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2692/img_20250519_0005.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com urgência, a reposição dos materiais e equipamentos necessários para o pleno funcionamento da unidade da AME Animal._x000D_
 _x000D_
 Justificativa:_x000D_
 A AME Animal desempenha um papel essencial no atendimento à saúde e bem-estar dos animais do município, prestando serviços como consultas, tratamentos, vacinação, castração e acolhimento. No entanto, a falta ou escassez de materiais e equipamentos tem comprometido significativamente a qualidade e a continuidade dos atendimentos._x000D_
 A reposição adequada de insumos e instrumentos é fundamental para garantir o funcionamento eficiente da unidade, a segurança dos profissionais e, principalmente, o atendimento digno e responsável aos animais._x000D_
 Além disso, a manutenção da estrutura da AME Animal demonstra o compromisso do Poder Público com a causa animal, com a saúde pública e com a população que depende desse serviço para o cuidado dos seus pets.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2693/img_20250519_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2693/img_20250519_0006.pdf</t>
   </si>
   <si>
     <t>Que a Defesa Civil do município realize, com urgência, uma fiscalização preventiva nos canais, bueiros e tampas de esgoto em todas as áreas urbanas, com o objetivo de evitar alagamentos e outros transtornos decorrentes das chuvas._x000D_
 _x000D_
 Justificativa:_x000D_
 Com a chegada do período de chuvas intensas, é essencial que o município adote medidas preventivas para minimizar os riscos de alagamentos, transbordamentos e danos à população e ao patrimônio público e privado. Muitos bueiros e canais encontram-se entupidos ou sem manutenção adequada, o que pode agravar ainda mais a situação durante as chuvas._x000D_
 Além disso, tampas de esgoto danificadas ou ausentes representam riscos à segurança de pedestres e veículos. A ação preventiva da Defesa Civil, em conjunto com os demais órgãos competentes, poderá identificar pontos críticos, promover a limpeza, manutenção e eventual substituição de equipamentos, evitando transtornos futuros e protegendo a população.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2694/rua__belem_digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2694/rua__belem_digitalizado.pdf</t>
   </si>
   <si>
     <t>venho, por meio deste, formalmente requerer a pavimentação da Rua Projetada nº 9,_x000D_
 localizada no Loteamento Luar do Senhor, mais conhecida como Rua Belém._x000D_
 A presente solicitação se fundamenta nas precárias condições em que se encontra a_x000D_
 referida via pública. A ausência de pavimentação adequada tem gerado significativos_x000D_
 transtornos para os moradores e para a mobilidade urbana na região.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2695/img_20250519_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2695/img_20250519_0004.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, por parte do Poder Executivo, a criação de um programa permanente de recolhimento de cães abandonados nas ruas, bem como a construção de um local apropriado para acolhimento, cuidado e tratamento desses animais._x000D_
 _x000D_
 Justificativa:_x000D_
 A presença crescente de cães abandonados pelas ruas do município tem gerado sérias preocupações, tanto no que diz respeito à saúde pública quanto à segurança da população. Animais soltos podem causar acidentes, transmitir doenças, além de sofrerem maus-tratos e fome, o que configura um problema também de ordem humanitária._x000D_
 A construção de um abrigo municipal para cães abandonados possibilitaria o recolhimento responsável desses animais, oferecendo-lhes alimentação, cuidados veterinários, vacinação, castração e posterior adoção. Além disso, um espaço adequado evitaria a superpopulação de animais nas ruas e contribuiria para o bem-estar coletivo.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2697/beco_sao_pedro__digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2697/beco_sao_pedro__digitalizado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a elevação do nível, seguida da pavimentação (piso) e revitalização completa do Beco São Pedro, localizado no bairro Independente.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_-_19-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_-_19-01.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, Sr. Sérgio Collin, que seja avaliada a viabilidade de construção de cobertura nas quadras poliesportivas localizadas no Parque Biblioteca Maria dos Anjos._x000D_
 _x000D_
 Justificativa:_x000D_
 A cobertura das quadras permitirá o uso do espaço em qualquer condição climática, incentivando a prática esportiva e atividades comunitárias, além de preservar a infraestrutura e promover o bem-estar da população.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_-_19-02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_-_19-02.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, que sejam adotadas providências, em parceria com o Departamento Nacional de Infraestrutura de Transportes (DNIT), visando à ampliação e melhoria dos acessos à BR-104 no perímetro urbano do município._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A BR-104 é uma via estratégica para o desenvolvimento da nosso Município, especialmente por sua ligação direta com o polo de confecções. No entanto, os acessos atuais são limitados e insuficientes diante do crescimento do tráfego, o que tem gerado congestionamentos e dificuldades de mobilidade._x000D_
 _x000D_
 A ampliação e melhoria desses acessos, em parceria com o DNIT, trará mais segurança, fluidez no trânsito e a circulação de moradores e visitantes, fortalecendo a economia local e a qualidade de vida da população.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao24.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao24.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar, com urgência, a instalação de iluminação pública no trecho que compreende o Serrote do Nó até a Lavanderia de Cicero Bregueiro. O local atualmente apresenta falta de iluminação, o que gera insegurança para moradores, transeuntes e motoristas, especialmente durante a noite, aumentando riscos de acidentes e até mesmo de criminalidade.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao25.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao25.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar, com caráter de urgência, a instalação da iluminação pública no trecho que vai do início do Loteamento Colocaro até a residência de Lourinho. Atualmente, essa área apresenta falta de iluminação adequada, o que compromete a segurança de moradores, pedestres e motoristas, especialmente no período noturno.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_-_19-03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_-_19-03.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, que sejam adotadas as providências necessárias para a pavimentação da Rua Sivonaldo Procópio, localizada no bairro Deus é Fiel, nas proximidades do residencial Bella House._x000D_
 _x000D_
 Justificativa:_x000D_
 A pavimentação da Rua Sivonaldo Procópio é uma demanda dos moradores, que enfrentam transtornos com poeira e lama, além de dificuldades de acesso. A obra trará mais segurança, qualidade de vida e valorização ao bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2707/pavimentacao_da_av._planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2707/pavimentacao_da_av._planalto.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, que seja realizada a pavimentação asfáltica da Avenida Planalto, localizada no bairro do Planalto.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2708/ind_nc2ba_17_2025_rua_sete_de_setembro_independente_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2708/ind_nc2ba_17_2025_rua_sete_de_setembro_independente_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de terraplanagem, limpeza, saneamento básico e_x000D_
 posterior pavimentação completa da Rua Sete de Setembro, Independente, em_x000D_
 Toritama – PE._x000D_
 Os moradores da localidade já fizeram vários pedidos e nada foi resolvido, sendo uma_x000D_
 demanda urgente, principalmente que sejam realizadas medidas paliativas iniciais,_x000D_
 pois com o período de chuvas a população no local sequer consegue sair de casa. O_x000D_
 local está intransitável, buracos enormes impedem a locomoção com veículos, e_x000D_
 mesmo a pé, é impossível andar com tanta lama e sujeira que é arrastada pela via. É_x000D_
 uma situação de completo abandono pelo Poder Público Municipal, visto que apenas_x000D_
 uma pequena parte da via recebeu pavimentação e o restante da rua permanece sem_x000D_
 cuidados, além disso, o espaço pavimentado carece de manutenção, pois já se_x000D_
 encontra com buracos. É necessário que o gestor do município e secretários_x000D_
 responsáveis tomem uma atitude, garantam a limpeza do local e o saneamento_x000D_
 básico da referida rua e sua completa pavimentação, visto que é sua obrigação. Com_x000D_
 a cordialidade de estilo, solicito urgência com essa demanda.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2709/indcasaapoiocrian.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2709/indcasaapoiocrian.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a viabilidade de criar uma Casa de Apoio para crianças de rua, abandonadas e recolhidas pelo Conselho Tutelar, oferecendo abrigo, educação, saúde e apoio emocional.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2710/img_20250526_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2710/img_20250526_0001.pdf</t>
   </si>
   <si>
     <t>Solicita alargamento da varanda da ponte da BR-104, km 31, acesso à Vila Canaã._x000D_
 _x000D_
 _x000D_
 Nos termos regimentais, venho por meio desta indicar ao Excelentíssimo Senhor Prefeito Municipal, com cópia ao setor competente do Departamento de Obras e à Superintendência do DNIT/PE (Departamento Nacional de Infraestrutura de Transportes), que seja realizado o alargamento da varanda da ponte localizada na BR-104, no km 31, que dá acesso à Vila Canaã._x000D_
 _x000D_
 A presente indicação se faz necessária tendo em vista as dificuldades enfrentadas por pedestres, ciclistas e até mesmo condutores de veículos leves ao utilizarem o referido trecho. A varanda da ponte, atualmente estreita, representa um risco à segurança, sobretudo em horários de maior fluxo, além de dificultar o tráfego seguro de moradores da região._x000D_
 _x000D_
 O alargamento da varanda contribuirá significativamente para a prevenção de acidentes e proporcionará maior acessibilidade e mobilidade urbana aos cidadãos que utilizam diariamente esse acesso para se deslocar até Vila Canaã._x000D_
 _x000D_
 Diante do exposto, solicito a atenção e o pronto atendimento por parte dos órgãos competentes.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2711/img_20250526_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2711/img_20250526_0002.pdf</t>
   </si>
   <si>
     <t>Solicita a designação de agentes de trânsito para os cruzamentos com maior fluxo de veículos nos dias de feira._x000D_
 Nos termos regimentais, venho por meio desta indicar ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria Municipal de Trânsito e Mobilidade Urbana, que seja colocada a presença de agentes de trânsito nos principais cruzamentos da cidade durante os dias de feira._x000D_
 _x000D_
 A presente solicitação tem como objetivo garantir maior organização e segurança no trânsito, especialmente nos pontos críticos onde se forma congestionamento e o fluxo de veículos se intensifica. A presença dos agentes de trânsito nesses locais ajudará a evitar acidentes, melhorar a fluidez do tráfego e dar mais tranquilidade aos pedestres e comerciantes._x000D_
 _x000D_
 Ressalta-se que, nos dias de feira, o movimento na cidade aumenta consideravelmente, tornando essencial o controle de trânsito para garantir ordem e segurança viária._x000D_
 _x000D_
 Diante disso, solicito atenção especial do Poder Executivo para que essa medida seja implantada com urgência.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2712/img_20250526_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2712/img_20250526_0005.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do Velório Municipal Oberon Ferreira da Cunha._x000D_
 _x000D_
 Nos termos regimentais, venho por meio desta indicar ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria de Infraestrutura e Serviços Públicos, que seja realizada a reforma do Velório Municipal Oberon Ferreira da Cunha._x000D_
 _x000D_
 Considerando que o velório municipal é um local de grande importância social, onde muitas famílias realizam suas últimas homenagens a entes queridos, é fundamental que este espaço esteja em boas condições de uso, oferecendo o mínimo de acolhimento e respeito._x000D_
 _x000D_
 Portanto, solicitamos que sejam providenciadas melhorias na infraestrutura, como reparos no telhado, pintura, climatização, banheiros, acessibilidade e iluminação adequada.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2721/procon__digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2721/procon__digitalizado.pdf</t>
   </si>
   <si>
     <t>ndica ao Excelentíssimo Senhor Prefeito do Sérgio Collin a criação do PROCON Municipal – órgão de defesa e proteção do consumidor.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2722/monteiro_lobato__digitalizado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2722/monteiro_lobato__digitalizado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído redutores de velocidade afins de proporcionar mais segurança para moradores da rua Monteiro Lobato no bairro do Arial.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2728/img_20250620_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2728/img_20250620_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva, que seja disponibilizado QR CODE do sistema WI-FI, nas recepções de todas as unidades de saúde públicas do nosso Município.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2729/img_20250609_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2729/img_20250609_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva a construção de um painel turístico  com o letreiro TORITAMA CAPITAL DO JEANS em frente ao Parque e Biblioteca Maria dos Anjos.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2752/img_20250628_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2752/img_20250628_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Procópio Colin da Silva, que seja providenciada a instalação e manutenção de sistemas de central de alarme de combate a incêndio em todos os prédios públicos municipais, com atenção especial às escolas e creches da rede pública Municipal.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2753/img_20250707_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2753/img_20250707_0004.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito do Município de Toritama, por meio da Secretaria Municipal de Educação, a substituição de todos os quadros das salas de aula por lousas de vidro. A instalação de lousas de vidro representa um avanço na modernização das salas de aula, contribuindo com o ambiente escolar mais limpo, seguro e funcional.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao26.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao26.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua José Vieira de Barros juntamente da Rua Dalva Andrade, ambas no bairro conhecido como Buraco quente</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_nc2ba_20_2025_loteamento_tavares_martins_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_nc2ba_20_2025_loteamento_tavares_martins_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza, aterramento adequado, saneamento básico e pavimentação, além da manutenção da iluminação pública, das vias do Loteamento Tavares Martins, Toritama – PE._x000D_
 A situação do bairro é crítica, especialmente no período de chuvas, com lama misturada ao esgoto, buracos que impedem o tráfego e causam acidentes, além de prejuízos para moradores e comerciantes que pagam seus impostos sem retorno. A população enfrenta falta de iluminação pública, dificuldade no acesso à água potável e problemas de saúde devido à sujeira e aos mosquitos. Solicito, com a devida urgência, que o gestor municipal e os seus respectivos secretários responsáveis tomem uma atitude e realizem as obras de infraestrutura básicas o quanto antes.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_nc2ba_19_2025_loteamento_campo_alegre_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_nc2ba_19_2025_loteamento_campo_alegre_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza, aterramento adequado, saneamento básico e pavimentação, além de instalação de caçambas de coleta de lixo nas vias do Loteamento Campo Alegre, próximo a PE-90, sentido Vertentes, em Toritama – PE._x000D_
 A situação do bairro é extremamente precária, especialmente durante o período de chuvas, agravada pela lama, falta de iluminação, água encanada, coleta de lixo e o esgoto a céu aberto, que expõe os moradores a sérios riscos de saúde. A ausência de fiscalização e ação da Prefeitura de Toritama diante dos problemas agrava ainda mais a situação da população da localidade. Diante disto, solicito, com a devida urgência, que o gestor municipal e os seus respectivos secretários responsáveis tomem uma atitude e realizem as obras básicas daquela localidade.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_nc2ba_18_2025_loteamento_izidio_tavares_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_nc2ba_18_2025_loteamento_izidio_tavares_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza, aterramento adequado, saneamento básico e pavimentação, além de instalação de caçambas de coleta de lixo nas vias do Loteamento Izídio Tavares, Toritama – PE._x000D_
 A situação no bairro é crítica, especialmente durante o período de chuvas, quando a lama, os buracos e o esgoto a céu aberto tornam o tráfego inviável e expõem a população a riscos de saúde. É urgente que a prefeitura e os secretários responsáveis tomem providências e iniciem obras de infraestrutura básica, indo além de medidas paliativas, para garantir dignidade aos moradores. Nestes termos, solicito ao gestor municipal.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2776/img_20250711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2776/img_20250711_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito que seja realizada a pintura das partes em concreto e a instalação de uma placa de sinalização na ponte sobre o Riacho dos Canudos, localizada ao lado da Lavanderia Céu Azul, na Rua Manoel Henrique Tavares._x000D_
 _x000D_
 Justificativa:_x000D_
 A ponte mencionada encontra-se com a pintura deteriorada e sem sinalização adequada, o que compromete a segurança de pedestres e motoristas que transitam pela via. A revitalização da pintura e a instalação de uma placa de sinalização são medidas simples, porém essenciais para promover maior visibilidade, segurança e valorização do espaço urbano.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_-_14-01-1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_-_14-01-1.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, que, junto à Companhia Pernambucana de Saneamento (COMPESA), sejam providenciadas ações para viabilizar a instalação de tubulação de água nos bairros que ainda não são atendidos pelo sistema de abastecimento, a exemplo dos seguintes:_x000D_
 _x000D_
 •	Tavares Martins_x000D_
 •	Deus é fiel_x000D_
 •	Novo Coqueiral_x000D_
 •	Campo Alegre_x000D_
 •	E demais localidades desprovidas da rede de abastecimento_x000D_
 _x000D_
 Tal medida visa garantir o direito básico de acesso à água potável para os moradores dessas comunidades, promovendo saúde, dignidade e qualidade de vida.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_nc2ba_21_2025_rua_canaa_principe_da_paz_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_nc2ba_21_2025_rua_canaa_principe_da_paz_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de saneamento básico e pavimentação da Rua Canaã, Príncipe da Paz, Toritama – PE._x000D_
 A rua em questão encontra-se intransitável, apresentando uma cratera de grandes proporções que inviabiliza a passagem de veículos, ocasiona acidentes e gera prejuízos materiais aos moradores da localidade. A situação se agravou com as chuvas recentes, que provocaram alagamentos em diversas residências, ressalto que se trata de uma via importante para o comércio local, por ligar o bairro a BR-104. Diante disso, solicito, com urgência, que o gestor municipal e os secretários responsáveis adotem as providências cabíveis para a execução das obras necessárias à população.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_nc2ba_22_2025_rua_santa_cruz_cohab_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_nc2ba_22_2025_rua_santa_cruz_cohab_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja construído a cobertura e realizada a limpeza do canal que cruza a Rua Santa Cruz, Cohab, Toritama – PE._x000D_
 O canal permanece completamente aberto, representando risco constante de acidentes, especialmente com crianças, sendo que a travessia é feita por uma ponte de madeira em estado precário, com risco iminente de desabamento. A população também enfrenta problemas de saúde em razão da exposição à sujeira do canal, agravados durante o período chuvoso. Solicito, com urgência, que o gestor municipal e os secretários responsáveis adotem as providências cabíveis para que a situação seja resolvida para benefício da população.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2786/estrada_do_arroz_20250714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2786/estrada_do_arroz_20250714_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin que seja calçada a estrada do Arroz, iniciando da PE 90 até a Bueira que faz divisa entre Toritama e Taquaritinga._x000D_
 Trazendo assim, melhoria de Mobilidade</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2787/redutores_de_velocidade_20250714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2787/redutores_de_velocidade_20250714_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin que seja colocado Redutores de Velocidade, como tachas e tartarugas nas Ruas: Rita Maria do Carmo, Sete de Setembro e Avenida São José no Independente. Para Garantir a segurança dos moradores e dos alunos do Belmiro.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2788/rua_bom_jesus_20250714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2788/rua_bom_jesus_20250714_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin que seja feito o complemento da Rua Bom Jesus no Independente.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2790/img_20250715_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2790/img_20250715_0001.pdf</t>
   </si>
   <si>
     <t>Solicito, que seja encaminhado ao Senhor Prefeito do Município de Toritama, Sérgio Colin, solicitando que, por meio da secretaria competente, seja realizada a retirada dos canteiros localizados:_x000D_
 	•	Na Avenida Jerusalém, no bairro Príncipe da Paz;_x000D_
 	•	E na Rua Henrique Tavares, no bairro Duque de Caxias._x000D_
 _x000D_
 Justificativa:_x000D_
 A remoção dos canteiros se faz necessária para melhorar a fluidez do trânsito, facilitar o acesso de veículos e garantir maior segurança para motoristas e pedestres. A população local tem relatado dificuldades na circulação e acesso a residências e comércios devido à atual configuração viária. Essa intervenção urbanística trará benefícios diretos à mobilidade urbana e ao bem-estar da comunidade.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2791/img_20250715_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2791/img_20250715_0002.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita a construção de uma passagem molhada ligando o bairro Areal, em Toritama, à Vila Canaã, em Caruaru, através de parceria entre os dois municípios._x000D_
 _x000D_
 Solicito, que seja encaminhado ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Colin, solicitando que, em parceria com a Prefeitura do Município de Caruaru, seja realizada a construção de uma passagem molhada ligando o bairro Areal, em Toritama, à Vila Canaã, localizada no município de Caruaru._x000D_
 _x000D_
 Justificativa:_x000D_
 A construção dessa passagem molhada é de grande importância para a mobilidade entre os dois municípios, especialmente para os moradores do bairro Areal e da Vila Canaã, que enfrentam dificuldades no deslocamento, especialmente em períodos chuvosos. A obra contribuirá para o desenvolvimento local, promovendo integração, segurança e acessibilidade para a população que transita diariamente entre as localidades.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2795/que_haja_um_aumento_salarial_dia_conselheiros_tutelares_considerando_a_relevancia_de_suas_funcoes_na_garantia_dos_direitos_das_criancas_e_adolescentes_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2795/que_haja_um_aumento_salarial_dia_conselheiros_tutelares_considerando_a_relevancia_de_suas_funcoes_na_garantia_dos_direitos_das_criancas_e_adolescentes_.pdf</t>
   </si>
   <si>
     <t>Que haja aumento salarial dos conselheiros tutelares, considerando a relevância de suas funções na garantia dos direitos das crianças e adolescentes.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2796/que_sejam_realizados_os_servicos_de_saneamento_basicopavimentacao_na_rua_prefeito_celso_marques_de_andrade_visando_melhorar_as_condicoes_de_infraestrutura_e_qualidade_de_vida_doa_moradores_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2796/que_sejam_realizados_os_servicos_de_saneamento_basicopavimentacao_na_rua_prefeito_celso_marques_de_andrade_visando_melhorar_as_condicoes_de_infraestrutura_e_qualidade_de_vida_doa_moradores_1.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de saneamento básico e pavimentação na Rua Prefeito Celso Marques De Andrade, visando melhorar as condições de infraestrutura e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2797/sete_de_setembro_20250714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2797/sete_de_setembro_20250714_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin que seja feito o complemento da Rua Sete de Setembro, conectando a Avenida Planalto.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2798/ind.conselhorural_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2798/ind.conselhorural_assinado.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta indicar a criação de um Conselho Rural e Urbano na cidade de Toritama, com o objetivo de promover o desenvolvimento sustentável e integrado entre as áreas rural e urbana.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2799/fibromalgia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2799/fibromalgia.pdf</t>
   </si>
   <si>
     <t>Que seja feito em nosso município o cadastro e posteriormente uma carteirinha de identificação para as pessoas que obtém fibromialgia, que agora passará a ser considerada, pessoa com deficiência (PCD), o seu CID 79.7. Com esse cadastro e a carteira de identificação, essas pessoas poderão ter os benefícios que lhes são garantidos por lei.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2800/img_20250717_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2800/img_20250717_0001.pdf</t>
   </si>
   <si>
     <t>Solicito à Prefeitura Municipal de Toritama, por meio da Secretaria Municipal de Saúde, que seja disponibilizado e implantado o método contraceptivo Implanon para os seguintes públicos:_x000D_
 _x000D_
 	•	Adolescentes em situação de vulnerabilidade;_x000D_
 	•	Pacientes em acompanhamento psiquiátrico;_x000D_
 	•	Mulheres em situação de rua;_x000D_
 	•	Mulheres que convivem com o vírus HIV._x000D_
 _x000D_
 _x000D_
 Justifica-se tal medida pela necessidade de garantir o direito à saúde sexual e reprodutiva, especialmente para mulheres em situação de vulnerabilidade social e/ou clínica, promovendo autonomia, prevenção de gravidez indesejada, bem como melhoria da qualidade de vida e planejamento familiar.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2802/img_20250721_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2802/img_20250721_0002.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a construção de banheiros públicos nas mediações do Shopping Center Parque das Feiras._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente apresentar a seguinte:_x000D_
 _x000D_
 INDICAÇÃO_x000D_
 _x000D_
 Solicito ao Poder Executivo Municipal, na pessoa do Excelentíssimo Senhor Prefeito Sérgio Procópio Colin da Silva Carvalho, e ao Secretário de Infraestrutura Urbana, Senhor João Victor, que seja viabilizada a construção de banheiros públicos nas mediações do Shopping Center Parque das Feiras, localizado na Avenida Dorival José Pereira._x000D_
 _x000D_
 Justifica-se a presente indicação pela grande circulação de pessoas na área, especialmente em dias de feira, sendo necessária a oferta de infraestrutura sanitária adequada para garantir mais conforto, higiene e dignidade aos munícipes e visitantes.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2804/bairro_novo_coqueiral_20250721_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2804/bairro_novo_coqueiral_20250721_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja calçada as Ruas: Inglaterra, Marisol, Alemanha, Israel e a Avenida Portugal (ou José de Chico) no Bairro do Novo Coqueiral._x000D_
 Repetindo uma indicação de minha autoria de 2019.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2805/ruas_principe_da_paz_20250721_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2805/ruas_principe_da_paz_20250721_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que sejam calçadas e Saneadas as Ruas: Interlagos, Canaã, Barueri, Judiaí, Mesquita, Tatuapé, Humaitá, Maricá, Teresópolis, Moema no Príncipe da Paz.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2806/img_20250721_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2806/img_20250721_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, na pessoa do Excelentíssimo Senhor Prefeito Sérgio Procópio Colin da Silva Carvalho, e ao Secretário de Infraestrutura Urbana, Senhor João Victor, que seja pavimentadas as seguintes ruas: Rua Josefa da Silva Simplício, Rua José Jorge Irmão (Dedinho), Travessa 02 Augusto José de Lima, Rua Jose Inocêncio da silva (conhecido como zé preto da água) e a Rua Elias Sinésio da Silva, todas situadas no bairro Areal.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_-_22-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_-_22-01.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Poder Executivo Municipal a necessidade de realizar o calçamento da Rua Ribeirão, localizada no bairro do Deus é fiel. O calçamento trará benefícios significativos, como valorização dos imóveis, melhoria no transporte e segurança para a comunidade local, sobretudo, o bem-estar da população.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_22-02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_22-02.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Poder Executivo Municipal a necessidade de realizar o calçamento e a implantação de iluminação pública na Rua Projetada, localizada no bairro Príncipe da Paz, por trás do Condomínio Jardim das Oliveiras. O calçamento proporcionará melhor mobilidade, evitando transtornos com poeira e lama, enquanto a iluminação trará maior segurança, reduzindo riscos de acidentes, beneficiando diretamente a qualidade de vida da comunidade.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_2.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Laura Lopes Tavares da Silva, bairro Izidio Tavares. Para proporcionar melhoria a qualidade de vida aos moradores da região</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da rua Rua abdias Apolinário de Almeida Bida, bairro Izídio Tavares. Para proporcionar melhoria a qualidade de vida aos moradores da região.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2812/ind_nc2ba_23_2025_avenida_severino_ramos_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2812/ind_nc2ba_23_2025_avenida_severino_ramos_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de limpeza, instalação de caçamba de lixo, saneamento básico, pavimentação e iluminação pública da Avenida Severino Ramos com a Rua Casarão Branco, próximo a Lavandeira de Salvador, Coqueiral, Toritama – PE._x000D_
 O local se encontra intransitável em razão da presença de buracos, acúmulo de lama, esgoto exposto, resíduos sólidos espalhados, ausência de manutenção da vegetação e a falta de iluminação. A situação, agravada pelo período chuvoso, representa risco iminente à saúde pública e segurança dos moradores, além de causar prejuízos materiais as pessoas que precisam transitar na localidade. Diante disso, solicito, com urgência, que o Poder Executivo, por meio das secretarias competentes, adote as medidas cabíveis para a execução das intervenções necessárias, recuperando as vias e garantindo segurança e mobilidade aos moradores.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_3.pdf.pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_3.pdf.pdf.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a recuperação do solo com aplicação de piçarro e patrolamento da Rua Salem, localizada no bairro Deus é Fiel. Atualmente, a via apresenta erosões profundas, prejudicando a trafegabilidade e causando transtornos no acesso aos serviços essenciais para os moradores da região.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2814/img_20250722_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2814/img_20250722_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, na pessoa do Excelentíssimo Senhor Prefeito Sérgio Procópio Colin da Silva Carvalho, e ao Secretário de_x000D_
 Infraestrutura Urbana, Senhor João Victor, que seja pavimentadas e saneadas as seguintes ruas:_x000D_
 Rua, Avenida Severino Izidio Pereira, loteamento Maria Baía;_x000D_
 Rua, Tertulina Maria de Lima (teta), loteamento Izídio Tavares;_x000D_
 Rua, Alto da Boa Vista, Loteamento Alto da Boa Vista; _x000D_
 Avenida Maria Baia Neta, Loteamento Alto da Boa Vista; _x000D_
 Rua Manoel da Silva, Loteamento Alto da Boa Vista; e_x000D_
 Rua Maria Anunciada de Jesus, Loteamento Alto da Boa Vista.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2815/img_20250722_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2815/img_20250722_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, na pessoa do Excelentíssimo Senhor Prefeito Sérgio Procópio Colin da Silva Carvalho, e ao Secretário de_x000D_
 Infraestrutura Urbana, Senhor João Victor, que seja pavimentadas e saneadas as seguintes ruas:_x000D_
  Rua, José Gonçalves Filho, bairro Campo Alegre; _x000D_
  Rua, Lindalva Izabel de Lima, bairro Campo Alegre;_x000D_
  Rua, Amaro Honorato da Silva, loteamento Generim;_x000D_
  Rua, Maria do Socorro Minervino, loteamento Generim;_x000D_
  Rua, Inocencio Soares de Souza, loteamento Generim;_x000D_
  Rua, João Manoel da Silva, loteamento Generim;_x000D_
  Rua, José Braz de Oliveira loteamento Generim;_x000D_
  Rua Maria Gerusa Torres, loteamento Generim;_x000D_
  Rua, Rita Maria da Silva, loteamento Generim;_x000D_
  Rua, João Zumba de Melo, loteamento Generim;_x000D_
  Rua, Elzébio Ventura da Silva, loteamento Generim;_x000D_
  Rua, Luiz Mangaba da Silva, loteamento Generim;_x000D_
  e a Rua José Batista da Silva, loteamento Generim.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2823/img_20250724_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2823/img_20250724_0002.pdf</t>
   </si>
   <si>
     <t>Assunto: Adequação do campo municipal às medidas oficiais._x000D_
 _x000D_
 Solicito à Mesa Diretora, na forma regimental, que seja encaminhado ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Procópio Colin da Silva Carvalho, a presente indicação, solicitando que sejam tomadas as providências necessárias para adequar o campo municipal às medidas oficiais estabelecidas pelas normas da Confederação Brasileira de Futebol (CBF) e demais órgãos esportivos competentes._x000D_
 _x000D_
 Justificativa:_x000D_
 A adequação do campo municipal às dimensões oficiais é fundamental para a realização de campeonatos e competições em conformidade com as regras do esporte, além de valorizar a prática esportiva em nosso município. Com essa ação, será possível sediar eventos esportivos de maior relevância, além de incentivar o esporte amador e profissional entre os jovens e atletas locais.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2825/img_20250724_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2825/img_20250724_0003.pdf</t>
   </si>
   <si>
     <t>Criação de Clínica Municipal Oftalmológica no novo hospital de Toritama_x000D_
 _x000D_
 Solicito à Mesa, na forma regimental e após ouvido o plenário, que seja enviado ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Procópio Colin da Silva Carvalho, para que, através da Secretaria Municipal de Saúde, seja criada uma Clínica Municipal Oftalmológica nas instalações do novo hospital de Toritama._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A saúde ocular é fundamental para o bem-estar e qualidade de vida da população. A criação de uma clínica especializada em oftalmologia atenderia a uma demanda crescente por serviços especializados no município, evitando o deslocamento de pacientes para outras cidades e promovendo o acesso à saúde de forma mais ágil e eficiente._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 A referida clínica teria como finalidade realizar consultas oftalmológicas, exames especializados, tonometria (medição da pressão intraocular), fundoscopia (exame do fundo do olho), refração (para avaliação de grau), além do importante “teste do olhinho” em recém-nascidos – essencial para o diagnóstico precoce de doenças visuais._x000D_
 _x000D_
 Trata-se de um investimento na prevenção, diagnóstico e tratamento de doenças oculares, que beneficiará especialmente crianças, idosos e pessoas de baixa renda, garantindo um atendimento público de qualidade e contribuindo significativamente para a saúde visual da nossa população.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2826/img_20250730_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2826/img_20250730_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Sérgio Procópio Colin da Silva Carvalho, a criação de uma Lei Municipal que regulamente a concessão de um auxílio no valor de R$ 150,00 (cento e cinquenta reais) destinado à compra de tênis por estudantes regularmente matriculados na rede pública municipal de ensino._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem como finalidade contribuir para a promoção da dignidade, do conforto e da inclusão dos estudantes da rede pública municipal, principalmente os oriundos de famílias em situação de vulnerabilidade social. O uso de calçados adequados impacta diretamente na saúde, no desempenho escolar e na prática de atividades físicas, assegurando melhores condições de frequência e participação nas aulas._x000D_
 _x000D_
 Além disso, o benefício poderá fomentar a economia local, caso o programa seja vinculado à aquisição do calçado no comércio do município._x000D_
 _x000D_
 _x000D_
 _x000D_
 Contando com o apoio dos nobres pares e do Poder Executivo, solicito a atenção necessária para que esta proposta seja avaliada e transformada em projeto de lei, beneficiando diretamente os estudantes e suas famílias.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2827/exame_doenca_do_caramujo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2827/exame_doenca_do_caramujo.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado em nosso município o exame de esquistossomose (doença do caramujo), que é uma infecção que ocorre quando a pele humana entra em contato com a água contaminada por cercárias. Esse exame ajuda no diagnóstico mais preciso dessa doença e posteriormente no seu tratamento adequado, pois foi notado a alta procura por esse exame, por conta das crescentes taxas de contaminação de nossas águas.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_lavanderia_publica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_lavanderia_publica.pdf</t>
   </si>
   <si>
     <t>Que seja criado em nosso município uma lavanderia pública, visto foi percebido essa necessidade por conta da falta de água em nossa cidade. A lavanderia irá ajudar as famílias mais carentes a lavarem suas roupas, mediante um pré-cadastro feito na secretaria de assistência social, e a utilização da mesma seja em forma de marcação prévia na sede da lavanderia.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_laura_lopes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_laura_lopes.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a instalação de piso intertravado ao redor do Colégio Laura Lopes. Durante o período de chuvas, ocorre grande acúmulo de água naquela localidade, o que dificulta a locomoção dos familiares que frequentam a área.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2830/planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2830/planalto.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a continuação da malha asfáltica na Avenida Planalto, localizada no bairro Planalto. Essa ação promoverá melhorias na locomoção das pessoas que frequentam a região.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2831/caiberas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2831/caiberas.pdf</t>
   </si>
   <si>
     <t>Venho solicitar à Vigilância Sanitária e à Secretaria de Meio Ambiente que realizem a capinação, dedetização e, posteriormente, a dragagem na localidade conhecida como Caiberas, situada no final da Rua das Acácias, no bairro Planalto.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_-_06-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_-_06-01.pdf</t>
   </si>
   <si>
     <t>Venho indicar ao Excelentíssimo Senhor Prefeito que seja realizada terraplanagem no Loteamento Campo Alegre, atendendo à solicitação de moradores da região._x000D_
 _x000D_
 A presente indicação tem como objetivo melhorar as condições de tráfego e acesso ao local, especialmente diante das dificuldades enfrentadas pelos moradores, agravadas em períodos de chuva.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_-_06-03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_-_06-03.pdf</t>
   </si>
   <si>
     <t>Venho indicar ao Excelentíssimo Senhor Prefeito que seja realizado a pavimentação da Rua Hipócrates, no bairro Nova Betel._x000D_
 A referida via é de grande importância para os moradores da região, que há tempos aguardam melhorias na infraestrutura. A pavimentação trará mais dignidade, segurança e qualidade de vida para as famílias que ali residem, além de facilitar o acesso de veículos e serviços essenciais._x000D_
 _x000D_
 Reconhecendo os esforços e investimentos que a atual gestão vem realizando em diversas frentes, especialmente na área de infraestrutura urbana, tenho plena confiança de que essa solicitação será analisada com a devida atenção e sensibilidade, como tem ocorrido com outras demandas apresentadas por este Legislativo.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2834/img_20250804_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2834/img_20250804_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Infraestrutura Urbana, senhor João Victor, que seja realizada imediatamente a terraplanagem nos loteamentos Campo Alegre, Novo alvorecer, Luar de Toritama, Maria Baia, Tavares Martins, que estão quase sem condições de tráfego.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_-_06-02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_-_06-02.pdf</t>
   </si>
   <si>
     <t>Venho indicar ao Excelentíssimo Senhor Prefeito que seja realizado o reparo do calçamento da Travessa Boa Vista no bairro em Fazenda Velha, atendendo à solicitação de moradores da região. A via apresenta pontos com calçamento danificado, o que tem causado transtornos à população, principalmente em dias de chuva. A manutenção adequada garantirá mais segurança e comodidade para quem transita pela região._x000D_
 _x000D_
 Aproveito a oportunidade para parabenizar a gestão municipal pelos avanços na infraestrutura da cidade, reconhecendo o empenho em atender às demandas da população. Tenho certeza de que, com a mesma atenção e compromisso que vêm sendo demonstrados, essa solicitação também será atendida com a brevidade que a situação requer.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_nc2ba_25_2025_rua_pau_santo_novo_coqueiral_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_nc2ba_25_2025_rua_pau_santo_novo_coqueiral_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de saneamento básico da Rua Pau Santo, Novo Coqueiral, Toritama – PE._x000D_
 Embora a via tenha sido pavimentada, não foi realizado o serviço de saneamento básico, essa omissão tem ocasionado o acúmulo de resíduos dos esgotos das casas pela rua, favorecendo a proliferação de mosquitos, além do mau cheiro, gerando riscos à saúde pública e comprometendo diretamente a qualidade de vida dos moradores. Diante disso, solicito, com urgência, que o gestor municipal e os secretários responsáveis adotem as providências cabíveis para que a rua seja saneada e o problema resolvido.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_nc2ba_24_2025_rua_henrique_tavares_fazenda_velha_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_nc2ba_24_2025_rua_henrique_tavares_fazenda_velha_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de recapeamento asfáltico da Rua Henrique Tavares, Fazenda Velha, Toritama – PE._x000D_
 A via mencionada apresenta inúmeros buracos ao longo de sua extensão, comprometendo severamente o tráfego, prejudicando a mobilidade urbana, causando acidentes, prejuízos materiais e colocando em risco a integridade física das pessoas que precisam transitar naquela localidade. Diante disso, solicito, com urgência, que o gestor municipal e os secretários responsáveis adotem as providências cabíveis para a execução das obras necessárias à população.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2845/horario_farmacia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2845/horario_farmacia.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o horário de funcionamento da farmácia da nossa policlínica municipal, passando a funcionar até às 22:00 horas, pois foi notado a necessidade da população que faz uso de medicamento controlado, fazer a retirada no período da noite, pois muita das vezes não conseguem se deslocar no horário habitual de funcionamento, por conta do trabalho. Também pacientes atendidos em em nosso hospital no período da noite, e que são receitados medicamentos, precisam aguardar até o outro dia para fazer a retirada do medicamento.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao27.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao27.pdf</t>
   </si>
   <si>
     <t>Solicito que seja concluído à obra de pavimentação na zona rural do município, contemplando os seguintes trechos pendentes:_x000D_
 Continuação da pavimentação iniciando no povoado São João até a ponte de Santa Maria; Inclusão da transversal conhecida como de Diana; inclusão da transversal do loteamento de Manezinho; as duas transversais localizadas no loteamento de Painha; a transversal que segue até a ponte do Sítio Caldas;_x000D_
 A transversal que se inicia na propriedade de Pedro Ferreira, passando por Miranda e saindo em Lourinho; e, por fim, a transversal ao lado da José Caetano, finalizando em frente ao terreno de Seu Heleno. Também solicito que seja feito os bueiros onde á a passagem de água.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2847/img_20250811_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2847/img_20250811_0005.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal de Toritama, na pessoa do Prefeito Sérgio Procópio Colin da Silva Carvalho, que sejam disponibilizados rádios comunicadores (rádio amadores) interligados com a Guarda Civil Municipal de Toritama para todos os porteiros das escolas, creches e praças da rede municipal._x000D_
 _x000D_
 Justificativa_x000D_
 A disponibilização de rádios (amadores) aos porteiros das escolas, creches e praças municipais proporcionará maior segurança e agilidade na comunicação em situações de emergência, permitindo contato direto e imediato com a Guarda Civil Municipal. Essa medida contribuirá para a prevenção e pronta resposta a ocorrências, garantindo maior proteção aos alunos, servidores e ao patrimônio público.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2848/img_20250811_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2848/img_20250811_0002.pdf</t>
   </si>
   <si>
     <t>Assunto: Levantamento de ruas e bairros sem saneamento e pavimentação, com apresentação de prazo para execução._x000D_
 Indico à Mesa, depois de cumpridas as formalidades regimentais e ouvido o Plenário, que seja solicitado ao Poder Executivo Municipal, na pessoa do Prefeito Sérgio Procópio Colin da Silva Carvalho, extensivo ao Secretário de Infraestrutura Urbana, que seja realizado levantamento completo de todas as ruas e bairros do município de Toritama que ainda não possuem saneamento básico e pavimentação, apresentando posteriormente cronograma e prazo para execução das referidas obras._x000D_
 _x000D_
 Justificativa:_x000D_
 Tal medida é de extrema importância para que a administração municipal tenha um diagnóstico preciso das necessidades de infraestrutura urbana e possa planejar, de forma transparente e eficaz, as ações de saneamento e pavimentação. Essa iniciativa permitirá melhorar a qualidade de vida dos moradores, contribuir para a saúde pública, reduzir alagamentos e promover o desenvolvimento urbano ordenado.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2854/img_20250811_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2854/img_20250811_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal de Toritama, na pessoa do Prefeito Sérgio Procópio Colin da Silva Carvalho, que seja realizado o pagamento do adicional de insalubridade aos servidores ocupantes do cargo de Serviços Gerais lotados nas escolas e creches, em razão das atividades desempenhadas que os expõem a agentes insalubres, conforme previsto na legislação trabalhista vigente._x000D_
 _x000D_
 Justificativa_x000D_
 Os servidores de Serviços Gerais desempenham funções essenciais para a manutenção da limpeza, higiene e bom funcionamento dos espaços públicos, estando constantemente expostos a condições insalubres que justificam o recebimento do adicional previsto em lei. Tal medida visa reconhecer a importância desses trabalhadores e assegurar seus direitos, garantindo melhores condições de trabalho e valorização profissional.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_12-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_12-01.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que seja providenciada, a pavimentação da Rua Salém, situada no bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_12-02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_12-02.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que seja providenciada, a pavimentação da Rua Surubim, situada no bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_12-03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_12-03.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que seja instalada uma guarita de segurança na Usina Solar Municipal, a fim de garantir maior proteção ao patrimônio público e à equipe que ali trabalha.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2867/praca_publica_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2867/praca_publica_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça no espaço público, em frente a casa do Sargento Caveirinha._x000D_
 Que também sejam saneadas e calçadas as ruas do mesmo Bairro Luar de Toritama, reforçando uma indicação de minha autoria de 2023.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2868/corrimao_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2868/corrimao_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados os corrimãos das pontes do Riacho dos Canudos com 2 ou 3 postes de iluminação de cada lado para garantir segurança e mobilidade de quem se utiliza das mesmas, reforçando uma indicação de minha autoria de 2021.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2870/avenida_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2870/avenida_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento da Avenida João Joaquim e o calçamento da Rua Jorge e Mateus no Coqueiral.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2880/implanon_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2880/implanon_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam Distribuídos para as Mulheres da população Métodos contraceptivos Hormonais e de Barreira, como Pílulas, adesivos, Injeções, DIU e Implanons.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2881/deus_e_fiel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2881/deus_e_fiel.pdf</t>
   </si>
   <si>
     <t>Venho indicar ao Poder Executivo Municipal a necessidade de implantação de iluminação pública na avenida onde está localizado o Colégio Laura Lopez, via que interliga diversos bairros e possui grande fluxo de pedestres e veículos diariamente. A medida visa melhorar a segurança, a mobilidade e a qualidade de vida dos moradores e transeuntes que utilizam esse importante corredor urbano.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2882/praca_planalto_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2882/praca_planalto_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça no Planalto, em frente a nova Capela.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2883/rf_20250812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2883/rf_20250812_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do restante das Ruas do novo Coqueiral._x000D_
 Ruas: Itália, Inglaterra, Alemanha, Portugal, Marismar, Portugal e Israel._x000D_
 E sejam feitas também as 2 praças da Avenida José de Chico ao lado da Rf Construção.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2884/avenida_laura_lopes_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2884/avenida_laura_lopes_.pdf</t>
   </si>
   <si>
     <t>Venho indicar ao Poder Executivo Municipal a necessidade de realizar o recapeamento asfáltico e a construção de uma passagem molhada na avenida onde está localizado o Colégio Laura Lopes. Trata-se de uma via de grande importância, que interliga diversos bairros e possui intenso fluxo de veículos e pedestres diariamente. A execução dessas melhorias contribuirá para a segurança, mobilidade e bem-estar da população.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de saneamento básico e pavimentação em todas as ruas do bairro Campo Alegre, com o objetivo de aprimorar a infraestrutura local e proporcionar melhor qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_do_bairro_martins_tavares_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_do_bairro_martins_tavares_1.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de saneamento básico e pavimentação em todas as ruas do bairro Tavares Martins, visando melhorar as condições de infraestrutura e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2887/img_20250814_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2887/img_20250814_0001.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita ao Poder Executivo Municipal que realize convênios e parcerias com clínicas particulares especializadas no atendimento a pessoas com Transtorno do Espectro Autista (TEA), a fim de suprir a alta demanda existente no município._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que adote providências para celebrar convênios e parcerias com clínicas particulares especializadas no atendimento de pessoas com Transtorno do Espectro Autista (TEA), com o objetivo de ampliar e agilizar o acesso da população aos serviços especializados._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 O número de diagnósticos de TEA tem crescido significativamente nos últimos anos, exigindo do poder público uma resposta rápida e eficiente para garantir o acompanhamento multiprofissional adequado. Atualmente, a rede pública municipal enfrenta alta demanda e filas de espera para consultas, avaliações e terapias essenciais, o que prejudica o desenvolvimento e a qualidade de vida das pessoas com TEA e de suas famílias._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 As parcerias com clínicas privadas, mediante convênios ou contratos, possibilitariam ampliar a oferta de serviços como:_x000D_
 	•	Avaliação médica e psicológica especializada;_x000D_
 	•	Terapia ocupacional;_x000D_
 	•	Fonoaudiologia;_x000D_
 	•	Psicopedagogia;_x000D_
 	•	Intervenção comportamental (ABA e outros métodos reconhecidos)._x000D_
 _x000D_
 Essa medida promoverá maior celeridade nos atendimentos, reduzindo o tempo de espera, garantindo um cuidado contínuo e assegurando que cada criança ou adulto com TEA tenha acesso às terapias necessárias para seu pleno desenvolvimento._x000D_
 _x000D_
 Diante do exposto, solicito a análise e a viabilidade da presente indicação, por entender que esta ação trará benefícios concretos e imediatos para a população que necessita desses cuidados especiais.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2888/img_20250818_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2888/img_20250818_0001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a construção do Museu do Jeans na cidade de Toritama-PE._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Sérgio Procópio que seja viabilizada a construção de um Museu do Jeans no Município de Toritama-PE._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Toritama é nacionalmente reconhecida como a Capital do Jeans, sendo responsável por significativa parcela da produção de confecções do país. O setor têxtil é a principal atividade econômica da cidade, responsável por milhares de empregos diretos e indiretos, consolidando-se como símbolo de identidade cultural, histórica e social._x000D_
 _x000D_
 A criação de um Museu do Jeans permitirá preservar a memória da nossa gente, retratando a trajetória da produção do jeans em Toritama, desde suas origens até a atualidade. Além disso, o espaço se tornará um ponto turístico e educativo, promovendo a valorização da história local, fomentando o turismo cultural e fortalecendo a economia criativa do município._x000D_
 _x000D_
 O museu poderá abrigar exposições permanentes e temporárias, com máquinas, peças antigas, registros fotográficos, depoimentos de costureiras e empresários, além de apresentar as inovações tecnológicas e as iniciativas sustentáveis que marcam a evolução do setor._x000D_
 _x000D_
 Assim, diante da importância social, cultural, econômica e turística do projeto, solicitamos ao Poder Executivo Municipal especial atenção à presente Indicação.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_caps_infantil..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_caps_infantil..pdf</t>
   </si>
   <si>
     <t>Que seja criado em nosso município um CAPS (centro de atenção psicossocial) infantil, pois foi notada a necessidade desse espaço voltado para as crianças e adolescentes de nossa cidade. Sendo assim esse espaço deve ter uma temática mais voltada esse público, e um acolhimento mais específico em ajudar nossas crianças nos seus momentos de crises e em seus acompanhamentos.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_01_-_20.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_01_-_20.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito, a pavimentação da Rua Exú, localizada no Loteamento lzídio Tavares.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_02_-_20.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_02_-_20.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito, que seja criado, no âmbito do Município de Toritama, um Programa de Apoio à Maternidade, destinado a beneficiar mães de baixa renda, por meio da distribuição gratuita de kits de enxoval._x000D_
 _x000D_
  Justificativa: _x000D_
 _x000D_
 A maternidade traz despesas que muitas famílias em situação de vulnerabilidade não conseguem suprir. O fornecimento de kits de enxoval garantirá às mães de baixa renda o mínimo necessário para os primeiros cuidados com o recém-nascido, assegurando dignidade e apoio social.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_03_-_20.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_03_-_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a criação de um Centro de Fisioterapia Municipal, equipado com estrutura adequada para o atendimento especializado, incluindo serviços de hidroterapia._x000D_
 _x000D_
  Justificativa:_x000D_
 _x000D_
  A implantação de um Centro de Fisioterapia com hidroterapia ampliará a rede de atenção à saúde, proporcionando reabilitação de qualidade a pacientes com diferentes necessidades, como pessoas com dificuldades motoras, idosos e acidentados. Além de reduzir a demanda nos serviços de saúde, o equipamento garantirá um tratamento mais acessível e humanizado à população.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2897/ind.colorado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2897/ind.colorado.pdf</t>
   </si>
   <si>
     <t>Solicita operação de tapa-buraco em caráter emergencial e requalificação dos calçamentos no bairro Colorado._x000D_
 Indico, na forma regimental, que seja enviado ao Excelentíssimo Senhor Prefeito Sergio Procopio Colin da Silva Carvalho, a presente Indicação no sentido de que seja realizada, com urgência, uma operação de tapa-buraco e, posteriormente, a requalificação completa dos calçamentos no bairro Colorado._x000D_
 A operação de tapa-buraco é medida imediata e necessária para reduzir os riscos de acidentes e melhorar a trafegabilidade das ruas do bairro Colorado. _x000D_
 Contudo, reconhece-se que tal ação possui caráter paliativo._x000D_
 Por isso, é igualmente essencial que seja promovida a requalificação estrutural do calçamento._x000D_
  Assim, será garantida maior segurança e qualidade de vida à população.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2898/img_20250819_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2898/img_20250819_0001.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito do Município de Toritama, Estado de Pernambuco, que seja criado um Auxílio-Alimentação destinado a todos os condutores lotados na Prefeitura Municipal de Toritama, em especial aos motoristas que atuam nas áreas da Saúde e da Educação. Justificativa_x000D_
 _x000D_
 A presente Indicação tem como objetivo valorizar e reconhecer a dedicação dos condutores municipais, em especial os motoristas da Saúde e da Educação, que desempenham papel essencial no funcionamento dos serviços públicos. Estes profissionais asseguram o transporte de pacientes, estudantes, professores e demais servidores, garantindo o acesso da população aos direitos fundamentais de saúde e educação._x000D_
 _x000D_
 A concessão do Auxílio-Alimentação constitui medida justa, uma forma de reconhecimento ao esforço diário desses trabalhadores que, muitas vezes, enfrentam jornadas extensas e desgastantes. Além disso, representa incentivo para que continuem desempenhando suas funções com qualidade, refletindo diretamente no bem-estar da comunidade toritamense.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2899/jardim_das_oliveiras_20250819_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2899/jardim_das_oliveiras_20250819_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um reparo da Avenida no pé do muro do Jardim das Oliveiras, tendo em vista um grande buraco que se formou na via e também que seja feito o calçamento da rua Canaã e da rua Salém.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2900/rua_inglaterra_20250819_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2900/rua_inglaterra_20250819_0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviada uma equipe para fazer uma força tarefa na Rua Inglaterra, para finalizar o saneamento. Tendo em vista que foi feita até a metade e a situação está precária, com fossas despejadas na Rua.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2901/rosemiro_felix_20250819_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2901/rosemiro_felix_20250819_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma extensão de rede elétrica iniciando da Rua Maria dos Anjos, seguindo pela Avenida Rosemiro Félix e conectando-se com a avenida Romeu Simplício. Para melhorar a Segurança das pessoas que passam por aquela avenida.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2902/rua_tiburcio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2902/rua_tiburcio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal o recapeamento do calçamento da Rua José Eraldo da Silva, no Centro. A via possui grande fluxo de carros e motos, apresentando atualmente um desnível que dificulta a passagem e compromete a mobilidade.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2903/telefone_emergencia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2903/telefone_emergencia.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Poder Executivo Municipal a criação de uma central telefônica para emergências, com um número único, simples e fácil de memorizar, para que a população possa ligar rapidamente em situações de urgência.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2904/img_20250822_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2904/img_20250822_0002.pdf</t>
   </si>
   <si>
     <t>Solicito, que seja realizada uma força-tarefa de operação tapa-buracos em todos os bairros e loteamentos da cidade, com a orientação de que os serviços só sejam concluídos em um bairro ou loteamento, após a finalização completa das ações naquele local, evitando que as obras fiquem inacabadas.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2905/img_20250822_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2905/img_20250822_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja realizada a manutenção e recuperação de todas as praças públicas do município.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2906/img_20250822_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2906/img_20250822_0001.pdf</t>
   </si>
   <si>
     <t>Solicito, na forma regimental, que seja encaminhado ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, para que, sejam disponibilizados atendimentos diários de fisioterapia em todas as Unidades Básicas de Saúde (UBS) do município.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2907/rua_maragogi_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2907/rua_maragogi_.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a realização do saneamento básico e, posteriormente, do calçamento da Rua Maragogi, no bairro Planalto, medida que visa proporcionar uma melhor qualidade de vida para os moradores da referida rua.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_que_seja_pavimentada_a_via_que_fica_a_margem_direita_da_pe-90_entre_o_final_da_av._jurandir_santana_e_o_cemiterio_parque_dos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_que_seja_pavimentada_a_via_que_fica_a_margem_direita_da_pe-90_entre_o_final_da_av._jurandir_santana_e_o_cemiterio_parque_dos.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a via que fica à margem direita da PE-90 entre o final da Av. Jurandir Santana e o Cemitério Parque dos Eucaliptos, para servir de via local para os cortejos fúnebres.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2909/indi._iluminacao.a.tvila_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2909/indi._iluminacao.a.tvila_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Municipal que seja realizado melhoria e implantação de mais  pontos de iluminação _x000D_
 Pública na Rua Iraci Texeira, em frente a UBS Generino até a Vila São Benedito</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indico ao Exceletíssimo Senhor Prefeito que seja realizada a instalação de faixas de pedestres elevadas em frente às escolas e ás Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indico ao Ecelentíssimo Senhor Prefeito que seja realizada a pavimentação da Rua Itália, localizada no bairro do Novo Coqueiral.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito que seja realizada a pavimentação da Rua Oncinha, situada nas prximadades das residências conhecidas como "casas de Mava", servindo esta como ponto de referência.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2927/ind._travessa.m.l.a_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2927/ind._travessa.m.l.a_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Municipal que seja realizado o calçamento da Travessa Monteiro _x000D_
 Lobato, Bairro Areal.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2931/praca_20250902_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2931/praca_20250902_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feita uma praça no espaço entre a Rua São João e a Rua São Pedro no Bairro do Independente, para acabar com a colocação de lixos e trazer lazer e conforto para as pessoas daquela localidade.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2932/ubs_20250902_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2932/ubs_20250902_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin Que seja construída uma UBS no Bairro Campo Alegre para atender a necessidade das pessoas que moram lá e também nos bairros vizinhos, como o Valentim 3, Arlindo e Izidio Tavares.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2934/calcadas_vila_sao_benedito_sao_joao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2934/calcadas_vila_sao_benedito_sao_joao.pdf</t>
   </si>
   <si>
     <t>Solicito, que sejam construídas calçadas nas mediações da Lavanderia Mamute até o Sítio São João, em ambos os lados da via, bem como a construção de calçadas no trecho que compreende o Bairro Areal até as proximidades da Vila São Benedito.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2935/samu_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2935/samu_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, Sérgio Colins esforços, junto à Secretaria Estadual de Saúde de Pernambuco e ao Ministério da Saúde, no sentido de viabilizar a implantação de uma Unidade de Suporte Avançado (USA) do SAMU em nosso município.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2936/img_20250822_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2936/img_20250822_0004.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, que seja encaminhado ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, para que seja construído um ponto de embarque e desembarque adequado, contendo cobertura e assentos, destinado aos estudantes que diariamente se deslocam para instituições de ensino em outras cidades.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao30_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao30_assinado.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a construção de uma Unidade Básica de Saúde_x000D_
 (UBS) no terreno onde anteriormente funcionava a Escola Josefa Joaquina Menino,_x000D_
 área que pertence ao município._x000D_
 A implantação dessa UBS é de extrema importância, pois atenderá às_x000D_
 necessidades da população das comunidades do Colorado, São João de Cima, Sítio_x000D_
 Mangas e Santa Maria, que hoje enfrentam dificuldades no acesso aos serviços básicos_x000D_
 de saúde devido à distância de outras unidades</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao29_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao29_assinado.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a conclusão da pavimentação asfáltica das ruas_x000D_
 Monteiro Lobato, no bairro Areal, até as proximidades do Campo do Generino.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao28_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao28_assinado.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a execução de pavimentação asfáltica no_x000D_
 trecho compreendido entre a Rua Três Cacetes e a Rua Iraci Teixeira, nas_x000D_
 proximidades da Leotex, estendendo-se até a Unidade Básica de Saúde Generino._x000D_
 Tendo em vista que a situação do pavimento está em situação precária.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_02_-_rua_bom_jesus.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_02_-_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Collin, que determine a conclusão do calçamento da Rua Bom Jesus, situada no bairro Independente.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_01_-_terraplanagem_-_rua_hipocrates.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_01_-_terraplanagem_-_rua_hipocrates.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Collin, que seja realizada a terraplanagem da Rua Hipócrates, Iocalizada no bairro Nova Betel, nas proximidades da Escola Municipal Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2946/ind.corridapedes._assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2946/ind.corridapedes._assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que seja realizado um evento de corrida de pedestre no dia do aniversário da cidade, com o objetivo de promover a atividade física, integração social e a celebração da data tão importante para nossa cidade.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2950/img_20250911_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2950/img_20250911_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, Sérgio Colins, a presente indicação para que seja realizada a arborização na Avenida Dorival José Pereira, bem como nos bairros São João, Vila São Benedito, Sítio Mangas, Oncinhas, Deus é Fiel e Príncipe da Paz.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2951/img_20250911_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2951/img_20250911_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, Sérgio Colins que sejam disponibilizados contêineres de coleta de lixo domiciliar nos diversos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_-_03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_-_03.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito que sejam realizadas melhorias e a ampliação da iluminação pública ao longo da PE-90, no trecho que corta este Município.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_-_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_-_01.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito que seja realizado o reparo do calçamento da Rua Iraci Teixeira, localizada no Bairro do Areal.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_-_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_-_02.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito que seja feita a realização de serviços de terraplanagem na Rua Surubim, situada no Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2960/img_20250916_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2960/img_20250916_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, Sérgio Colins para que sejam realizadas melhorias nas praças: Praça Clementino Bernardo da Silva, localizada no Sítio Oncinhas; Praça Juliana Pereira da Silva, localizada no Sítio Oncinhas; Pracinha das Crianças, no Centro da Cidade. Com a instalação de equipamentos de lazer e recreação infantil, a saber:_x000D_
 	•	Balanços;_x000D_
 	•	Escorregadores;_x000D_
 	•	Gangorras;_x000D_
 	•	Casinhas de Brincar;_x000D_
 	•	Areia ou Piso Emborrachado;_x000D_
 	•	Plataformas Elevadas;_x000D_
 	•	Parede de Escalada.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2963/ind.cap.ges.emp._assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2963/ind.cap.ges.emp._assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que seja ofertado curso de capacitação de gestão empresarial para os feirantes, empreendedores e interessados do nosso município. Para ajudar tanto na  criação, como na organização do comércio local.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2965/img_20250918_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2965/img_20250918_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito do Município de Toritama-PE, Sérgio Colins, a presente indicação que sejam colocadas placas de sinalização indicando a entrada e saída de acesso ao Shopping Center Parque e à Feira do Jeans de Toritama, bem como a instalação de placas identificando todos os setores da Feira Municipal do Jeans.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2966/img_20250918_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2966/img_20250918_0002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja idealizada a implantação de uma fábrica injetora de plástico destinada à produção de tubos, conexões e demais derivados.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2968/img_20250918_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2968/img_20250918_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada uma inspeção completa nas partes hidráulicas e elétricas de todas as escolas e creches da rede pública municipal.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2969/acessibilidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2969/acessibilidade.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a construção de rampas de acessibilidade em torno do Parque e Biblioteca Maria dos Anjos, bem como nas ruas já pavimentadas do município de Toritama-PE.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_-_01-22.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_-_01-22.pdf</t>
   </si>
   <si>
     <t>Indico, ao Excelentíssimo Senhor Prefeito, que seja realizado um serviço de terraplanagem na Avenida Portugal, no Bairro Novo Coqueiral, no trecho que compreende da entrada do Loteamento Boa Esperança até a Escola Municipal Maria Gonçalves.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_-_02-22.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_-_02-22.pdf</t>
   </si>
   <si>
     <t>Indico, ao Excelentíssimo Senhor Prefeito, que seja realizado um serviço de terraplanagem na entrada do bairro do Deus é Fiel que vai para o bairro Principe da Paz.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2973/img_20250923_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2973/img_20250923_0003.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita ao Poder Executivo Municipal a inclusão e distribuição de casas populares para mães atípicas, enquadradas no Programa Bolsa Família, no município de Toritama-PE.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2974/img_20250923_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2974/img_20250923_0004.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita ao Poder Executivo Municipal a substituição das tampas de esgoto da Avenida Dorival José Pereira, em Toritama-PE.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2976/complemento_das_ruas_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2976/complemento_das_ruas_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que sejam asfaltadas as Ruas: São Pedro, São João, Rua das Acácias, o complemento da Rua 7 de Setembro e Av. Planalto, entre o Independente e o Planalto.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2977/garagens_de_jeziel_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2977/garagens_de_jeziel_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feito a cobertura do canal dando inicio da Bueira até as garagens de Jeziel, reforçando o meu pedido de 2018.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2978/rua_santa_monica_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2978/rua_santa_monica_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feito o Asfalto da Av. Celso Andrade, e o complemento da Rua Santa Monica, na Cohab.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2979/img_20250923_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2979/img_20250923_0005.pdf</t>
   </si>
   <si>
     <t>Ementa: Solicita ao Poder Executivo Municipal a substituição da frota de automóveis da Guarda Municipal de Toritama, bem como a aquisição de um caminhão caçamba, uma retroescavadeira e um caminhão compactador de lixo.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2980/creche_antao_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2980/creche_antao_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin a Cobertura do Canal ao lado da creche do Antão tendo em vista o pedido de diversas mães, devido ao mau cheiro.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2981/loteamento_luar_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2981/loteamento_luar_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin o calçamento das Ruas do Loteamento Luar de Toritama.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2982/campo_alegre_20250923_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2982/campo_alegre_20250923_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin o Saneamento e Calçamento das Ruas do Bairro Campo Alegre.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2983/img_20250926_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2983/img_20250926_0001.pdf</t>
   </si>
   <si>
     <t>Solicito à aquisição de ecocardiógrafo (equipamento de ultrassom para ecocardiografia) para o hospital Municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2984/img_20250929_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2984/img_20250929_0002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Collin, a implantação de uma Academia da Saúde ao Ar Livre no bairro de Antão, nas mediações do popularmente conhecido açude novo.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_de_estacionamento_na_avenida.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_de_estacionamento_na_avenida.pdf</t>
   </si>
   <si>
     <t>Que seja feita a organização e também a sinalização de vagas para estacionamento na avenida João Manoel da Silva, pois foi percebido que com essa organização irão ser proporcionadas mais vagas de estacionamento, ou seja, vagas específicas para carros e motos, sendo bem sinalizados esses locais, sendo assim os condutores terão mais praticidade para estacionarem seus veículos.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_01-10.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_01-10.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sérgio Collin, que sejam implantados os serviços de iluminação pública e realizada a pavimentação no Loteamento Luar.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_nc2ba_26_2025_rua_afonso_clemente_antao_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_nc2ba_26_2025_rua_afonso_clemente_antao_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza, desobstrução e pavimentação do canal da Rua Afonso Clemente, próximo de André Travete, Antão, Toritama – PE._x000D_
 Embora a via tenha sido pavimentada, o canal lateral não recebeu a devida cobertura nem alvenaria, o que vem causando transbordamento de esgoto para a via, além o acúmulo de resíduos sólidos, mau cheiro e proliferação de mosquitos, situação que se agrava em períodos de chuva, gerando riscos à saúde pública e à qualidade de vida dos moradores. Diante disso, solicito, com urgência, que o gestor municipal e os secretários responsáveis adotem as providências cabíveis para que o canal seja limpo e desobstruído, e posteriormente pavimentado para que o problema seja definitivamente resolvido.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_02-10.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_02-10.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sérgio Collin, que seja criada uma Operação Tapa-Buracos Permanente, com a instituição de um calendário fixo para a manutenção das ruas e vias de maior movimentação do município.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2992/ind.melhoria.ilumin.ar.car_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2992/ind.melhoria.ilumin.ar.car_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que seja realizado um levantamento das áreas _x000D_
 mais carentes e afastadas da cidade que necessitam de melhoria de iluminação _x000D_
 pública.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2993/ind.trein.jovens.ens.md_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2993/ind.trein.jovens.ens.md_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que seja criado um programa de treinamento _x000D_
 em empreendedorismo para os jovens que estão ou concluíram o ensino médio. Com _x000D_
 o objetivo de desenvolver suas habilidades e preparar para o mercado.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2994/principe_da_paz_20250930_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2994/principe_da_paz_20250930_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin o calçamento do restante das Ruas do Principe da Paz</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2996/beco_sao_pedro_20250930_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2996/beco_sao_pedro_20250930_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin o calçamento do Beco São Pedro e das Travessas 7 de Setembro</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2998/sitio_20250930_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2998/sitio_20250930_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Cólin que seja feito o Saneamento e Calçamento na Serra do Costa e Sítio Mangas, na parte pertencente a Toritama</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2999/img_20250930_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2999/img_20250930_0003.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o calçamento dos Loteamentos Nova Betel e Campo Alegre.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3000/img_20250930_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3000/img_20250930_0001.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o Saneamento básico e calçamento nos bairros Luar de Toritama e Loteamento Tavares Martins.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3001/img_20250929_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3001/img_20250929_0004.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Collin, a criação do Programa “Ouvidoria nas Escolas” na Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3004/que_seja_viabilizada_a_pavimentacao_da_pe-90_no_trecho_que_se_estende_ate_o_sitio_arroz_divisa_com_o_municipio_de_taquaritinga_do_norte-pe..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3004/que_seja_viabilizada_a_pavimentacao_da_pe-90_no_trecho_que_se_estende_ate_o_sitio_arroz_divisa_com_o_municipio_de_taquaritinga_do_norte-pe..pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a pavimentação das margens da PE-90, no trecho que se estende até o Sítio Arroz, divisa com o município de Taquaritinga do Norte-PE.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_-_1_-_06_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_-_1_-_06_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito do Município, Sérgio Collin, que sejam realizados os serviços de reparo e manutenção do calçamento da Rua Maragogi, localizada no Bairro Planalto.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_nc2ba_27_2025_seguranca_do_sitio_sao_joao_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_nc2ba_27_2025_seguranca_do_sitio_sao_joao_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas rondas pelas equipes técnicas de segurança do município de Toritama – PE de forma permanente e ostensiva nas zonas rurais do município, em especial na via que liga o Sítio São João até o Sítio Santa Maria, divisa municipal com Caruaru – PE._x000D_
 Diante dos relatos de moradores acerca de ocorrências e da falta de segurança na localidade, especialmente por se tratar de área rural, requer-se a adoção de medidas imediatas para intensificação das rondas ostensivas por parte das equipes de segurança do município, de forma contínua e permanente, a fim de assegurar a tranquilidade e o direito de livre circulação das pessoas. Solicito, com urgência, que o gestor municipal, extensivo ao Secretário da Ordem Social, que adote as providências cabíveis para que a situação seja resolvida e os moradores atendidos.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_-_2_-_06_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_-_2_-_06_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito do Município, Sérgio Collin, que sejam realizados os serviços de limpeza e desobstrução do Canal dos Canudos, que atravessa a cidade, compreendendo o trecho que se estende do Bairro Independente até o Bairro Antão.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3008/ponte_20250930_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3008/ponte_20250930_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Sérgio Colin que seja feito o canal do Riacho dos Canudos com uma cobertura por cima, começando da creche até a ponte de José Geraldo</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3009/img_20251007_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3009/img_20251007_0001.pdf</t>
   </si>
   <si>
     <t>Solicito, que seja efetuado o repasse no valor de R$ 84.240,00 (oitenta e quatro mil, duzentos e quarenta reais) à Prefeitura Municipal de Toritama, com a finalidade de que o referido valor seja utilizado para custear o curso psicotécnico e a aquisição de munições destinadas à Guarda Municipal de Toritama.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3010/img_20251008_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3010/img_20251008_0001.pdf</t>
   </si>
   <si>
     <t>Solicito, ao Excelentíssimo Senhor Prefeito do Município de Toritama, Sérgio Collin, para que seja realizada a construção de um canal coberto de drenagem, com início no bairro Novo Coqueiral, atravessando os bairros Cohab, Valentim, as mediações do popularmente conhecido “Buraco Quente”, até o bairro Areal.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3011/img_20251007_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3011/img_20251007_0002.pdf</t>
   </si>
   <si>
     <t>Solicito, que seja realizada anualmente a CEIA NATALINA MUNICIPAL, destinada às pessoas carentes do nosso município, proporcionando um momento de confraternização, solidariedade e integração social durante o período natalino.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3017/img_20251007_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3017/img_20251007_0003.pdf</t>
   </si>
   <si>
     <t>Solicito, na forma regimental, ao Excelentíssimo Senhor Prefeito Sérgio Colin, que seja implementado um programa de distribuição mensal de cestas básicas a todos os alunos da Educação de Jovens e Adultos (EJA) da rede pública municipal de Toritama, com a finalidade de reduzir a evasão escolar e melhorar as condições de vida dos estudantes</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3019/img_20251013_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3019/img_20251013_0003.pdf</t>
   </si>
   <si>
     <t>Solicita, que seja criado o Programa “Momento Religioso nas Escolas” de ensino da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3020/img_20251013_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3020/img_20251013_0001.pdf</t>
   </si>
   <si>
     <t>Solicito, que seja disponibilizado o serviço de Agentes Comunitários de Saúde (ACS) para atender os moradores dos bairros Colorado, Gold Square, Monte Verde, Izídio Tavares, Campo Alegre e Sítio Mangas.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3021/img_20251013_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3021/img_20251013_0002.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que seja implantado um serviço odontológico noturno na rede pública de saúde de Toritama, destinado principalmente aos trabalhadores do comércio e da confecção que não conseguem atendimento durante o dia.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_13-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_13-01.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, que seja avaliada a viabilidade de construção de cobertura nas quadras poliesportivas localizadas no Parque Biblioteca Maria dos Anjos, reforçando a Indicação nº 208 de 2025.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_13-02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_13-02.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, Sr. Sérgio Collin, que seja avaliada a viabilidade da criação de um Programa de Coleta de Móveis e Resíduos Volumosos Domiciliares, com a disponibilização de um veículo específico e de um canal de atendimento à população (telefone ou WhatsApp) para o agendamento da retirada de materiais de grande porte, como sofás, camas, guarda-roupas, colchões, pneus, eletrodomésticos e demais itens que não possuam mais utilidade.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar a providência de fardamento para os porteiros e vigilantes da unidade escolar. A padronização do uniforme é de grande importância para a identificação visual dos profissionais, contribuindo para a organização, segurança e apresentação no ambiente escolar.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._estudotoricred_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._estudotoricred_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que seja designado uma equipe para realizar estudos sobre a possibilidade de oferecer programas de linhas de crédito para o pequeno produtor de jeans e atividades econômicas do nosso município.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3034/img_20251016_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3034/img_20251016_0001.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação da “Casa Azul” no município de Toritama, destinada ao atendimento e tratamento de pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3035/img_20251016_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3035/img_20251016_0002.pdf</t>
   </si>
   <si>
     <t>Solicita designação de GCM para segurança dos conselheiros tutelares na sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marli Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplauso_eduardo_henrique_da_fonte.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplauso_eduardo_henrique_da_fonte.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Federal Eduardo Henrique da Fonte.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2369/audiencia_publica_compesa_requerimento_audiencia_publica_-_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2369/audiencia_publica_compesa_requerimento_audiencia_publica_-_pdf.pdf</t>
   </si>
   <si>
     <t>Convida o Presidente da COMPESA-PE para comparecer no plenário da Câmara de Vereadores em Toritama para prestar informações sobre a distribuição de água pela COMPESA no município de Toritama-PE.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2371/abono_de_falta.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2371/abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Abono de falta dos dias 14 a 17 de janeiro de 2025, por procedimento cirúrgico.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2400/img_20250128_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2400/img_20250128_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Luiz Elizeu da Silva (Luís de Noza).</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2401/img_20250128_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2401/img_20250128_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Maria Amara da Silva (Mariquinha de Dodó).</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_-_retirada_de_materia_indicacao_23_de_2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_-_retirada_de_materia_indicacao_23_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja retirado de pauta a indicação 23/2025.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_-_voto_de_pesar_albecina_etelvina_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_-_voto_de_pesar_albecina_etelvina_da_silva.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR A FAMÍLIA DA SENHORA ALBECINA ETELVINA DA SILVA.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2425/voto_de_pesar_a_familia_do_senhor_ronnie_edrisson_silva__ronnie_de_marcone.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2425/voto_de_pesar_a_familia_do_senhor_ronnie_edrisson_silva__ronnie_de_marcone.pdf</t>
   </si>
   <si>
     <t>A família do senhor Ronnie Edrisson Silva (Ronnie de Marcone).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2426/req_abono_de_falta_casamento_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2426/req_abono_de_falta_casamento_assinado.pdf</t>
   </si>
   <si>
     <t>No último dia 31/01/2025 foi realizado na cidade de Vertentes – PE o casamento civil da Vereadora Mariana e Romero Filho, oficializando sua união perante a legislação. Desta forma, o Regimento Interno desta casa permite aos mandatários, em caso de casamento, a garantia da licença gala, geralmente de no mínimo 5 (cinco) dias, a contar da data da oficialização. Sendo assim, é motivo justo e cabível a justificação da falta da mandatária acima identificada, de acordo com o art. 98, §2º, I do dispositivo supra, para a 3ª Sessão Ordinária da 1ª Sessão Legislativa da 17º Legislatura, realizada no dia 03/02/2025.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2427/voto_de_pesar_a_familia_do_senhor_jose_juarez_de_brandao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2427/voto_de_pesar_a_familia_do_senhor_jose_juarez_de_brandao..pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR A FAMÍLIA DO SENHOR JOSÉ JUAREZ DE BRANDÃO.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do senhor Manoel Mangaba Filho (Manezinho de Mangaba).</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2441/voto_de_pesar_a_familia_do_senhora_maria_de_lourdes_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2441/voto_de_pesar_a_familia_do_senhora_maria_de_lourdes_da_silva.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR a família da senhora MARIA DE LOURDES DA SILVA.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2477/req_nc2ba_01_2025_nomes_dos_cargos_em_comissao_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2477/req_nc2ba_01_2025_nomes_dos_cargos_em_comissao_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados os nomes de todas as pessoas que foram nomeadas para os _x000D_
 cargos de comissão que trata o ANEXO I da Lei Complementar nº 35 de 2025, a _x000D_
 chamada Reforma Administrativa do Poder Executivo Municipal. Tais dados são de _x000D_
 extrema importância para que o Poder Legislativo possa ficar ciente, fiscalizar e _x000D_
 averiguar essas nomeações.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2478/abono_de_falta1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2478/abono_de_falta1.pdf</t>
   </si>
   <si>
     <t>Abono de falta do dia 19 de fevereiro de 2025, por consulta médica.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2479/voto_de_pesar_adeilson_das_bicicletas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2479/voto_de_pesar_adeilson_das_bicicletas.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à família do senhor ADEILSON PEREIRA DAS NEVES (DEILSON DAS BICICLETAS).</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_-_voto_de_pesar_maria_jose_ferreira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_-_voto_de_pesar_maria_jose_ferreira.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à família de MARIA JOSÉ FERREIRA.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2500/requerimento_-_voto_de_pesar_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2500/requerimento_-_voto_de_pesar_02.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da senhora Nalva de Biu, conhecida como Nalva de Biu de Alice.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2501/requerimento_-_voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2501/requerimento_-_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da senhora Anália Ferreira, conhecida como Dona Anália.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2508/senhor_anderson_rodrigo_costa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2508/senhor_anderson_rodrigo_costa.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor Anderson Rodrigo Costa.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2509/a_familia_do_senhor_cicero_sebastiao_da_silva._.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2509/a_familia_do_senhor_cicero_sebastiao_da_silva._.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família do senhor CÍCERO SEBASTIÃO DA SILVA.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2526/req_nc2ba_02_2025_demandas_judiciais_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2526/req_nc2ba_02_2025_demandas_judiciais_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado pelo Poder Executivo Municipal informações, relatórios e cópias de processos de licitações, sucedidos, fracassados ou em andamento, dos últimos 6 (seis) meses, em relação as demandas judiciais que vieram solicitar do sistema municipal de saúde medicamentos, insumos, ou materiais de uso crônico, como por exemplos fraldas especiais, remédios controlados, entre outros. Necessito, portanto, de toda prova documental das ações tomadas pela gestão municipal para licitar esses insumos, quais as ações que estão sendo tomadas para solucionar os problemas que vem acontecendo com os procedimentos fracassados e os atrasos nas entregas.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2536/abono_de_falta_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2536/abono_de_falta_01.pdf</t>
   </si>
   <si>
     <t>Abono de falta, por conta de uma consulta oftalmológica que precisei fazer na cidade de Garanhuns - PE.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2537/votos_de_pesar_pelo_falecimento_do_senhor_antonio_jose_da_silva_conhecido_como_careca..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2537/votos_de_pesar_pelo_falecimento_do_senhor_antonio_jose_da_silva_conhecido_como_careca..pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do senhor Antônio José da Silva, conhecido como (Careca).</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2538/voto_de_pesar_nildo_do_brejo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2538/voto_de_pesar_nildo_do_brejo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família do senhor Josenildo João da Silva (Nildo do Brejo).</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2539/voto_de_pesar_a_familia_da_senhora_maria_jose_da_silva_queiroz..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2539/voto_de_pesar_a_familia_da_senhora_maria_jose_da_silva_queiroz..pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Maria José da Silva Queiroz.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2551/requerimento_-_voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2551/requerimento_-_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do Sr. Josenildo Belo Ferreira, conhecido como Nildo do Lanche.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2562/voto_de_pesar_a_familia_da_senhora_maria_bezerra_da_silva_dona_mariquinha..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2562/voto_de_pesar_a_familia_da_senhora_maria_bezerra_da_silva_dona_mariquinha..pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família da senhora Maria Bezerra da Silva (Dona Mariquinha).</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2600/voto_de_pesar_a_familia_do_jovem_thiago_edmilson_da_silva..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2600/voto_de_pesar_a_familia_do_jovem_thiago_edmilson_da_silva..pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família do jovem Thiago Edmilson da Silva.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2611/requerimento_-_voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2611/requerimento_-_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da Criança Júlia Gabrielly, que partiu precocemente aos 10 anos de idade. Júlia era um exemplo de amor, fé e dedicação, sendo atuante na obra de Deus na Assembleia de Deus, Congregação em Adalgisa Moura.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2623/img_20250429_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2623/img_20250429_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família da senhora MARIA DAS GRAÇAS BEZERRA.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2635/img_20250505_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2635/img_20250505_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor JOSÉ BEZERRA FILHO (CAZUZINHA).</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_-_retirada_de_materia_-_definitivo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_-_retirada_de_materia_-_definitivo.pdf</t>
   </si>
   <si>
     <t>Requerimento de retirada do Projeto de Lei n° 37/2025 – Denomina Rua Analia Ferreira da Silva, a Rua Projetada S06Q17Q24, Código Logradouro 95000185, Centro.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2659/img_20250513_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2659/img_20250513_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora GERALDINA COELHO DE LIMA.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_audiencia_publica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Audiência Pública sobre A importância do Cadastro Biométrico Eleitoral, que será realizada em 28 de maio de 2025</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_de_abono_de_falta_derivaldo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_de_abono_de_falta_derivaldo.pdf</t>
   </si>
   <si>
     <t>Vereador Derivaldo José da Silva necessita, afastar-se de suas atividades no período de 02 dias por motivo de doença em 29 e 30 de abril 2025</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2705/abono_de_falta_marli.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2705/abono_de_falta_marli.pdf</t>
   </si>
   <si>
     <t>Vereadora Marli Ferreira do Nascimento necessita,  afastar-se de suas atividades no período de 01 dias por motivo de doença em 14 de maio 2025</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2713/img_20250526_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2713/img_20250526_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora Josefa Maria de Brito (Zefinha de Mané do Gelo).</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2714/img_20250526_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2714/img_20250526_0004.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família José Pedro da Silva (Dedé Zefa da Batata).</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2762/req_nc2ba_04_2025_contratos_de_imoveis_locados_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2762/req_nc2ba_04_2025_contratos_de_imoveis_locados_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado pelo Poder Executivo Municipal informações de contratos em vigência e aditivos dos imóveis locados pela Prefeitura Municipal._x000D_
 Solicita-se, ainda, o envio de uma tabela organizada em ordem cronológica contendo as seguintes informações:_x000D_
 - Localidade do imóvel;_x000D_
 - Valor da locação;_x000D_
 - Uso ou finalidade do imóvel;_x000D_
 - Prazo de vigência (datas de início e término), tanto do contrato inicial quanto de seus respectivos aditivos._x000D_
 Requer-se também a apresentação do somatório dos gastos mensais e anuais com a locação de imóveis, bem como a indicação da porcentagem correspondente em relação ao orçamento total da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2781/votos_de_pesar_roseli.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2781/votos_de_pesar_roseli.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Roseli Dias da Silva, conhecida como (irmã Roseli)</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2782/votos_de_pesar_lucas_felipe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2782/votos_de_pesar_lucas_felipe.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Lucas Felipe Araújo de Souza.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2807/img_20250721_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2807/img_20250721_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor Paulo Antônio da Silva (Paulo de Zabe).</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2816/img_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2816/img_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora MARIA DO SOCORRO SILVA, ( IRMÃ DE ZÉ NOVO DA VENDA).</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2817/requerimento_de_retirada.zepreto_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2817/requerimento_de_retirada.zepreto_20250723_0001.pdf</t>
   </si>
   <si>
     <t>que seja retirada o projeto de lei de minha autoria  nº 105/2025_x000D_
 _x000D_
 que Denominava Rua Jose Inocêncio da silva (conhecido como zé preto da água)._x000D_
 nome este, que já foi protocolado no SAPL no Projeto de Lei  nº 46 de 2024</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2821/img_20250724_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2821/img_20250724_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora Maria da Silva Florentino (Lili).</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2824/req_nc2ba_05_2025_emprestimos_da_prefeitura_municipal_de_toritama_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2824/req_nc2ba_05_2025_emprestimos_da_prefeitura_municipal_de_toritama_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado pelo Poder Executivo informações dos contratos em vigência de empréstimos em geral realizados pela Prefeitura Municipal de Toritama._x000D_
 Solicita-se, ainda, o envio dos seguintes dados:_x000D_
 - Valor total de cada empréstimo realizado, incluindo o valor financiado e valor a ser pago._x000D_
 - Valor já pago e o valor restante a ser pago, identificando o valor de juros proporcional em separado;_x000D_
 - Contrato completo dos empréstimos realizados;_x000D_
 - Prazo de vigência dos contratos, com a data de início e a previsão de término;_x000D_
 - Somatório dos empréstimos em uma tabela juntando os dados aqui solicitados._x000D_
 Sem mais para o momento, assim requer nos termos da legislação.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2836/img_20250801_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2836/img_20250801_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora Ângela Maria de Araújo.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2837/img_20250804_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2837/img_20250804_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor Paulo José de Barros.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2838/img_20250804_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2838/img_20250804_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família do senhor Marcone Reginaldo de Lima Silva.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2859/img_20250811_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2859/img_20250811_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Auta Maria da Silva, (Auta de Gercino).</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2860/img_20250811_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2860/img_20250811_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Josefina Bezerra da Silva, (dona Zuzu).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2915/voto_de_pesar_a_familia_da_senhora_ivonete_carmete_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2915/voto_de_pesar_a_familia_da_senhora_ivonete_carmete_da_silva.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família da senhora Ivonete Carmete da Silva</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2921/voto_de_pesar_a_familia_do_senhor_manoel_saviano_da_silva_manoel_do_banco..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2921/voto_de_pesar_a_familia_do_senhor_manoel_saviano_da_silva_manoel_do_banco..pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor Manoel Saviano da Silva (Manoel do banco).</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2922/req.iptu_20250901_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2922/req.iptu_20250901_0001.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal acerca do quantitativo de contribuintes acionados em dívida ativa nos últimos 08 anos e 06 meses, discriminados por ano e por tipo de tributo (IPTU, ISS, taxas e outros), para fins de fiscalização parlamentar e promoção da transparência da gestão pública.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2928/img_20250902_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2928/img_20250902_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Maria José de Sousa Silva (Maria de Ivanildo).</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2929/img_20250902_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2929/img_20250902_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família da senhora Rozimere da Silva Correia (Branca).</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2930/img_20250902_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2930/img_20250902_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família de Adeildo Pereira da Silva.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_informacao_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_informacao_.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 2)	Relação Completa das Ruas do município de Toritama, devidamente identificadas por nome;_x000D_
 3)	A metragem (extensão) de cada Rua;_x000D_
 4)	Indicação das ruas que não possuem saneamento básico;_x000D_
 5)	O número total de ruas sem saneamento básico.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2958/req_nc2ba_07_2025_informacoes_sobre_o_aluguel_da_sede_do_poder_executivo_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2958/req_nc2ba_07_2025_informacoes_sobre_o_aluguel_da_sede_do_poder_executivo_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 Que seja encaminhado pelo Poder Executivo Municipal informações e dados relativos ao pagamento dos aluguéis das sedes do Poder Executivo Municipal em 2025, tanto a atual como a anterior, sobre:_x000D_
  Foi realizada a rescisão contratual com o contrato da sede do Poder Executivo anterior? Se sim, encaminhar documento comprobatório, caso não, até quando será realizado o pagamento, previsão de encerramento, e quais os valores totais a serem pagos até a rescisão;_x000D_
  Que seja encaminhado um quadro comparativo sobre o valor despendido atualmente e o valor pago na sede anterior, junto com os gastos e justificativas para transferência, essas de natureza econômica;_x000D_
  Caso o contrato com a sede anterior não tenha sido rescindido, explicar o porquê da manutenção do pagamento, de acordo com os critérios contratuais e a justificativa jurídica._x000D_
 Sem mais para o momento, assim requer, nos termos regimentais.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2959/req_nc2ba_06_2025_informacoes_usina_de_energia_solar_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2959/req_nc2ba_06_2025_informacoes_usina_de_energia_solar_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 Que seja encaminhado pelo Poder Executivo Municipal informações e dados relativos a produção de energia elétrica pelo Município de Toritama em relação a Usina de Energia Solar Municipal e outras fontes._x000D_
 Solicita-se o envio de uma tabela organizada dos últimos 12 meses com as seguintes informações:_x000D_
  Consumo total de energia elétrica, em quilowatts (kW), de todos os órgãos, repartições, e quaisquer imóveis utilizados pela Prefeitura Municipal de Toritama;_x000D_
  Total de energia elétrica produzida pela Usina de Energia Solar Municipal, em quilowatts (kW)._x000D_
  Valor, em reais (R$), de todo o consumo de energia elétrica de todos os órgãos, repartições, e quaisquer imóveis utilizados pela Prefeitura Municipal de Toritama;_x000D_
  Valor, em reais (R$), abatidos do consumo total de energia elétrica pela geração de energia elétrica própria da Usina de Energia Solar Municipal e outras fontes, de todos os órgãos, repartições, e quaisquer imóveis utilizados pela Prefeitura Municipal de Toritama;_x000D_
  Valor, em reais (R$), pagos, ou seja, a diferença entre o valor consumo total e o valor do consumo abatido pela geração de energia elétrica da Usina de Energia Solar Municipal e outras fontes, em contas de energia de todos os órgãos, repartições, e quaisquer imóveis utilizados pela Prefeitura Municipal de Toritama._x000D_
 Que as informações solicitadas sejam atendidas na forma regimental, assim requer.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2961/req_nc2ba_07_2025_retirada_da_materia_sobre_isencao_do_iptu_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2961/req_nc2ba_07_2025_retirada_da_materia_sobre_isencao_do_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE MATÉRIA: Solicito que o Projeto de Lei Complementar nº 09 de 2025, que altera o Código Tributário Municipal, Lei Complementar nº 27 de 2022 para dispor sobre a isenção tributária de IPTU (Imposto Predial e Territorial Urbano) para imóveis em localidades em que não haja a prestação de serviços básicos de infraestrutura, seja retirado de pauta para que as adequações necessárias sejam realizadas.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2970/retirada_da_cozinha_da_nova_escola.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2970/retirada_da_cozinha_da_nova_escola.pdf</t>
   </si>
   <si>
     <t>Retirada do projeto de lei 137/2025 que dispõe sobre a denominação da cozinha e refeitório da nova escola de tempo integral do município de Toritama. Que passa a ser cozinha e refeitório Paulo Francisco de Souza Galdino.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2975/img_20250923_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2975/img_20250923_0006.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do senhor Floriano Francisco da Silva.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2987/img_20250929_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2987/img_20250929_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família do senhor Josimário José da Silva (João da bolacha).</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>Sérgio Procópio Colin da Silva Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3018/oficio_gp_204-2025_final.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3018/oficio_gp_204-2025_final.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o artigo 144, inciso IV, do Regimento interno da Câmara de Vereadores de Toritama, que dispõe sobre a retirada, pelo autor, de proposição que esteja de acordo com o § 2º do art. 126 do Regimento, venho, por meio deste ato, protocolar a solicitação de retirada de pauta do PLOE 32/2025, apresentado em 8 de outubro de 2025, que "Autoriza o Poder Executivo a utilizar os recursos provenientes da Portaria GM/MS nº 960, de 17 de julho de 2023 para custeio de ações e serviços de saúde bucal, e dispõe sobre a forma de repasse da parcela obrigatória aos profissionais de Saúde Bucal”.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2364/dispoe_sobre_a_denominacao_do_auditorio_da_camara_municipal_de_vereadores_que_passa_a_ser_auditorio_vereador_edimlson_dionisio_dos_santos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2364/dispoe_sobre_a_denominacao_do_auditorio_da_camara_municipal_de_vereadores_que_passa_a_ser_auditorio_vereador_edimlson_dionisio_dos_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Auditório da Câmara Municipal de Vereadores que passa a ser Auditório Vereador Edimilson Dionísio dos Santos</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2395/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2395/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Valter Nogueira Ferraz Torres Filho.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2414/dispoe_sobre_averbacao_de_consignacoes_em_folha_de_pagamento_para_fins_de_emprestimos_e_da_outras_providencias_no_ambito_da_camara_municipal_de_toritama..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2414/dispoe_sobre_averbacao_de_consignacoes_em_folha_de_pagamento_para_fins_de_emprestimos_e_da_outras_providencias_no_ambito_da_camara_municipal_de_toritama..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre averbação de consignações em folha de pagamento, para fins empréstimos e de dá outras providências, no âmbito da Câmara Municipal de Toritama.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2460/pres_ferreirinha.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2460/pres_ferreirinha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Cozinha comunitária do Município de Toritama, que passa a ser cozinha comunitária Roseli Ferreira de Carvalho</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2480/img_20250225_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2480/img_20250225_0003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Lenilda Lúcia da Silva.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2522/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2522/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Valter Nogueira Ferraz Torres.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2523/concede_titulo_de_cidadania_toritamense_a_gustavo_henrique_de_oliveira_lagos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2523/concede_titulo_de_cidadania_toritamense_a_gustavo_henrique_de_oliveira_lagos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Gustavo Henrique de Oliveira Lagos</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2531/pres_2025_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_e_servidores_publicos_do_poder_legislativo_municipal_de_toritama-pe_bem_como_da_outras_providencias_correlatas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2531/pres_2025_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_e_servidores_publicos_do_poder_legislativo_municipal_de_toritama-pe_bem_como_da_outras_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>Fixa valores e regulamenta a concessão de diárias aos agentes políticos e servidores públicos do Poder Legislativo municipal de Toritama/PE, bem como dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_resolucao_mesa_-_revoga_o__3o_do_art._5o_da_resolucao_08-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_resolucao_mesa_-_revoga_o__3o_do_art._5o_da_resolucao_08-2025.pdf</t>
   </si>
   <si>
     <t>Revoga o § 3º do artigo 5º da Resolução 8/2025 que dispõe valores e regulamenta a concessão de diárias da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2612/img_20250428_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2612/img_20250428_0001.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO TORITAMENSE AO ILUSTRÍSSIMO SENHOR EDUARDO HENRIQUE DA FONTE DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2614/img_20250428_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2614/img_20250428_0008.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a LUIZ EDUARDO DE QUEIROZ CAMPOS DA FONTE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2616/img_20250428_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2616/img_20250428_0009.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA TORITAMENSE AO SENHOR EDUARDO HENRIQUE DA FONTE DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2620/img_20250428_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2620/img_20250428_0010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a ILUSTRÍSSIMA SENHORA RAQUEL TEXEIRA LYRA LUCENA.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2674/titulo_ligia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2674/titulo_ligia.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania Toritamense a Lígia Carla de Andrade Cabral.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2675/titulo_betania.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2675/titulo_betania.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania Toritamense a Maria Betânia dos Santos.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2726/img_20250616_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2726/img_20250616_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense Isac Clementino da Silva.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2727/img_20250616_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2727/img_20250616_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense Leandro Brito Cordeiro.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2755/img_20250707_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2755/img_20250707_0003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Jonas Tiago Silva.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2801/biografia_frankilin_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2801/biografia_frankilin_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense ao Dr. Alessandro Vinicius Cordeiro Feitosa</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2822/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2022_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_23100600-7.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2822/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2022_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_23100600-7.pdf</t>
   </si>
   <si>
     <t>Julga a Prestação de Contas da Prefeitura Municipal de Toritama, Estado de Pernambuco, referente ao exercício de 2022 do Exmo. Sr. Prefeito Edilson Tavares de Lima, Processo T.C. nº 23100600-7</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2856/titulo_de_cidadania_-_janeton_ramos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2856/titulo_de_cidadania_-_janeton_ramos.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense ao Sr. Jâneton Ramos da Silva.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2857/titulo_de_cidadania_-_samuel_antonio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2857/titulo_de_cidadania_-_samuel_antonio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense ao Sr. Samuel Antônio do Carmo.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2858/titulo_de_cidadao_-_doriedson_rosa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2858/titulo_de_cidadao_-_doriedson_rosa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense ao Sr. Doriedson Rosa de Oliveira.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2910/biografia_frankilin_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2910/biografia_frankilin_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Títudo de Cidadão Toritamense a Robson Frankilin Pereira de Araújo</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2911/jose_lopes_20250826_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2911/jose_lopes_20250826_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a José Lopes da Silva</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2912/cozinha_do_hospital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2912/cozinha_do_hospital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da cozinha e do refeitório do novo hospital municipal de Toritama. Que passa a ser  cozinha e refeitório Rizoneide Maria da Silva.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2914/wagner_20250826_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2914/wagner_20250826_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Wagner dos Reis Costa</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2937/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2023_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_24100544-9..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2937/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2023_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_24100544-9..pdf</t>
   </si>
   <si>
     <t>Julga a Prestação de Contas da Prefeitura Municipal de Toritama, Estado de Pernambuco, referente ao exercício de 2023 do Exmo. Sr. Prefeito Edilson Tavares de Lima, Processo T.C. nº 24100544-9.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2945/titulo_de_cidadao_toritamense_-_josemis_manoel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2945/titulo_de_cidadao_toritamense_-_josemis_manoel.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense ao Sr. Josemis Manoel de Oliveira.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2947/resolucao_paulo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2947/resolucao_paulo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense ao senhor Paulo Gomes de Azevedo</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2952/titulo_elaine_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2952/titulo_elaine_tavares.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania a Elaine Cristina Silva Tavares.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2962/img_20250916_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2962/img_20250916_0002.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Maria Aparecida Alves da Silva</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3016/titulo_alberto_cesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3016/titulo_alberto_cesar.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania Toritamense a  Alberto César Damacena da Silva Farias.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>PARLE</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2967/ata_a_de_parecer_da_17a_reuniao_da_comissao_de_justica_e_redacao_15-09-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2967/ata_a_de_parecer_da_17a_reuniao_da_comissao_de_justica_e_redacao_15-09-2025.pdf</t>
   </si>
   <si>
     <t>Pela inconstitucionalidade do PLC 09/2025 que altera a Lei Complementar 27/2022.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_085-2025_-_comunica_veto_total_ao_plol_02-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_085-2025_-_comunica_veto_total_ao_plol_02-2025.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto totalmente, exercendo controle prévio de constitucionalidade, a Proposição de Lei Ordinária Legislativa N° 02/2025, que “Institui no âmbito do Município de Toritama o Disque Autismo.”</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2435/emenda_modificativa__no_01_ao_pl_11-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2435/emenda_modificativa__no_01_ao_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 14 ao Projeto de Lei Ordinária do Legislativo 11/2025.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2436/emenda_supressiva_no_01_ao_pl_11-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2436/emenda_supressiva_no_01_ao_pl_11-2025.pdf</t>
   </si>
   <si>
     <t>Suprima-se o artigo 9º do Projeto de Lei Ordinária do Legislativo 11/2025</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3033/emenda_modificativa_plol_143-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3033/emenda_modificativa_plol_143-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLOL 143/2025: Modifique-se a redação do Anexo V</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3036/emenda_no_02_suprima-se__3o_do_artigo_5o_do_plol_143-2025_art-_5o__3o_suprimido.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3036/emenda_no_02_suprima-se__3o_do_artigo_5o_do_plol_143-2025_art-_5o__3o_suprimido.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 02 Suprima-se § 3º do artigo 5º do PLOL 143/2025</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3037/emenda_no_03_suprima-se_o_9o_do_plol_143-2025_art-_5o__9o_....pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3037/emenda_no_03_suprima-se_o_9o_do_plol_143-2025_art-_5o__9o_....pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA Nº 03 Suprima-se artigo 9º do PLOL 143/2025</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2533/revoga_o_decreto_legislativo_no_01-2020_que_estabelece_os_procedimentos_para_concessao_de_diarias_e_prestacao_de_contas_no_ambito_da_camara_municipal_de_toritama..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2533/revoga_o_decreto_legislativo_no_01-2020_que_estabelece_os_procedimentos_para_concessao_de_diarias_e_prestacao_de_contas_no_ambito_da_camara_municipal_de_toritama..pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto Legislativo Nº 01/2020 que estabelece os procedimentos para concessão de diárias e prestação de contas no âmbito da Câmara Municipal de Toritama</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2745/jose_pereira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2745/jose_pereira.pdf</t>
   </si>
   <si>
     <t>Denomina de R. José Pereira das Neves (Jotinha), Rua Projetada S0902 Cód Log. 95000259</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei__-_prioridade_matricula_de_alunos_com_tea.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei__-_prioridade_matricula_de_alunos_com_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de matrícula para alunos com Transtorno do Espectro Autista (TEA) em escolas municipais próximas à sua residência ou ao local de trabalho de seus responsáveis no Município de Toritama</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2377/pl_disque_autismo_2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2377/pl_disque_autismo_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE TORITAMA O DISQUE AUTISMO</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2378/pl2025_selo_autista_a_bordo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2378/pl2025_selo_autista_a_bordo.pdf</t>
   </si>
   <si>
     <t>Institui o selo ''AUTISTA A BORDO", no âmbito do município de Toritama-PE e dá outra providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2379/pl_2025_semana_municipal_da_maternidade_atipica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2379/pl_2025_semana_municipal_da_maternidade_atipica.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNCÍPIO DE TORITAMA.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2386/pl_nc2ba_2024_protecao_ao_animal_de_grande_porte_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2386/pl_nc2ba_2024_protecao_ao_animal_de_grande_porte_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de controle sustentável, organização dos veículos de tração animal – VTA e proteção aos animais de grande porte.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2396/pl_-_institui_o_festival_da_seresta_no_calendario_de_eventos_do_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2396/pl_-_institui_o_festival_da_seresta_no_calendario_de_eventos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o Festival da Seresta , No calendário de Eventos do Município.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2397/denomina_de_quadra_izabel_alves_torres_da_silva_dona_izabel_a_quadra_da_escola_situada_no_bairro_colorado..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2397/denomina_de_quadra_izabel_alves_torres_da_silva_dona_izabel_a_quadra_da_escola_situada_no_bairro_colorado..pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Izabel Alves Torres da Silva (Dona Izabel), a quadra da Escola Situada No Bairro Colorado.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2402/denomina_de_praca_terezinha_maria_ferreira_a_futura_praca_do_bairro_murial.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2402/denomina_de_praca_terezinha_maria_ferreira_a_futura_praca_do_bairro_murial.pdf</t>
   </si>
   <si>
     <t>Denomina de praça Terezinha Maria Ferreira, a futura praça do bairro Muruial.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_acoes_preventivas_a_depressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_acoes_preventivas_a_depressao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de ações preventivas à depressão em adolescentes nas escolas da rede pública do município de Toritama.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_restaurante_popular.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que visa a criação de um restaurante popular no âmbito do munícipio de Toritama. Sendo uma parceira entre os poderes executivos em todos os âmbitos e também podendo ter parcerias com empresas privadas. Contemplando a população de baixa renda de nossa cidade.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2417/plol_01-2025_estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2417/plol_01-2025_estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa e organizacional do Poder Legislativo do município de Toritama, Estado de Pernambuco e dá outras providências correlatas</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2418/denomina_de_cozinha_luiza_maria_da_silva_o_refeitorio_da_esco_20250130_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2418/denomina_de_cozinha_luiza_maria_da_silva_o_refeitorio_da_esco_20250130_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de cozinha LUIZA MARIA DA SILVA, (Dona Santa), o refeitório da Escola Situada No Bairro Colorado.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2428/cozinha_comunitaria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2428/cozinha_comunitaria.pdf</t>
   </si>
   <si>
     <t>Esta lei define as diretrizes da Cozinha Comunitária no município de Toritama. beneficiando a população mais carente em nosso município.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_comercio_conectado_-_toritama_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_comercio_conectado_-_toritama_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de _x000D_
 internet gratuita na Feira do Jeans, Feira _x000D_
 de Frutas e Agricultura Familiar e Feira _x000D_
 de Gado, promovendo a inclusão digital _x000D_
 e o fortalecimento econômico dos _x000D_
 feirantes e consumidores.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2524/institui_o_dia_municipal_de_conscientizacao_do_autismo_correto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2524/institui_o_dia_municipal_de_conscientizacao_do_autismo_correto.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização do Transtorno do Espectro Autista (TEA) no Município de Toritama-PE e dá outras providências.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_nc2ba_03_dia_das_costureiras_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_nc2ba_03_dia_das_costureiras_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do Dia da (o) Costureira (o) no calendário oficial de eventos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2532/revoga_a_lei_municipal_no_1.729_de_06_de_dezembro_de_2019_a_qual_dispoe_sobre_a_concessao_de_diarias_a_vereadores_e_servidores_da_camara_municipal_de_toritama_e_da_outras_providencias._1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2532/revoga_a_lei_municipal_no_1.729_de_06_de_dezembro_de_2019_a_qual_dispoe_sobre_a_concessao_de_diarias_a_vereadores_e_servidores_da_camara_municipal_de_toritama_e_da_outras_providencias._1.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal Nº 1.729 de 06 de dezembro de 2019 a qual dispõe sobre a concessão de diárias a Vereadores e Servidores da Câmara Municipal de Toritama, e dá outras providências.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_-_comercio_conectado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_-_comercio_conectado.pdf</t>
   </si>
   <si>
     <t>O presente projeto de Lei dispõe _x000D_
 e autoriza o poder executivo a fazer _x000D_
 concessão de internet gratuita na Feira _x000D_
 do Jeans, Feira de Frutas e Agricultura _x000D_
 Familiar, Feira de Gado e Parque _x000D_
 Biblioteca Maria dos Anjos, promovendo a _x000D_
 inclusão digital e o fortalecimento _x000D_
 econômico dos feirantes e_x000D_
 consumidores.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2552/pl_nc2ba_04_capacitacao_dos_cuidadores_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2552/pl_nc2ba_04_capacitacao_dos_cuidadores_assinado.pdf</t>
   </si>
   <si>
     <t>Cria diretrizes e estabelece parâmetros para capacitação profissional em cursos de formação dos cuidadores escolares da rede municipal de ensino em Toritama – PE e dá outras providências.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2561/festival_da_costureira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2561/festival_da_costureira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes do festival da costureira no município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_rua_maria_paulina_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_rua_maria_paulina_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Que Denomina de Rua Maria Paulina de Jesus no Independente</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_av_jose_gabriel_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_av_jose_gabriel_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Que Denomina de Av. José Gabriel Ferreira da Silva - Coqueiral</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2570/gerson_pereira_das_neves_filho_cinha.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2570/gerson_pereira_das_neves_filho_cinha.pdf</t>
   </si>
   <si>
     <t>1º Denomina de rua Gerson Pereira das Neves Filho (Cinha), a R. Projetada 02, cód log 108, Bairro Areal.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2572/elizeu_abelardo_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2572/elizeu_abelardo_tavares.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Elizeu Abelardo Tavares, a R. Projetada S09Q03Q06, cód log 95000234, Bairro Areal.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_maria_alexandrina_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_maria_alexandrina_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Alexandrina da Silva, a rua projetada Cód. Log. 107, S4Q05, Independente.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_rua_abilio_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_rua_abilio_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Abílio Tavares da Silva, a rua projetada Cód. Log.95000213, S4Q430, Coqueiral.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_rua__adelina_20250309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_rua__adelina_20250309_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adelina Josefa da Conceição, a rua projetada Cód. Log. 95000212, S4Q421Q430, Coqueiral.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2586/r._jose_pedro_bezerra_pindo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2586/r._jose_pedro_bezerra_pindo.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Pedro Bezerra (Pindô), a R. Projetada, S02Q42Q44, cód log 475, Bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2587/r._manoel_firmino_baia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2587/r._manoel_firmino_baia.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Manoel Firmino Baia, a R. Projetada, S02Q91Q98, cód log 385, Bairro Fazenda Velha</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2588/r._jose_valdeci_torres_leu.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2588/r._jose_valdeci_torres_leu.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Valdeci Torres (Leu), a Travessa sem denominação.  S06Q02Q03, cód log 108, Bairro Areal</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2589/r._valdomiro_julio_bezerra.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2589/r._valdomiro_julio_bezerra.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Valdomiro Júlio bezerra (Valdo de dourada), a R. sem denominação. S6Q01, cód log 418, Bairro Areal.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2590/estrada_helio_correia_pinto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2590/estrada_helio_correia_pinto.pdf</t>
   </si>
   <si>
     <t>Denomina de Estrada Dr. Hélio Correia Pinto a Estrada Municipal, S12 cód. Log. 95000238, Bairro Moriá.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2598/img_20250410_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2598/img_20250410_0005.pdf</t>
   </si>
   <si>
     <t>Cria as Diretrizes para criação do Auxílio Gás Toritama para famílias de baixa renda, em situação de vulnerabilidade e/ou risco social do município de Toritama.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2619/projeto_de_lei_rua_azevedo_20250323_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2619/projeto_de_lei_rua_azevedo_20250323_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Ferreira de Azevedo, a rua Projetada 3 S07 Cód. Log. 95000275, Deus é Fiel.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2621/img_20250428_0011.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2621/img_20250428_0011.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA ALESSANDRO RODRIGUES BERNADINO, A PRAÇA SITUADA NA RUA ANTÔNIO SOARES, BAIRRO CENTRO, AO LADO DA BR-104, KM-31 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2636/projeto_de_lei_-_programa_farmacia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2636/projeto_de_lei_-_programa_farmacia.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Acompanhamento Farmacoterapêutico Domiciliar para pacientes hipertensos, diabéticos, cardiopatas, polimedicados e com doenças neurodegenerativas, com 55 anos ou mais, no município de Toritama-PE e dá outras providências.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2637/projeto_de_lei_-_rua_analia_ferreira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2637/projeto_de_lei_-_rua_analia_ferreira.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Analia Ferreira da Silva, a Rua Projetada S06Q17Q24, Código Logradouro 95000185, Centro.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_-_rua_julita_francisca.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_-_rua_julita_francisca.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Julita Francisca Neves, a Rua Projetada S6Q48, Código Logradouro 50, Centro.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_-_valfrido_vicente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_-_valfrido_vicente.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Valfrido Vicente de Souza, a Rua sem denominação S5Q01, Código Logradouro 929, Centro.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_rosemiro_severino_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_rosemiro_severino_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Rosemiro Severino da Silva Cód. Log. 95000199, S4Q83Q430, Coqueiral.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_adeilson_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_adeilson_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adeílson Gabriel Ferreira da Silva Cód. Log.1 S07, 95000273, Deus é Fiel.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_jose_santana_filho_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_jose_santana_filho_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Santana Filho, a rua projetada Cód. Log. 925, S4Q419Q421, Coqueiral.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_vandete_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_vandete_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Vandete Cabral da Silva Cód. Log.2 S07, 95000274, Deus é Fiel.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2654/projeto_de_lei_otto_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2654/projeto_de_lei_otto_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Otto José Neves Cód. Log. 602, S04Q12Q13, Independente.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_gilson_floriano_20250326_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_gilson_floriano_20250326_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Gilson Floriano da Silva Cód. Log.15, 833 , Principe da Paz.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2658/josenilda_ramos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2658/josenilda_ramos.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Josenilda Ramos da Silva, a Av. Projetada S11, cód log 95000269, bairro Mauricio de Nassau.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2660/nivaldo_galdino.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2660/nivaldo_galdino.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Nivaldo Galdino da Silva, a R. Projetada S06Q17Q24, cód log 95000185, bairro Centro.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2661/jose_zezito.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2661/jose_zezito.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Zezito Melo do Carmo, a R. Projetada 06, cód log 791, bairro Izídio Tavares.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2664/jose_adelson.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2664/jose_adelson.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Adelson Tavares da Silva, Beco sem Denominação S03Q86, cód. log 95000187, bairro P. Celso Andrade.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2665/antonio_amaro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2665/antonio_amaro.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Antônio Amaro dos Santos. a Rua Projetada S5Q105Q10886, cód. log 95000223, bairro Valentim.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2668/lindalva_izabel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2668/lindalva_izabel.pdf</t>
   </si>
   <si>
     <t>Denomina de rua, Lindalva Izabel de Lima, a R. Projetada 10, cód log 641, bairro Campo Alegre.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2669/jose_goncalves.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2669/jose_goncalves.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Gonçalves Filho, a R. Projetada 02, cód log 569, bairro Campo Alegre.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2670/doralice_florentina.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2670/doralice_florentina.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Doraliçe Florentina de Lima a Rua Projetada S05Q38, cód. log 623, bairro Valentim.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2672/nelson_soares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2672/nelson_soares.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Nelson Soares de Souza, a R. Projetada 08, cód log 639, bairro Campo Alegre.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2673/pl_nc2ba_04_veda_a_contratacao_de_agressores_3_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2673/pl_nc2ba_04_veda_a_contratacao_de_agressores_3_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.806 de 2021 e seus dispositivos a qual passará a vigorar com a seguinte ementa: “Dispõe sobre a vedação para nomeação e contratação de pessoas pelo Poder Público Municipal de Toritama – PE, efetivos ou comissionados, que estejam cumprindo medida protetiva ou que foram condenados, com trânsito em julgado, por crimes previstos nas Leis Federais nº 11.340 de 2006 e nº 13.104 de 2025, Lei Maria da Penha e Lei do Feminicídio, respectivamente e dá outras providências.”</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_lei.rua_ansemo_chagas_de_araujo.areal3.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_lei.rua_ansemo_chagas_de_araujo.areal3.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Anselmo Chagas De Araújo, a Rua projetada 03 CÓD. LOG. 898, AREAL</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2703/projeto_de_lei.rua_braz_pedro_angelo.areal1.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2703/projeto_de_lei.rua_braz_pedro_angelo.areal1.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina rua Braz Pedro Angelo, a rua projetada 03 S6Q53Q56 CÓD. LOG. 903, Areal.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2704/projeto_de_lei.rua_luizacelecina.areal2.docx_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2704/projeto_de_lei.rua_luizacelecina.areal2.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Luiza Celecina da Silva. a Rua Projetada S6Q68 CÓD. LOG. 900, AREAL.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2717/donizete_pedro_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2717/donizete_pedro_tavares.pdf</t>
   </si>
   <si>
     <t>Denomina de rua, Donizete Pedro Tavares a R. Projetada S05Q50Q51, cód log 498, bairro Valentim.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2718/manoel_lopes_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2718/manoel_lopes_filho.pdf</t>
   </si>
   <si>
     <t>Denomina de rua, Manoel Lopes Filho a R. Projetada S05Q26Q27, cód log 493, bairro Valentim.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2719/severino_ferreira_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2719/severino_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua, Severino Ferreira da Silva (Biu Branco), a R. Projetada S05Q51Q52, cód log 495, bairro Valentim.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2720/jose_severino_de_moura_filho_ze_de_paizinho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2720/jose_severino_de_moura_filho_ze_de_paizinho.pdf</t>
   </si>
   <si>
     <t>Denomina de rua, José Severino de Moura Filho (ZÉ DE PAIZINHO), a R. Projetada S05Q20Q23, cód log 501, bairro Valentim.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2723/luiz_elizeu_da_silva_luiz_de_noza.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2723/luiz_elizeu_da_silva_luiz_de_noza.pdf</t>
   </si>
   <si>
     <t>Denomina rua Luiz Elizeu da Silva (Luiz de Noza), a R. sem denominação S05Q26Q27, Cód Log 671, bairro Valentim.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2724/nelson_florencio_ferreira_1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2724/nelson_florencio_ferreira_1.pdf</t>
   </si>
   <si>
     <t>Denomina rua Nelson Florêncio Ferreira, a R. Projetada S03Q75Q76, Cód log 356, bairro Prefeito Celso Andrade.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2725/nossa_senhora_do_carmo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2725/nossa_senhora_do_carmo.pdf</t>
   </si>
   <si>
     <t>Denomina rua Nossa Senhora do Carmo, o Beco Público S03Q71Q72, Cód log 603, bairro Prefeito Celso Andrade.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2730/joana_paulina_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2730/joana_paulina_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina a travessa Joana Paulina da Silva, a travessa sem denominação S01Q64 cód. Log. 3. Bairro centro.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2731/nomeacao_de_rua_maria_antonia_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2731/nomeacao_de_rua_maria_antonia_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina o beco público Maria Antônia da Conceição, o beco público S6Q08 cód. Log.420. Bairro centro.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2732/nomeacao_agenor_jose_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2732/nomeacao_agenor_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina a via de contorno Oeste Agenor José da Silva, a via de contorno Oeste cód. Log. 805. Bairro izídio Tavares.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2733/nomeacao_de_rua_jose_antonio_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2733/nomeacao_de_rua_jose_antonio_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina o beco público José Antônio da Silva, o beco público S6Q08 cód. Log. 653. Bairro centro.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2734/nomeacao_de_rua_severino_joao_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2734/nomeacao_de_rua_severino_joao_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina a via de contorno norte Severino João da Silva, a via de contorno norte cód. Log. 803. Bairro izídio Tavares.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2735/domingossavio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2735/domingossavio.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Domingos Sávio Ribeiro, a rua projetada 02_x000D_
 S6Q25Q26 CÓD. LOG.424</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2736/jaime.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2736/jaime.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Jaime José da Silva, a Rua projetada 07 S6Q30 CÓD. LOG 427.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2737/genivaldo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2737/genivaldo.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Genival Felix da Silva, a Rua Projetada 02 S6Q56Q59 CÒD. LOG 902.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2738/img_20250611_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2738/img_20250611_0007.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA LOIDE FEITOSA DOS SANTOS (LOIDE DE DEMA), A RUA PROJETADA S09, CÓD. LOGRADOURO 95000257, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2739/img_20250611_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2739/img_20250611_0008.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LUIZ JOSÉ DA SILVA (LUIZ TOQUINHO), A RUA PROJETADA S0901, CÓD. LOGRADOURO 95000258, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2740/img_20250611_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2740/img_20250611_0009.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MARIA FELIX DE ARAUJO OLIVEIRA (MARIQUINHA), RUA PROJETADA 02 S02Q184Q187, COD. LOGRADOURO 95000167, BAIRRO FAZENDA VELHA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2741/img_20250611_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2741/img_20250611_0002.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MADALENA MARIA DE JESUS (MADALENA DE MIZAEL), A RUA LOCAL 08, CÓD. LOGRADOURO 882, BAIRRO AREAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2742/img_20250611_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2742/img_20250611_0001.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ JOÃO DOS SANTOS, A RUA LOCAL 10. CÓD.LOGRADOURO 884, BAIRRO AREAL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2743/img_20250611_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2743/img_20250611_0010.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ BIANOR DA SILVA (ZÉ BIANOR), RUA PROJETADA S02Q96Q193, CÓD. LOGRADOURO 95000228, BAIRRO FAZENDA VELHA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2744/img_20250611_0011.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2744/img_20250611_0011.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LICIETE BEZERRA DA SILVA (LICIETE DE BIU CESÁRIO), A RUA LOCAL 07 CÓD. LOGRADOURO 883, BAIRRO AREAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2746/edileuza_maria_das_neves.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2746/edileuza_maria_das_neves.pdf</t>
   </si>
   <si>
     <t>Denomina de R. Edileuza Maria das Neves a Rua  Projetada S0903, Cód. Log. 95000260</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2747/imagem_digitalizada.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2747/imagem_digitalizada.pdf</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2748/img_20250611_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2748/img_20250611_0003.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ FERREIRA DA SILVA, (ZÉ OSCAR), A RUA PROJETADA 05 CÓD. LOGRADOURO 895, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2749/img_20250611_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2749/img_20250611_0004.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BERENICE PEREIRA DAS NEVES (BERENICE PEDRO DONA), A RUA PROJETADA 01 CÓD. LOGRADOURO 896, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2750/img_20250611_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2750/img_20250611_0005.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EMENEGILDO MANOEL DA SILVA (MANOEL EGÍDIO), A RUA PROJETADA 04 S6Q50Q59 CÓD. LOGRADOURO 905, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2751/img_20250611_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2751/img_20250611_0006.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA MARIA FRANCINE DA SILVA (FRANCINE DE LALA), TRV. SEM DENOMINAÇÃO S6Q04 CÓD. LOGRADOURO 105, BAIRRO AREAL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2754/nomeacao_de_rua..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2754/nomeacao_de_rua..pdf</t>
   </si>
   <si>
     <t>Denomina a rua Severino Nogueira da Silva, a rua projetada S5Q79, cód. log 95000221, bairro Valentim.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2757/amaro_domingos_de_araujo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2757/amaro_domingos_de_araujo.pdf</t>
   </si>
   <si>
     <t>Denomina rua Amaro Domingos de Araújo, a rua Projetada S09 02, cód. log 95000259, bairro Areal.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2758/jose_pessoa_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2758/jose_pessoa_de_lima.pdf</t>
   </si>
   <si>
     <t>Denomina rua José Pessoa de Lima, a rua Projetada S09 03, cód. log 95000260, bairro Areal.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2763/pl_nc2ba_historia_municipal_nas_escolas_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2763/pl_nc2ba_historia_municipal_nas_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a inclusão na grade curricular das escolas municipais de Toritama o ensino da história do município e dá outras providências.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2764/ulisses_goncalo_de_souza.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2764/ulisses_goncalo_de_souza.pdf</t>
   </si>
   <si>
     <t>Denomina rua Ulisses Gonçalo de Souza, a rua Projetada 1 S08, cód. log 95000266, Sítio São João.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2765/laerson_carlos_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2765/laerson_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Laerson Carlos da Silva, a rua sem denominação S08, cód. log 95000264, Sítio São João.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2766/sebastiao_alexandre_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2766/sebastiao_alexandre_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de Sebastião Alexandre da Silva (Sebastião de Gunga), a R. Projetada S12Q184Q187, cód log. 95000238, bairro Moriá.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2767/jose_edson_batista.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2767/jose_edson_batista.pdf</t>
   </si>
   <si>
     <t>Denomina de José Edson Batista, a R. Projetada S12Q193, cód log. 95000256, bairro Moriá.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2768/joao_jeroncio_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2768/joao_jeroncio_filho.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa João Jeroncio Filho, Trv. Sem Denominação S08, cód log 95000265, Sitio São João.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2769/belizario_celestino_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2769/belizario_celestino_de_lima.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Belizário Celestino de Lima, a R. Projetada S05Q20Q23, cód log 501, bairro Valentim.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2770/severino_cecilio_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2770/severino_cecilio_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Severino Cecílio da Silva, a R. Projetada S09 04, cód log. 95000261, bairro Areal.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2771/euclides_gregorio_ferreira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2771/euclides_gregorio_ferreira.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Euclides Gregório Ferreira, Trv. Sem Denominação S06Q01Q32, cód log 109, bairro Areal.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2772/elias_manoel_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2772/elias_manoel_filho.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Elias Manoel Filho, Trv. Sem Denominação S6Q03, cód log 926, bairro Areal.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2773/estelita_mano_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2773/estelita_mano_de_lima.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Estelita Mano de Lima, a Trv. Sem Denominação S02Q05, cód log. 14, bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2774/josefa_da_silva_simplicio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2774/josefa_da_silva_simplicio.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Josefa da Silva Simplício, a R. Projetada S06 Q65, cód log. 95000237, bairro Areal.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2775/jose_jorge_irmao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2775/jose_jorge_irmao.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Jorge Irmão (Dedinho), Sem Denominação S6Q01, cód log 417, bairro Areal.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2777/augusto_jose_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2777/augusto_jose_de_lima.pdf</t>
   </si>
   <si>
     <t>1º Denomina Travessa 02 Augusto José de Lima, Trv. 02 Sem Denominação S6Q01, cód log 110, bairro Areal.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2783/img_0001enildo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2783/img_0001enildo.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Enildo Manoel Da Silva (conhecido como SR. Enildo), a VIA DE CONTORNO SUL COD. LOG. 79_x000D_
 Bairro Izidio Tavares.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2784/zepreto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2784/zepreto.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jose Inocêncio da silva (conhecido como zé preto da água), RUA PROJETADA S06Q35Q50 CÓD. LOG.95000191._x000D_
 BAIRRO AREAL</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2785/img_0001elias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2785/img_0001elias.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Elias Sinésio da_x000D_
 Silva, a RUA PROJETADA S06Q35Q50 CÓD. LOG.95000191_x000D_
 Bairro Areal.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2794/denomina_de_r._cosma_maria_batista_a_r._trav._2__joao_pereira_tabosa_cod_log_049_centro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2794/denomina_de_r._cosma_maria_batista_a_r._trav._2__joao_pereira_tabosa_cod_log_049_centro.pdf</t>
   </si>
   <si>
     <t>Denomina de R. Cosma Maria Batista, a R. Trav. 2 João Pereira Tabosa, cód log 049, Centro</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2818/antonia_simplicio_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2818/antonia_simplicio_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Denomina-se: Trav. Antônia Simplício._x000D_
 A Trav. sem denominação S 2 Q 05 CÒD. LOG 14_x000D_
 Bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2819/maria.cordeiro_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2819/maria.cordeiro_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Denomina-se: Estrada Maria Cordeiro Sobrinho._x000D_
 A estrada Municipal S 11 CÓD. LOG. 95000267._x000D_
 Bairro: Maurício de Nassau.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2820/douglas.firmino_20250723_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2820/douglas.firmino_20250723_0001.pdf</t>
   </si>
   <si>
     <t>Denomina-se de: Rua Douglas Henrique Firmino de Moura._x000D_
 A rua projetada S 11 CÓD. LOG. 95000268._x000D_
 bairro: Maurício de Nassau.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2849/rua_jose_severino_de_moura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2849/rua_jose_severino_de_moura.pdf</t>
   </si>
   <si>
     <t>Denomina a rua via projetada, José Severino de Moura (seu Zuzu), a rua via projetada 05, S04Q84Q85, cód. Log. 543. Bairro novo coqueiral.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2850/rua_arnaldo_raimundo_barbosa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2850/rua_arnaldo_raimundo_barbosa.pdf</t>
   </si>
   <si>
     <t>Denomina a rua projetada Arnaldo Raimundo Barbosa (Diácono Arnaldo), a rua projetada S04Q101 cód. Log. 95000214. Bairro novo coqueiral.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2851/rua_edinalva_helena_de_jesus.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2851/rua_edinalva_helena_de_jesus.pdf</t>
   </si>
   <si>
     <t>Denomina a travessa Edinalva Helena de Jesus, a travessa sem denominação, 11 S01Q23 cód. Log. 53. Bairro centro.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2852/rua_josefa_cesar_de_andrade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2852/rua_josefa_cesar_de_andrade.pdf</t>
   </si>
   <si>
     <t>Denomina a rua projetada Josefa César de Andrade (dona Dete), a rua projetada 11 S04Q81Q97 cód. Log. 532. Bairro novo coqueiral.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2853/rua_jose_valdir_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2853/rua_jose_valdir_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina a rua via projetada José Valdir da Silva (Diácono Valdir), a rua via projetada 11 S04Q88Q133 cód. Log. 548. Bairro novo coqueiral.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2855/novo_hospital_20250806_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2855/novo_hospital_20250806_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação que o Novo Hospital que será Construído no Município de Toritama, seja Denominado de Hospital e Maternidade, Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2864/pl_nc2ba_06_calcadas_acessiveis_toritama_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2864/pl_nc2ba_06_calcadas_acessiveis_toritama_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para o estabelecimento de normas básicas a adaptação, construção e manutenção de calçadas acessíveis no Município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2865/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2865/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João Manoel da Silva, 1 Cod. Log. 845, Colorado.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Luiz Severino da Silva, S8Q61Q74, Cod. Log. 95000226, Oncinhas.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2869/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2869/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Cicera Maria da Silva, S8, Cod. Log. 906, Oncinhas.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2871/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2871/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Severino Soares do Nascimento, S08Q353, Cod. Log. 95000164, Santa Maria.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2872/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2872/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Sebastião do Nascimento, S08Q354Q358, Cod. Log. 95000240, Santa Maria.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2873/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2873/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Raimunda Maria da Silva, 2, S08, Cod. Log. 95000270, Santa Maria.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2874/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2874/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Denomina Trav Eduardo José da Silva, 01 S02Q116Q119, Cod. Log. 463, Oncinhas</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jonas Amaro da Silva, S8, Cod. Log. 994, São João.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2876/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2876/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Pedro Monteiro, S8, Cod. Log. 990, São João.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2877/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2877/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Severino Simião da Silva, S8. Cod. Log.95000143, São João.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2889/img_20250818_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2889/img_20250818_0003.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui no calendário oficial do Município de Toritama, Estado de Pernambuco, a “Semana Municipal do Jeans” e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 1º Fica instituído, no âmbito do Município de Toritama-PE, a Semana Municipal do Jeans, a ser comemorado anualmente na terceira semana do mês de maio._x000D_
 _x000D_
 Art. 2º A data tem por objetivo:_x000D_
 I – valorizar a história e a importância do jeans para a economia, cultura e identidade do Município de Toritama;_x000D_
 II – promover ações culturais, educativas e turísticas que divulguem o setor de confecções;_x000D_
 III – incentivar iniciativas que fortaleçam o comércio e a indústria local ligada à produção de jeans._x000D_
 _x000D_
 Art. 3º O Poder Executivo poderá promover, em parceria com entidades públicas e privadas, eventos, feiras, palestras, desfiles e demais atividades alusivas à data._x000D_
 _x000D_
 Art. 4º Todas as escolas e creches da rede municipal de ensino deverão realizar, anualmente, na Semana Municipal do Jeans, atividades pedagógicas e comemorativas voltadas à valorização da história do jeans e sua importância para o desenvolvimento a Semana Municipal do Jeans econômico e cultural de Toritama, incluindo palestras, apresentações e oficinas adaptadas à faixa etária dos alunos._x000D_
 _x000D_
 Art. 5º passa a integrar o calendário oficial de eventos do Município._x000D_
 _x000D_
 Art. 6º Esta Lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2890/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2890/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Zelia Maria Gonçalves S08Q356, Cod. Log. 95000262, São João.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2916/dispoe_sobre_a_inclusao_de_biblias_nos_acervos_das_bibliotecas_do_municipio_de_toritama_buscando_assim_incluir_conhecimento_religioso.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2916/dispoe_sobre_a_inclusao_de_biblias_nos_acervos_das_bibliotecas_do_municipio_de_toritama_buscando_assim_incluir_conhecimento_religioso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Bíblias nos acervos das Bibliotecas do Município de Toritama. Buscando assim, incluir conhecimento Religioso.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2923/cozinha_e_refeitorio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2923/cozinha_e_refeitorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da cozinha e do refeitório do novo hospital municipal de Toritama. Que passa a ser cozinha e refeitório Rizoneide Maria da Silva.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2933/festival_de_amostra_de_cinema.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2933/festival_de_amostra_de_cinema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes do festival de amostra de cinema do município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2943/festival_toritama_para_cristo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2943/festival_toritama_para_cristo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes do festival Toritama para Cristo, no município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2948/projeto_de_lei_12_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2948/projeto_de_lei_12_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina rua Otávio José da silva_x000D_
 ESTRADA MUNICIPAL S08 CÓD. LOG._x000D_
 95000263, São João.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_das_margens_20250909_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_das_margens_20250909_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação que a praça que está sendo construída ás margens da PE 90 entre a Rua São Soares e a Rua Santa Ines seja denominada de Roseli Dias da Silva.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2954/projeto_de_lei_censo_tea_autista.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2954/projeto_de_lei_censo_tea_autista.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Censo de Pessoas com TEA – Transtorno do Espectro Autista - e de seus Familiares” no município de Toritama-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2964/cozinha_da_escola_de_tempo_integral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2964/cozinha_da_escola_de_tempo_integral..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da cozinha e refeitório da nova escola de tempo integral do município de Toritama. Que passa a ser cozinha e refeitório Paulo Francisco de Souza Galdino.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2986/img_20250929_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2986/img_20250929_0003.pdf</t>
   </si>
   <si>
     <t>Institui o Intervalo Bíblico nas escolas da Rede Pública Municipal de  Ensino de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_13_cargos_20250929_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_13_cargos_20250929_0001.pdf</t>
   </si>
   <si>
     <t>Criação de treze cargos de provimento em comissão de Chefe de Comunicação e Midia Digital para o quadro da CÂmara Municipal de Toritama.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2997/pl_nc2ba_informacao_sobre_os_medicamentos_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2997/pl_nc2ba_informacao_sobre_os_medicamentos_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação de_x000D_
 medicamentos disponíveis e indisponíveis_x000D_
 fornecidos pela rede pública de saúde do_x000D_
 Município de Toritama, por meio do site_x000D_
 oficial da Prefeitura e em demais locais de_x000D_
 distribuição, e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3030/plol_-2025_dispoe_sobre_a_aplicacao_da_lei_federal_no_13.709_de_14_de_agosto_de_2018_lei_geral_de_protecao_de_dados_pessoais_-_lgpd.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3030/plol_-2025_dispoe_sobre_a_aplicacao_da_lei_federal_no_13.709_de_14_de_agosto_de_2018_lei_geral_de_protecao_de_dados_pessoais_-_lgpd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais - LGPD), no âmbito da Câmara Municipal de Toritama - Pernambuco, e revoga a Lei Ordinária nº 2.024/2024.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3031/plol_-2025_regulamenta_a_lei_federal_no_14.129_de_29_de_marco_de_2021_no_ambito_do_poder_legislativo_municipal_instituindo_o_programa_de_governo_digital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3031/plol_-2025_regulamenta_a_lei_federal_no_14.129_de_29_de_marco_de_2021_no_ambito_do_poder_legislativo_municipal_instituindo_o_programa_de_governo_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o Programa de Governo Digital da Câmara Municipal de Toritama - Pernambuco.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3032/pl._estrutura_adm_-_cm_toritama._1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3032/pl._estrutura_adm_-_cm_toritama._1.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura administrativa e organizacional do Poder Legislativo do município de Toritama, estado de Pernambuco e dá outras providências correlatas</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_complementar_-_reforma_administrativa_2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_complementar_-_reforma_administrativa_2025.pdf</t>
   </si>
   <si>
     <t>Define a organização da Administração Pública do Poder Executivo do Município de Toritama. Cria, redefine e extingue Secretarias Municipais, órgãos e cargos da estrutura da Administração do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2429/projeto_de_lei_-_reajuste_remuneracao_minima_2025_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2429/projeto_de_lei_-_reajuste_remuneracao_minima_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração mínima dos servidores do Município de Toritama - PE.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_lei_-_beneficio_fiscal_jogos_de_azar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_lei_-_beneficio_fiscal_jogos_de_azar.pdf</t>
   </si>
   <si>
     <t>Concede benefício fiscal às empresas cuja atividade econômica principal seja a exploração de jogos de azar e apostas.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_de_lei_-_reajuste_piso_acs_e_ace.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_de_lei_-_reajuste_piso_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.894/2022, com alterações dada pelas Leis nº 1.936/2023, nº 1.952/2023 e nº 2.006/2024, para reajustar o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE) do Município de Toritama –_x000D_
 PE.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2442/projeto_de_lei_-_papa_metralha_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2442/projeto_de_lei_-_papa_metralha_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de depósito de materiais e a obrigatoriedade de utilização de papa metralha ou caçamba para acúmulo de entulho em vias com pavimentação asfáltica, e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2459/emissao_1a22272490c7a6bc33ce1113_memorando-734-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2459/emissao_1a22272490c7a6bc33ce1113_memorando-734-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração dos Guardas Civis Municipal, remove funções gratificadas de Comandante, Subcomandante e Inspetor do Regime de Trabalho Extraordinário e cria a Gratificação pelo Exercício da Ronda Ostensiva Municipal - ROMU.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_lei_-_reajuste_piso_magisterio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_lei_-_reajuste_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Piso Salarial dos profissionais do magistério público da educação básica do Município de Toritama.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_-_autoriza_o_poder_executivo_municipal_a_disponibilizar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_-_autoriza_o_poder_executivo_municipal_a_disponibilizar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar ingressos à pessoa idosa para acesso ao espetáculo da Paixão de Cristo de Nova Jerusalém, e dá outras providências.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_-_institui_o_programa_de_horas-maquina_do_municipio_de.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_-_institui_o_programa_de_horas-maquina_do_municipio_de.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Horas-Máquina do Município de Toritama-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2517/projeto_de_lei_-_altera_o_vencimento_dos_cargos_de_psicologo_nutricionista_fisioterapeuta_motorista_de_tfd_medico_e_outros_insertos_na_estrutura_da_secretaria_de_saude_e_ass.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2517/projeto_de_lei_-_altera_o_vencimento_dos_cargos_de_psicologo_nutricionista_fisioterapeuta_motorista_de_tfd_medico_e_outros_insertos_na_estrutura_da_secretaria_de_saude_e_ass.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento dos cargos de Assistente social, Bioquímico, Farmacêutico, Fisioterapeuta, Fonoaudiólogo, Nutricionista, Médico ESF, Motorista de TFD, Psicólogo e Terapeuta Ocupacional e cria um cargo de Educador Físico.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_-_altera_o_vencimento_do_cargo_de_farmaceuticodata_11.04.25.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_-_altera_o_vencimento_do_cargo_de_farmaceuticodata_11.04.25.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de provimento efetivo de Farmacêutico, constante do Anexo I da Lei Municipal nº 1.309/2014</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2617/projeto_de_lei_-_codigo_de_etica_gcm.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2617/projeto_de_lei_-_codigo_de_etica_gcm.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Conduta - regulamento disciplinar da Guarda Civil Municipal de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2618/projeto_de_lei_-_institui_o_centro_de_ensino_e_pesquisa_de_seguranca_publica_municipal_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2618/projeto_de_lei_-_institui_o_centro_de_ensino_e_pesquisa_de_seguranca_publica_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Centro de Ensino e Pesquisa de Segurança Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_lei_institui_o_programa_esporte_e_vida_data_13_05_25.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_lei_institui_o_programa_esporte_e_vida_data_13_05_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Esporte é Vida” com intuito de promoção do desporto no Município de Toritama-PE.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_-_institui_a_conferencia_municipal_de_assistencia_social_e_o_conselho_municipal_de_assistencia_social__cmas_e_da_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_-_institui_a_conferencia_municipal_de_assistencia_social_e_o_conselho_municipal_de_assistencia_social__cmas_e_da_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Conferência Municipal de Assistência Social e o Conselho Municipal de Assistência Social – CMAS, e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2715/projeto_de_lei_-_altera_remuneracao_cria_cargos_na_sms_e_cria_grt_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2715/projeto_de_lei_-_altera_remuneracao_cria_cargos_na_sms_e_cria_grt_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do vencimento do cargo efetivo de Médico ESF; a criação, na estrutura da Secretaria Municipal de Saúde, dos cargos de Auxiliar de farmácia, Técnico de laboratório, Bombeiro civil, Técnico de radiologia e Artesão do CAPS; e a criação de Gratificação por Responsabilidade Técnica.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2792/plol_2025_autoriza_o_poder_executivo_do_municipio_de_toritama_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_no_ambito_do_programa_finisa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2792/plol_2025_autoriza_o_poder_executivo_do_municipio_de_toritama_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_no_ambito_do_programa_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Toritama a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento, na modalidade Apoio Financeiro destinado à aplicação em Despesa de Capital, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_-_bienal_final.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_-_bienal_final.pdf</t>
   </si>
   <si>
     <t>Institui o Bônus Livro 2025 para servidores da Secretaria de Educação, Ciência e Tecnologia do Município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2803/pl_vale_refeicao_bienal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2803/pl_vale_refeicao_bienal.pdf</t>
   </si>
   <si>
     <t>Concede Vale Refeição de R$ 100,00 (cem reais) para servidores da Secretaria de Educação, Ciência e Tecnologia do Município de Toritama para participação na XV Bienal Internacional do Livro de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_lei_-_apoio_financeiro_olimpiadas_de_conhecimento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_lei_-_apoio_financeiro_olimpiadas_de_conhecimento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Toritama a conceder apoio financeiro a alunos participantes de olimpíadas de conhecimento e dá outras providências.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_lei_-_cessao_de_impressoras_a_professores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_lei_-_cessao_de_impressoras_a_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de uso de equipamentos de impressora aos professores da rede pública municipal de educação básica do Município de Toritama, e dá outras providências.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2841/pldo_toritama_2026_completo_ok.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2841/pldo_toritama_2026_completo_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_-_altera_lei_1.992-2023_-_programa_de_aprendizado_digital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_-_altera_lei_1.992-2023_-_programa_de_aprendizado_digital.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.992, de 22 de dezembro de 2023, que institui, no âmbito das unidades públicas de ensino do Município de Toritama, o “Programa de Aprendizado Digital”.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2891/emissao_6c4c59adef4959b79784bdde_memorando-3.558-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2891/emissao_6c4c59adef4959b79784bdde_memorando-3.558-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de gratificação de função aos Professores cedidos ou permutados que exercerem função de Diretor de Escola e Diretor Adjunto de Escola no âmbito da Secretaria Municipal de Educação, Ciência e Tecnologia do Município de Toritama, e dá outras providências</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2913/pl_-_oficio_n_184-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2913/pl_-_oficio_n_184-2025.pdf</t>
   </si>
   <si>
     <t>lnstitui, no âmbito do Município de Toritama-PE, o Programa "MovÍmenta Mulhe/', e dá outras providências.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2917/pl_-_oficio_n_183-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2917/pl_-_oficio_n_183-2025.pdf</t>
   </si>
   <si>
     <t>lnstitui, no âmbito das unidades públicas de ensino do Município de Toritama-PE, o "Programa Maria da Penha vai à Escola", e dá outras providências.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2918/emissao_57c88290ca35b502a99f7c77_memorando-1--3.913-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2918/emissao_57c88290ca35b502a99f7c77_memorando-1--3.913-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Altera o inciso V do artigo 39 da Lei Municipal nº 1.649, de 26 de dezembro de 2018, para estender o benefício do Auxílio Transporte de_x000D_
 Mudança Intermunicipal também às pessoas que comprovadamente desejem fixar residência no Município de Toritama.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2919/pl_-_oficio_n_186-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2919/pl_-_oficio_n_186-2025.pdf</t>
   </si>
   <si>
     <t>Reformula a estrutura, composição, compêtências e funcionamento do Conselho Munícipal dos Direitos Mulher - CODIM, instituído pela Lei Municipal ne 1.577 de 30 de novembro de 2Ot7, e dá outras providências.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2920/pl_-_oficio_n_185-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2920/pl_-_oficio_n_185-2025.pdf</t>
   </si>
   <si>
     <t>lnstitui, no âmbito do Município de Toritama-PE, o Programa "Empreenda Mulher".</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3002/proposta_orcamentaria_2026.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3002/proposta_orcamentaria_2026.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3003/projeto_de_lei_ppa..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3003/projeto_de_lei_ppa..pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Toritama, para o quadriênio 2026/2029</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_-_saude_bucal_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_-_saude_bucal_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a utilizar os recursos provenientes da Portaria GM/MS nº 960, de 17 de julho de 2023 para custeio de ações e serviços de saúde bucal, e dispõe sobre a forma de repasse da parcela obrigatória aos profissionais de Saúde Bucal.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_-_cria_politica_de_seguranca_publica_e_institui_o_sistema_de_seguranca_e_defesa_municipal_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_-_cria_politica_de_seguranca_publica_e_institui_o_sistema_de_seguranca_e_defesa_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Cria a Política Municipal de Segurança Pública e Defesa Social do Município de Toritama (PMUSPDS) e institui o Sistema Municipal de Segurança Pública (SMSP).</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_-_reestrutura_o_conseg_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_-_reestrutura_o_conseg_assinado.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Segurança Pública e Defesa Social de Toritama - CONSEGT, adequando-o ao previsto no Capítulo IV da Lei Federal nº 13.675/2018 e no Capítulo VIII da Lei Municipal nº 1.616, de 2018; e cria o Fundo Municipal de Segurança Pública - FMSP e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_-_institui_o_programa_lares_sem_violencia_lsv_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_-_institui_o_programa_lares_sem_violencia_lsv_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Lares Sem Violência (LSV)” com objetivo de reeducação e responsabilização de agressores de violência doméstica e familiar contra a mulher, em parceria com a Secretaria Municipal da Mulher, estabelecendo diretrizes para acompanhamento de condenados e processados por crimes de violência doméstica.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3024/emissao_eb861f5ab70b3c0a28fa5259_memorando-4.689-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3024/emissao_eb861f5ab70b3c0a28fa5259_memorando-4.689-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Toritama o Programa Família Acolhedora; atribui sua execução à Secretaria Municipal de Assistência Social;_x000D_
 disciplina cadastro, seleção e acompanhamento das famílias; fixa auxílio mensal de 70% (setenta por cento) do saláriomínimo por criança ou adolescente acolhido; prioriza o acolhimento familiar e estabelece reavaliações nos termos do ECA; e dá outras providências.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3027/emissao_b88fda14f4e9375e2ccc001c_memorando-4.763-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3027/emissao_b88fda14f4e9375e2ccc001c_memorando-4.763-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Toritama a conceder às crianças diabéticas sensor para controle contínuo da glicemia no sangue, e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3028/emissao_248c13cd2eca9e00835b4e40_memorando-4.787-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3028/emissao_248c13cd2eca9e00835b4e40_memorando-4.787-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3029/emissao_b2920f2bdf86d44f70ddb8db_memorando-4.774-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3029/emissao_b2920f2bdf86d44f70ddb8db_memorando-4.774-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de cozinha comunitária no Município de Toritama, autoriza abertura de crédito especial para recebimento de repasses e dá outras providências.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_-_educacao_integral_em_tempo_integral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_-_educacao_integral_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação da educação integral em escola de tempo integral no Sistema Municipal de Ensino de Toritama – PE.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_-_praticas_exitoras.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_-_praticas_exitoras.pdf</t>
   </si>
   <si>
     <t>Reconhece e premia práticas pedagógicas exitosas desenvolvidas por professores da Rede Pública Municipal de Educação de Toritama no ano letivo de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_lei_-_implantacao_do_ensino_de_musica_no_curriculo_oficial.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_lei_-_implantacao_do_ensino_de_musica_no_curriculo_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do ensino de música no currículo oficial da Rede Municipal de Ensino de Toritama, Estado de Pernambuco, em conformidade com a base nacional comum curricular (BNCC) e a Lei Federal nº 11.769/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3066/emissao_ed56df1b762f33c5fd1f756b_memorando-5.353-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3066/emissao_ed56df1b762f33c5fd1f756b_memorando-5.353-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para concessão de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% dos recursos do Fundeb na sua remuneração, conforme previsto no art. 26 da Lei Federal nº 14.113/2020, e no art. 212-A,  inciso XI da Constituição Federal, referente ao Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_-_altera_lei_finisa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_-_altera_lei_finisa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Municipal nº 2.100, de 04 de agosto de 2025.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2458/emissao_fdc2188d66ebc4ffb1752478_memorando-722-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2458/emissao_fdc2188d66ebc4ffb1752478_memorando-722-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos de provimento em comissão da estrutura funcional da Companhia de Trânsito e Transporte Urbano de Toritama – CTTU, altera a remuneração dos agentes de trânsito e cria o “auxílio fardamento” para os Agentes Municipais de Trânsito e Guardas Civis Municipal.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2507/plc_-_institui_o_programa_de_recuperacao_fiscal_do_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2507/plc_-_institui_o_programa_de_recuperacao_fiscal_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Toritama, sob a denominação de PROGRAMA DE RE-CUPERAÇÃO FISCAL – REFIS 2025, para pessoas físicas e jurídicas e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_sect_-_cria_e_extingue_cargos._gratificacao_porte_de_escola..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_sect_-_cria_e_extingue_cargos._gratificacao_porte_de_escola..pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos na estrutura funcional da Secretaria de Educação, Ciência e Tecnologia, instituiu gratificação em função do porte da escola e dá outras providências.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar__-_cria_cargos_na_estrutura_da_administracao_direta_do_municipio_de_toritama_e_altera_a_remuneracao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar__-_cria_cargos_na_estrutura_da_administracao_direta_do_municipio_de_toritama_e_altera_a_remuneracao..pdf</t>
   </si>
   <si>
     <t>Cria cargos na estrutura da Administração Direta do Município de Toritama e altera a remuneração.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_-_adicional_de_insalubridade_garis_coletores_e_operadores_de_prensa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_-_adicional_de_insalubridade_garis_coletores_e_operadores_de_prensa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do adicional de insalubridade aos cargos de Gari Coletor e Gari Operador de Prensa do Município de Toritama, e dá outras providências.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2716/plc_inclui_o_cargo_de_supervisor_de_ensino.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2716/plc_inclui_o_cargo_de_supervisor_de_ensino.pdf</t>
   </si>
   <si>
     <t>Inclui o cargo de Supervisor de Ensino na tabela de gratificações por exercício em função do porte da escola, constante do Anexo VII da Lei Municipal nº 931/2006, com redação dada pela Lei Complementar nº 39/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_complementar_-_altera_remuneracao_vet_cria_cargo_na_supervidor_latoratorial_altera_lei_grt_final.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_complementar_-_altera_remuneracao_vet_cria_cargo_na_supervidor_latoratorial_altera_lei_grt_final.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo efetivo de Médico Veterinário; altera dispositivo da Lei nº 2.085/2025; cria o cargo de provimento comissionado de Supervisor de Laboratório, na estrutura da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2892/emissao_f2d68d9feb3b020027db394b_memorando-3.779-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2892/emissao_f2d68d9feb3b020027db394b_memorando-3.779-2025_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Orientador Educacional de Trânsito e Transporte Público na estrutura administrativa e organizacional da CTTU, e dá outras providências.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_nc2ba_isencao_de_iptu_falta_de_infraestrutura_assinado_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_nc2ba_isencao_de_iptu_falta_de_infraestrutura_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, Lei Complementar nº 27 de 2022 para dispor sobre a isenção tributária de IPTU (Imposto Predial e Territorial Urbano) para imóveis em localidades em que não haja a prestação de serviços básicos de infraestrutura.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2995/emissao_2fdd6556d660cc00dc9b17e9_memorando-4.509-2025_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2995/emissao_2fdd6556d660cc00dc9b17e9_memorando-4.509-2025_assinado_versaoimpressao.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -8271,51 +8271,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2361/que_seja_feito_o_asfalto_da_rua_sao_jose_rita_maria_do_carmo_sete_de_setembro_av._planalto_e_rua_sao_pedro_no_bairro_independente_para_melhorar_a_mobilidade..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2362/que_seja_feito_a_cobertura_do_canal_dando_inicio_da_garagem_de_jeziel_a_bueira_da_pe-90_para_amenizar_aquela_situacao_precaria_que_as_pessoas_vivem..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2363/que_seja_feito_o_complemento_do_calcamento_da_rua_bom_jesus_sete_de_setembro_conectando_ao_planalto_e_o_calcamento_da_rua_luiz_gonzaga..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2365/img_20250114_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2366/img_20250114_0002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2367/img_20250114_0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_criacao_do_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2373/ind_jan25_asfalto_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_jan25_iluminacao_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_areal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_jan25_melhoria_san_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_pavimentacao_de_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2383/praca_jurandir_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2384/img_20250121_0002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2385/img_20250121_0003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2387/que_seja_feito_o_calcamento_da_frente_da_creche_do_independente_e_estenda-se_ao_lado_da_academia_ate_a_frente_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2391/img_20250121_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2392/ind._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2393/ind._canal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2394/ind._creche.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_que_sejam_trocados_todos_o_computadores_do_posto_detran_do_municipio_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2399/que_sejam_saniadas_e_pavimentadas_todas_as_ruas_do_bairro_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2403/img_20250128_0003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_calcamento_diversas_ruas_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_jan25_chafar._zemuela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_jan25_calc._zemuela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_jan25_praca_zemuela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2408/ind._d.f..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_calcamento_severino_izidio_pereira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_muro_da_ubs_independente.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2413/solicito_que_criado_o_ceo__centro_especializado_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_voltando_a_sorrir.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_mudanca_da_feira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2422/ind._cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_ambulancias_e_tfd_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_iluminacao_bueiros_e_podas_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2434/adesivada_a_parede_do_hospital_municipal_de_toritama_nossa_senhora_de_fatima_para__identificacao_do_predio_publico..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._sec.m.a.lx_zemuela.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2439/ind_calc._fev._ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2440/solicito_ao_prefeito_sergio_procopio_colin_da_silva_que_seja_feito_uma_escola_tecnica_de_corte_e_costura__no_municipio_de_toritama.__.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao10_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao11_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacaosalem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacaoantao.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2448/que_inseri_calcados_no_kit_de_fardamento_escolar_para_os_estudantes_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2449/solicito_ao_prefeito_sergio_procopio_colin_da_silva_carvalho_a_instalacao_de_um_teleferico_no_loteamento_de_antao._.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacaoolavo.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_03_-_calcamento_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_-_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_-_uniforme_gcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2456/caminhao_varredeira_caminhao_vassoura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2457/maquinas_da_academia_do_parque_maria_dos_anjos_que_apresentam_pequenos_defeitos..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacaolotmauricio.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2463/img_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_nc2ba_01_2025_quebra-molas_areal_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2465/rua_maria_madalena_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2466/colegio_laura_lopes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2467/rua_ribeirao_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2468/solicito_ao_poder_executivo_prefeito_sergio_procopio_colin_da_silva_carvalho_que_seja_criada_uma_escola_de_musica_e_uma_banda_musical_no_municipio_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2469/pulverizacao_drones.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_policial_municipal_2_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_n_06_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_n_04_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_05_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_que_seja_feita_a_climatizacao_do_velorio_municipal_oberon_ferreira_da_cunha_com_baterias_de_banheiros_e_que_sejam_adquiridos_bancos_para_a_capela_do_cemiterio_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_nc2ba_02_2025_terraplanagem_do_sitio_arroz_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_nc2ba_03_2025_creche_noturna_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2481/iluminacao_rosemiro_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2482/fabrica_de_tubo_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2483/rua_canaa_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2485/quebra-molas_13_de_maio..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2486/espaco_de_comemoracoes..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2487/cabine_do_cuidado_mental..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao15.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao16.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2491/seduc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2493/maria_de_jesus_rua.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2494/loteamento_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2495/colorado_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_-_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_nc2ba_05_2025_incentivo_as_escolinhas_de_futebol_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_nc2ba_06_2025_pontos_de_moto-taxi_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_-_rua_moreno.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2503/que_seja_realizado_um_estudo_tecnico_buscando_melhorar_o_trafego_das_vias_que_interligam_o_centro_da_cidade_ao_bairro_duque_de_caxias_e_saida_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2506/ubs2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2510/coberta_do_anfiteatro..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2511/saude_da_mulher..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_nc2ba_04_2025_terminal_e_paradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2513/que_sejam_adquiridas_novas_cobertas_para_os_mototaxistas_visando_melhoria_do_bem_estar_dos_mesmos_como_tambem_dos_passageiros..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2514/que_seja_implantado_nas_creches_e_escolas_da_nossa_cidade_o_programa_educa_esportes..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2519/reforma_de_casa_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2520/guarda_municipal_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_-_rua_sete_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_-_rua_portugal_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_-_capinacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2530/2_que_seja_fornecidos_protetores_auriculares_protetores_de_ouvido_correto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_pavimentacao_asfaltico_ruas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2535/que_seja_instalados_bebedouros_de_agua_mineral_em_espacos_publicos_do_municipio_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2540/fabricos_20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2541/linha_de_onibus__20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2542/img_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2544/construir_a_passagem_molhada_que_interliga_toritama_a_villa_canaa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2545/terraplanagem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2546/honorio_minervino.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2547/rua_palmares.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_-_03..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_placas_de_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2555/img_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2556/img_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2557/pista_de_atletismo_20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_escola_tecnica_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_curso_capacitacao_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_-_012024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_-_022024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2567/img_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2568/ind_nc2ba_06_2025_loteamento_arlindo_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2571/ind_nc2ba_06_2025_rua_rio_de_janeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2573/img_20250408_0002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_terraplagem.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2577/nova_creche_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2578/neurologista_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2579/dona_zuleide_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao20.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2591/img_20250410_0002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2592/img_20250410_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2593/img_20250410_0003.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2595/duas_pracas_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2596/iluminacao_rua_da_pedra_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_entrada_da_cidade_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2599/img_20250410_0004.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2601/img_20250414_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2602/ind_nc2ba_09_2025_rua_rio_santa_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2604/av_jerusalem_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2605/escola_colorado_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2606/calcamento_de_rua_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2607/posto_colorado_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.educ.fin_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2610/infld.moto.entrega_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2615/img_20250428_0003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2622/img_20250429_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2624/img_20250429_0002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2625/ind_nc2ba_10_2025_rua_machado_de_assis_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2626/img_20250505_0003.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2627/img_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2628/nova_betel_20250325_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2629/patio_de_eventos_20250323_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2630/salario_garis_20250325_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2631/img_20250502_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_02_-_16.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_03-16.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_01_-_16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2639/instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2640/rua_raquel_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2641/redutores_de_velocidade-_quebra_molapdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_nc2ba_11_2025_rua_heleno_jose_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_nc2ba_12_2025_escola_perpetuo_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_nc2ba_13_2025_estrada_do_laura_lopes_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2648/bueiro_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2649/reforma_da_academia_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2656/img_20250508_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2657/img_20250512_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2662/img_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_-_02-14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_-_01-14.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2676/caminhao_de_fossas_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2677/complemento_das_ruas_coqueiral_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_03-16.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2679/praca_izidio_tavares_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2680/quadra_izidio_tavares_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2681/rua__ana_cristina_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2682/praca_e_posto_de_saude_colorado_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2683/img_20250519_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2684/img_20250519_0002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2685/indcastramovel.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2686/ind.vitrinetor.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2688/img_20250519_0003.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2689/ind_no_14_2025_rua_escada_e_palmares.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2690/ind_no_15_2025_pavimentacao_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2691/ind_no_16_2025_quebra-molas_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2692/img_20250519_0005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2693/img_20250519_0006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2694/rua__belem_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2695/img_20250519_0004.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2697/beco_sao_pedro__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_-_19-01.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_-_19-02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_-_19-03.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2707/pavimentacao_da_av._planalto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2708/ind_nc2ba_17_2025_rua_sete_de_setembro_independente_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2709/indcasaapoiocrian.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2710/img_20250526_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2711/img_20250526_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2712/img_20250526_0005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2721/procon__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2722/monteiro_lobato__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2728/img_20250620_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2729/img_20250609_0001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2752/img_20250628_0001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2753/img_20250707_0004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_nc2ba_20_2025_loteamento_tavares_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_nc2ba_19_2025_loteamento_campo_alegre_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_nc2ba_18_2025_loteamento_izidio_tavares_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2776/img_20250711_0001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_-_14-01-1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_nc2ba_21_2025_rua_canaa_principe_da_paz_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_nc2ba_22_2025_rua_santa_cruz_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2786/estrada_do_arroz_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2787/redutores_de_velocidade_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2788/rua_bom_jesus_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2790/img_20250715_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2791/img_20250715_0002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2795/que_haja_um_aumento_salarial_dia_conselheiros_tutelares_considerando_a_relevancia_de_suas_funcoes_na_garantia_dos_direitos_das_criancas_e_adolescentes_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2796/que_sejam_realizados_os_servicos_de_saneamento_basicopavimentacao_na_rua_prefeito_celso_marques_de_andrade_visando_melhorar_as_condicoes_de_infraestrutura_e_qualidade_de_vida_doa_moradores_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2797/sete_de_setembro_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2798/ind.conselhorural_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2799/fibromalgia.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2800/img_20250717_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2802/img_20250721_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2804/bairro_novo_coqueiral_20250721_0001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2805/ruas_principe_da_paz_20250721_0001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2806/img_20250721_0004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_-_22-01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_22-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2812/ind_nc2ba_23_2025_avenida_severino_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_3.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2814/img_20250722_0002.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2815/img_20250722_0001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2823/img_20250724_0002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2825/img_20250724_0003.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2826/img_20250730_0001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2827/exame_doenca_do_caramujo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_lavanderia_publica.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_laura_lopes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2830/planalto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2831/caiberas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_-_06-01.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2834/img_20250804_0003.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_-_06-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_nc2ba_25_2025_rua_pau_santo_novo_coqueiral_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_nc2ba_24_2025_rua_henrique_tavares_fazenda_velha_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2845/horario_farmacia.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao27.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2847/img_20250811_0005.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2848/img_20250811_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2854/img_20250811_0004.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_12-01.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_12-02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_12-03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2867/praca_publica_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2868/corrimao_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2870/avenida_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2880/implanon_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2881/deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2882/praca_planalto_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2883/rf_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2884/avenida_laura_lopes_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_do_bairro_martins_tavares_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2887/img_20250814_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2888/img_20250818_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_caps_infantil..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_01_-_20.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_02_-_20.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_03_-_20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2897/ind.colorado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2898/img_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2899/jardim_das_oliveiras_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2900/rua_inglaterra_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2901/rosemiro_felix_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2902/rua_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2903/telefone_emergencia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2904/img_20250822_0002.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2905/img_20250822_0003.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2906/img_20250822_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2907/rua_maragogi_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_que_seja_pavimentada_a_via_que_fica_a_margem_direita_da_pe-90_entre_o_final_da_av._jurandir_santana_e_o_cemiterio_parque_dos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2909/indi._iluminacao.a.tvila_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2927/ind._travessa.m.l.a_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2931/praca_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2932/ubs_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2934/calcadas_vila_sao_benedito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2935/samu_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2936/img_20250822_0004.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao30_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao28_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_02_-_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_01_-_terraplanagem_-_rua_hipocrates.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2946/ind.corridapedes._assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2950/img_20250911_0002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2951/img_20250911_0001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_-_03.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2960/img_20250916_0001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2963/ind.cap.ges.emp._assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2965/img_20250918_0001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2966/img_20250918_0002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2968/img_20250918_0003.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2969/acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_-_01-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_-_02-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2973/img_20250923_0003.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2974/img_20250923_0004.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2976/complemento_das_ruas_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2977/garagens_de_jeziel_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2978/rua_santa_monica_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2979/img_20250923_0005.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2980/creche_antao_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2981/loteamento_luar_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2982/campo_alegre_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2983/img_20250926_0001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2984/img_20250929_0002.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_de_estacionamento_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_01-10.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_nc2ba_26_2025_rua_afonso_clemente_antao_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_02-10.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2992/ind.melhoria.ilumin.ar.car_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2993/ind.trein.jovens.ens.md_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2994/principe_da_paz_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2996/beco_sao_pedro_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2998/sitio_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2999/img_20250930_0003.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3000/img_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3001/img_20250929_0004.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3004/que_seja_viabilizada_a_pavimentacao_da_pe-90_no_trecho_que_se_estende_ate_o_sitio_arroz_divisa_com_o_municipio_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_-_1_-_06_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_nc2ba_27_2025_seguranca_do_sitio_sao_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_-_2_-_06_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3008/ponte_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3009/img_20251007_0001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3010/img_20251008_0001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3011/img_20251007_0002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3017/img_20251007_0003.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3019/img_20251013_0003.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3020/img_20251013_0001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3021/img_20251013_0002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_13-01.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_13-02.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._estudotoricred_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3034/img_20251016_0001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3035/img_20251016_0002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplauso_eduardo_henrique_da_fonte.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2369/audiencia_publica_compesa_requerimento_audiencia_publica_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2371/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2400/img_20250128_0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2401/img_20250128_0001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_-_retirada_de_materia_indicacao_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_-_voto_de_pesar_albecina_etelvina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2425/voto_de_pesar_a_familia_do_senhor_ronnie_edrisson_silva__ronnie_de_marcone.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2426/req_abono_de_falta_casamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2427/voto_de_pesar_a_familia_do_senhor_jose_juarez_de_brandao..pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2441/voto_de_pesar_a_familia_do_senhora_maria_de_lourdes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2477/req_nc2ba_01_2025_nomes_dos_cargos_em_comissao_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2478/abono_de_falta1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2479/voto_de_pesar_adeilson_das_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_-_voto_de_pesar_maria_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2500/requerimento_-_voto_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2501/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2508/senhor_anderson_rodrigo_costa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2509/a_familia_do_senhor_cicero_sebastiao_da_silva._.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2526/req_nc2ba_02_2025_demandas_judiciais_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2536/abono_de_falta_01.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2537/votos_de_pesar_pelo_falecimento_do_senhor_antonio_jose_da_silva_conhecido_como_careca..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2538/voto_de_pesar_nildo_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2539/voto_de_pesar_a_familia_da_senhora_maria_jose_da_silva_queiroz..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2551/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2562/voto_de_pesar_a_familia_da_senhora_maria_bezerra_da_silva_dona_mariquinha..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2600/voto_de_pesar_a_familia_do_jovem_thiago_edmilson_da_silva..pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2611/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2623/img_20250429_0003.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2635/img_20250505_0002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_-_retirada_de_materia_-_definitivo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2659/img_20250513_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_de_abono_de_falta_derivaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2705/abono_de_falta_marli.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2713/img_20250526_0003.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2714/img_20250526_0004.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2762/req_nc2ba_04_2025_contratos_de_imoveis_locados_assinado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2781/votos_de_pesar_roseli.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2782/votos_de_pesar_lucas_felipe.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2807/img_20250721_0003.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2816/img_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2817/requerimento_de_retirada.zepreto_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2821/img_20250724_0001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2824/req_nc2ba_05_2025_emprestimos_da_prefeitura_municipal_de_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2836/img_20250801_0001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2837/img_20250804_0001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2838/img_20250804_0002.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2859/img_20250811_0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2860/img_20250811_0003.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2915/voto_de_pesar_a_familia_da_senhora_ivonete_carmete_da_silva.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2921/voto_de_pesar_a_familia_do_senhor_manoel_saviano_da_silva_manoel_do_banco..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2922/req.iptu_20250901_0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2928/img_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2929/img_20250902_0002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2930/img_20250902_0003.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_informacao_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2958/req_nc2ba_07_2025_informacoes_sobre_o_aluguel_da_sede_do_poder_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2959/req_nc2ba_06_2025_informacoes_usina_de_energia_solar_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2961/req_nc2ba_07_2025_retirada_da_materia_sobre_isencao_do_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2970/retirada_da_cozinha_da_nova_escola.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2975/img_20250923_0006.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2987/img_20250929_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3018/oficio_gp_204-2025_final.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2364/dispoe_sobre_a_denominacao_do_auditorio_da_camara_municipal_de_vereadores_que_passa_a_ser_auditorio_vereador_edimlson_dionisio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2395/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres_filho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2414/dispoe_sobre_averbacao_de_consignacoes_em_folha_de_pagamento_para_fins_de_emprestimos_e_da_outras_providencias_no_ambito_da_camara_municipal_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2460/pres_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2480/img_20250225_0003.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2522/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2523/concede_titulo_de_cidadania_toritamense_a_gustavo_henrique_de_oliveira_lagos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2531/pres_2025_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_e_servidores_publicos_do_poder_legislativo_municipal_de_toritama-pe_bem_como_da_outras_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_resolucao_mesa_-_revoga_o__3o_do_art._5o_da_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2612/img_20250428_0001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2614/img_20250428_0008.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2616/img_20250428_0009.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2620/img_20250428_0010.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2674/titulo_ligia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2675/titulo_betania.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2726/img_20250616_0002.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2727/img_20250616_0001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2755/img_20250707_0003.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2801/biografia_frankilin_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2822/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2022_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_23100600-7.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2856/titulo_de_cidadania_-_janeton_ramos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2857/titulo_de_cidadania_-_samuel_antonio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2858/titulo_de_cidadao_-_doriedson_rosa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2910/biografia_frankilin_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2911/jose_lopes_20250826_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2912/cozinha_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2914/wagner_20250826_0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2937/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2023_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_24100544-9..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2945/titulo_de_cidadao_toritamense_-_josemis_manoel.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2947/resolucao_paulo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2952/titulo_elaine_tavares.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2962/img_20250916_0002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3016/titulo_alberto_cesar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2967/ata_a_de_parecer_da_17a_reuniao_da_comissao_de_justica_e_redacao_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_085-2025_-_comunica_veto_total_ao_plol_02-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2435/emenda_modificativa__no_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2436/emenda_supressiva_no_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3033/emenda_modificativa_plol_143-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3036/emenda_no_02_suprima-se__3o_do_artigo_5o_do_plol_143-2025_art-_5o__3o_suprimido.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3037/emenda_no_03_suprima-se_o_9o_do_plol_143-2025_art-_5o__9o_....pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2533/revoga_o_decreto_legislativo_no_01-2020_que_estabelece_os_procedimentos_para_concessao_de_diarias_e_prestacao_de_contas_no_ambito_da_camara_municipal_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2745/jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei__-_prioridade_matricula_de_alunos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2377/pl_disque_autismo_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2378/pl2025_selo_autista_a_bordo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2379/pl_2025_semana_municipal_da_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2386/pl_nc2ba_2024_protecao_ao_animal_de_grande_porte_assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2396/pl_-_institui_o_festival_da_seresta_no_calendario_de_eventos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2397/denomina_de_quadra_izabel_alves_torres_da_silva_dona_izabel_a_quadra_da_escola_situada_no_bairro_colorado..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2402/denomina_de_praca_terezinha_maria_ferreira_a_futura_praca_do_bairro_murial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_acoes_preventivas_a_depressao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2417/plol_01-2025_estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2418/denomina_de_cozinha_luiza_maria_da_silva_o_refeitorio_da_esco_20250130_0001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2428/cozinha_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_comercio_conectado_-_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2524/institui_o_dia_municipal_de_conscientizacao_do_autismo_correto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_nc2ba_03_dia_das_costureiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2532/revoga_a_lei_municipal_no_1.729_de_06_de_dezembro_de_2019_a_qual_dispoe_sobre_a_concessao_de_diarias_a_vereadores_e_servidores_da_camara_municipal_de_toritama_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_-_comercio_conectado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2552/pl_nc2ba_04_capacitacao_dos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2561/festival_da_costureira.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_rua_maria_paulina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_av_jose_gabriel_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2570/gerson_pereira_das_neves_filho_cinha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2572/elizeu_abelardo_tavares.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_maria_alexandrina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_rua_abilio_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_rua__adelina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2586/r._jose_pedro_bezerra_pindo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2587/r._manoel_firmino_baia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2588/r._jose_valdeci_torres_leu.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2589/r._valdomiro_julio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2590/estrada_helio_correia_pinto.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2598/img_20250410_0005.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2619/projeto_de_lei_rua_azevedo_20250323_0001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2621/img_20250428_0011.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2636/projeto_de_lei_-_programa_farmacia.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2637/projeto_de_lei_-_rua_analia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_-_rua_julita_francisca.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_-_valfrido_vicente.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_rosemiro_severino_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_adeilson_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_jose_santana_filho_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_vandete_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2654/projeto_de_lei_otto_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_gilson_floriano_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2658/josenilda_ramos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2660/nivaldo_galdino.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2661/jose_zezito.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2664/jose_adelson.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2665/antonio_amaro.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2668/lindalva_izabel.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2669/jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2670/doralice_florentina.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2672/nelson_soares.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2673/pl_nc2ba_04_veda_a_contratacao_de_agressores_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_lei.rua_ansemo_chagas_de_araujo.areal3.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2703/projeto_de_lei.rua_braz_pedro_angelo.areal1.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2704/projeto_de_lei.rua_luizacelecina.areal2.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2717/donizete_pedro_tavares.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2718/manoel_lopes_filho.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2719/severino_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2720/jose_severino_de_moura_filho_ze_de_paizinho.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2723/luiz_elizeu_da_silva_luiz_de_noza.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2724/nelson_florencio_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2725/nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2730/joana_paulina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2731/nomeacao_de_rua_maria_antonia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2732/nomeacao_agenor_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2733/nomeacao_de_rua_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2734/nomeacao_de_rua_severino_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2735/domingossavio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2736/jaime.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2737/genivaldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2738/img_20250611_0007.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2739/img_20250611_0008.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2740/img_20250611_0009.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2741/img_20250611_0002.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2742/img_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2743/img_20250611_0010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2744/img_20250611_0011.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2746/edileuza_maria_das_neves.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2747/imagem_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2748/img_20250611_0003.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2749/img_20250611_0004.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2750/img_20250611_0005.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2751/img_20250611_0006.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2754/nomeacao_de_rua..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2757/amaro_domingos_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2758/jose_pessoa_de_lima.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2763/pl_nc2ba_historia_municipal_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2764/ulisses_goncalo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2765/laerson_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2766/sebastiao_alexandre_da_silva.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2767/jose_edson_batista.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2768/joao_jeroncio_filho.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2769/belizario_celestino_de_lima.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2770/severino_cecilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2771/euclides_gregorio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2772/elias_manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2773/estelita_mano_de_lima.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2774/josefa_da_silva_simplicio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2775/jose_jorge_irmao.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2777/augusto_jose_de_lima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2783/img_0001enildo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2784/zepreto.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2785/img_0001elias.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2794/denomina_de_r._cosma_maria_batista_a_r._trav._2__joao_pereira_tabosa_cod_log_049_centro.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2818/antonia_simplicio_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2819/maria.cordeiro_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2820/douglas.firmino_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2849/rua_jose_severino_de_moura.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2850/rua_arnaldo_raimundo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2851/rua_edinalva_helena_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2852/rua_josefa_cesar_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2853/rua_jose_valdir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2855/novo_hospital_20250806_0001.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2864/pl_nc2ba_06_calcadas_acessiveis_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2865/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2869/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2871/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2872/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2873/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2874/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2876/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2877/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2889/img_20250818_0003.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2890/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2916/dispoe_sobre_a_inclusao_de_biblias_nos_acervos_das_bibliotecas_do_municipio_de_toritama_buscando_assim_incluir_conhecimento_religioso.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2923/cozinha_e_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2933/festival_de_amostra_de_cinema.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2943/festival_toritama_para_cristo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2948/projeto_de_lei_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_das_margens_20250909_0001.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2954/projeto_de_lei_censo_tea_autista.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2964/cozinha_da_escola_de_tempo_integral..pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2986/img_20250929_0003.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_13_cargos_20250929_0001.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2997/pl_nc2ba_informacao_sobre_os_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3030/plol_-2025_dispoe_sobre_a_aplicacao_da_lei_federal_no_13.709_de_14_de_agosto_de_2018_lei_geral_de_protecao_de_dados_pessoais_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3031/plol_-2025_regulamenta_a_lei_federal_no_14.129_de_29_de_marco_de_2021_no_ambito_do_poder_legislativo_municipal_instituindo_o_programa_de_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3032/pl._estrutura_adm_-_cm_toritama._1.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_complementar_-_reforma_administrativa_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2429/projeto_de_lei_-_reajuste_remuneracao_minima_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_lei_-_beneficio_fiscal_jogos_de_azar.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_de_lei_-_reajuste_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2442/projeto_de_lei_-_papa_metralha_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2459/emissao_1a22272490c7a6bc33ce1113_memorando-734-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_lei_-_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_-_autoriza_o_poder_executivo_municipal_a_disponibilizar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_-_institui_o_programa_de_horas-maquina_do_municipio_de.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2517/projeto_de_lei_-_altera_o_vencimento_dos_cargos_de_psicologo_nutricionista_fisioterapeuta_motorista_de_tfd_medico_e_outros_insertos_na_estrutura_da_secretaria_de_saude_e_ass.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_-_altera_o_vencimento_do_cargo_de_farmaceuticodata_11.04.25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2617/projeto_de_lei_-_codigo_de_etica_gcm.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2618/projeto_de_lei_-_institui_o_centro_de_ensino_e_pesquisa_de_seguranca_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_lei_institui_o_programa_esporte_e_vida_data_13_05_25.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_-_institui_a_conferencia_municipal_de_assistencia_social_e_o_conselho_municipal_de_assistencia_social__cmas_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2715/projeto_de_lei_-_altera_remuneracao_cria_cargos_na_sms_e_cria_grt_assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2792/plol_2025_autoriza_o_poder_executivo_do_municipio_de_toritama_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_no_ambito_do_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_-_bienal_final.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2803/pl_vale_refeicao_bienal.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_lei_-_apoio_financeiro_olimpiadas_de_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_lei_-_cessao_de_impressoras_a_professores.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2841/pldo_toritama_2026_completo_ok.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_-_altera_lei_1.992-2023_-_programa_de_aprendizado_digital.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2891/emissao_6c4c59adef4959b79784bdde_memorando-3.558-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2913/pl_-_oficio_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2917/pl_-_oficio_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2918/emissao_57c88290ca35b502a99f7c77_memorando-1--3.913-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2919/pl_-_oficio_n_186-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2920/pl_-_oficio_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3002/proposta_orcamentaria_2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3003/projeto_de_lei_ppa..pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_-_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_-_cria_politica_de_seguranca_publica_e_institui_o_sistema_de_seguranca_e_defesa_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_-_reestrutura_o_conseg_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_-_institui_o_programa_lares_sem_violencia_lsv_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3024/emissao_eb861f5ab70b3c0a28fa5259_memorando-4.689-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3027/emissao_b88fda14f4e9375e2ccc001c_memorando-4.763-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3028/emissao_248c13cd2eca9e00835b4e40_memorando-4.787-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3029/emissao_b2920f2bdf86d44f70ddb8db_memorando-4.774-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_-_educacao_integral_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_-_praticas_exitoras.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_lei_-_implantacao_do_ensino_de_musica_no_curriculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3066/emissao_ed56df1b762f33c5fd1f756b_memorando-5.353-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_-_altera_lei_finisa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2458/emissao_fdc2188d66ebc4ffb1752478_memorando-722-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2507/plc_-_institui_o_programa_de_recuperacao_fiscal_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_sect_-_cria_e_extingue_cargos._gratificacao_porte_de_escola..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar__-_cria_cargos_na_estrutura_da_administracao_direta_do_municipio_de_toritama_e_altera_a_remuneracao..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_-_adicional_de_insalubridade_garis_coletores_e_operadores_de_prensa.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2716/plc_inclui_o_cargo_de_supervisor_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_complementar_-_altera_remuneracao_vet_cria_cargo_na_supervidor_latoratorial_altera_lei_grt_final.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2892/emissao_f2d68d9feb3b020027db394b_memorando-3.779-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_nc2ba_isencao_de_iptu_falta_de_infraestrutura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2995/emissao_2fdd6556d660cc00dc9b17e9_memorando-4.509-2025_assinado_versaoimpressao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2361/que_seja_feito_o_asfalto_da_rua_sao_jose_rita_maria_do_carmo_sete_de_setembro_av._planalto_e_rua_sao_pedro_no_bairro_independente_para_melhorar_a_mobilidade..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2362/que_seja_feito_a_cobertura_do_canal_dando_inicio_da_garagem_de_jeziel_a_bueira_da_pe-90_para_amenizar_aquela_situacao_precaria_que_as_pessoas_vivem..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2363/que_seja_feito_o_complemento_do_calcamento_da_rua_bom_jesus_sete_de_setembro_conectando_ao_planalto_e_o_calcamento_da_rua_luiz_gonzaga..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2365/img_20250114_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2366/img_20250114_0002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2367/img_20250114_0003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2368/indicacao_criacao_do_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2373/ind_jan25_asfalto_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_jan25_iluminacao_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_areal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_jan25_melhoria_san_ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_pavimentacao_de_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2383/praca_jurandir_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2384/img_20250121_0002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2385/img_20250121_0003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2387/que_seja_feito_o_calcamento_da_frente_da_creche_do_independente_e_estenda-se_ao_lado_da_academia_ate_a_frente_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2391/img_20250121_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2392/ind._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2393/ind._canal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2394/ind._creche.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_que_sejam_trocados_todos_o_computadores_do_posto_detran_do_municipio_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2399/que_sejam_saniadas_e_pavimentadas_todas_as_ruas_do_bairro_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2403/img_20250128_0003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_calcamento_diversas_ruas_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_jan25_chafar._zemuela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_jan25_calc._zemuela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_jan25_praca_zemuela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2408/ind._d.f..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_calcamento_severino_izidio_pereira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_muro_da_ubs_independente.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2413/solicito_que_criado_o_ceo__centro_especializado_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_voltando_a_sorrir.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_mudanca_da_feira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2422/ind._cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_ambulancias_e_tfd_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_iluminacao_bueiros_e_podas_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2434/adesivada_a_parede_do_hospital_municipal_de_toritama_nossa_senhora_de_fatima_para__identificacao_do_predio_publico..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2438/ind._sec.m.a.lx_zemuela.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2439/ind_calc._fev._ze_muela_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2440/solicito_ao_prefeito_sergio_procopio_colin_da_silva_que_seja_feito_uma_escola_tecnica_de_corte_e_costura__no_municipio_de_toritama.__.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao10_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao11_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacaosalem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacaoantao.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2448/que_inseri_calcados_no_kit_de_fardamento_escolar_para_os_estudantes_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2449/solicito_ao_prefeito_sergio_procopio_colin_da_silva_carvalho_a_instalacao_de_um_teleferico_no_loteamento_de_antao._.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacaoolavo.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_03_-_calcamento_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_-_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_-_uniforme_gcm.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2454/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2455/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2456/caminhao_varredeira_caminhao_vassoura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2457/maquinas_da_academia_do_parque_maria_dos_anjos_que_apresentam_pequenos_defeitos..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacaolotmauricio.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2463/img_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_nc2ba_01_2025_quebra-molas_areal_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2465/rua_maria_madalena_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2466/colegio_laura_lopes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2467/rua_ribeirao_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2468/solicito_ao_poder_executivo_prefeito_sergio_procopio_colin_da_silva_carvalho_que_seja_criada_uma_escola_de_musica_e_uma_banda_musical_no_municipio_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2469/pulverizacao_drones.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_policial_municipal_2_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_n_06_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_n_04_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_05_-_paulo_tavares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_que_seja_feita_a_climatizacao_do_velorio_municipal_oberon_ferreira_da_cunha_com_baterias_de_banheiros_e_que_sejam_adquiridos_bancos_para_a_capela_do_cemiterio_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_nc2ba_02_2025_terraplanagem_do_sitio_arroz_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_nc2ba_03_2025_creche_noturna_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2481/iluminacao_rosemiro_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2482/fabrica_de_tubo_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2483/rua_canaa_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2485/quebra-molas_13_de_maio..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2486/espaco_de_comemoracoes..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2487/cabine_do_cuidado_mental..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao15.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao16.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2491/seduc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2493/maria_de_jesus_rua.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2494/loteamento_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2495/colorado_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_-_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_nc2ba_05_2025_incentivo_as_escolinhas_de_futebol_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_nc2ba_06_2025_pontos_de_moto-taxi_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_-_rua_moreno.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2503/que_seja_realizado_um_estudo_tecnico_buscando_melhorar_o_trafego_das_vias_que_interligam_o_centro_da_cidade_ao_bairro_duque_de_caxias_e_saida_a_br_104..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2506/ubs2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2510/coberta_do_anfiteatro..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2511/saude_da_mulher..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_nc2ba_04_2025_terminal_e_paradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2513/que_sejam_adquiridas_novas_cobertas_para_os_mototaxistas_visando_melhoria_do_bem_estar_dos_mesmos_como_tambem_dos_passageiros..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2514/que_seja_implantado_nas_creches_e_escolas_da_nossa_cidade_o_programa_educa_esportes..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2519/reforma_de_casa_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2520/guarda_municipal_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_-_rua_sete_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_-_rua_portugal_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_-_capinacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2530/2_que_seja_fornecidos_protetores_auriculares_protetores_de_ouvido_correto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_pavimentacao_asfaltico_ruas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2535/que_seja_instalados_bebedouros_de_agua_mineral_em_espacos_publicos_do_municipio_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2540/fabricos_20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2541/linha_de_onibus__20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2542/img_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2544/construir_a_passagem_molhada_que_interliga_toritama_a_villa_canaa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2545/terraplanagem.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2546/honorio_minervino.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2547/rua_palmares.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_-_03..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_placas_de_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2555/img_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2556/img_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2557/pista_de_atletismo_20250227_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_escola_tecnica_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_curso_capacitacao_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_-_012024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_-_022024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2567/img_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2568/ind_nc2ba_06_2025_loteamento_arlindo_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2571/ind_nc2ba_06_2025_rua_rio_de_janeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2573/img_20250408_0002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_terraplagem.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2576/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2577/nova_creche_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2578/neurologista_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2579/dona_zuleide_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao20.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2591/img_20250410_0002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2592/img_20250410_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2593/img_20250410_0003.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2595/duas_pracas_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2596/iluminacao_rua_da_pedra_20250304_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_entrada_da_cidade_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2599/img_20250410_0004.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2601/img_20250414_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2602/ind_nc2ba_09_2025_rua_rio_santa_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2604/av_jerusalem_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2605/escola_colorado_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2606/calcamento_de_rua_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2607/posto_colorado_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2608/ind.educ.fin_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2610/infld.moto.entrega_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2615/img_20250428_0003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2622/img_20250429_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2624/img_20250429_0002.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2625/ind_nc2ba_10_2025_rua_machado_de_assis_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2626/img_20250505_0003.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2627/img_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2628/nova_betel_20250325_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2629/patio_de_eventos_20250323_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2630/salario_garis_20250325_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2631/img_20250502_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_02_-_16.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_03-16.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_01_-_16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2639/instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2640/rua_raquel_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2641/redutores_de_velocidade-_quebra_molapdf.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_nc2ba_11_2025_rua_heleno_jose_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_nc2ba_12_2025_escola_perpetuo_socorro_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2644/ind_nc2ba_13_2025_estrada_do_laura_lopes_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2648/bueiro_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2649/reforma_da_academia_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2656/img_20250508_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2657/img_20250512_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2662/img_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2663/indicacao_-_02-14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_-_01-14.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2676/caminhao_de_fossas_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2677/complemento_das_ruas_coqueiral_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2678/indicacao_03-16.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2679/praca_izidio_tavares_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2680/quadra_izidio_tavares_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2681/rua__ana_cristina_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2682/praca_e_posto_de_saude_colorado_20250329_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2683/img_20250519_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2684/img_20250519_0002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2685/indcastramovel.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2686/ind.vitrinetor.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2688/img_20250519_0003.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2689/ind_no_14_2025_rua_escada_e_palmares.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2690/ind_no_15_2025_pavimentacao_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2691/ind_no_16_2025_quebra-molas_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2692/img_20250519_0005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2693/img_20250519_0006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2694/rua__belem_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2695/img_20250519_0004.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2697/beco_sao_pedro__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_-_19-01.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_-_19-02.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_-_19-03.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2707/pavimentacao_da_av._planalto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2708/ind_nc2ba_17_2025_rua_sete_de_setembro_independente_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2709/indcasaapoiocrian.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2710/img_20250526_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2711/img_20250526_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2712/img_20250526_0005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2721/procon__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2722/monteiro_lobato__digitalizado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2728/img_20250620_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2729/img_20250609_0001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2752/img_20250628_0001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2753/img_20250707_0004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2759/ind_nc2ba_20_2025_loteamento_tavares_martins_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2760/ind_nc2ba_19_2025_loteamento_campo_alegre_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2761/ind_nc2ba_18_2025_loteamento_izidio_tavares_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2776/img_20250711_0001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2778/indicacao_-_14-01-1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2779/ind_nc2ba_21_2025_rua_canaa_principe_da_paz_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2780/ind_nc2ba_22_2025_rua_santa_cruz_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2786/estrada_do_arroz_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2787/redutores_de_velocidade_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2788/rua_bom_jesus_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2790/img_20250715_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2791/img_20250715_0002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2795/que_haja_um_aumento_salarial_dia_conselheiros_tutelares_considerando_a_relevancia_de_suas_funcoes_na_garantia_dos_direitos_das_criancas_e_adolescentes_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2796/que_sejam_realizados_os_servicos_de_saneamento_basicopavimentacao_na_rua_prefeito_celso_marques_de_andrade_visando_melhorar_as_condicoes_de_infraestrutura_e_qualidade_de_vida_doa_moradores_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2797/sete_de_setembro_20250714_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2798/ind.conselhorural_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2799/fibromalgia.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2800/img_20250717_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2802/img_20250721_0002.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2804/bairro_novo_coqueiral_20250721_0001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2805/ruas_principe_da_paz_20250721_0001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2806/img_20250721_0004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_-_22-01.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_22-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2812/ind_nc2ba_23_2025_avenida_severino_ramos_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_3.pdf.pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2814/img_20250722_0002.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2815/img_20250722_0001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2823/img_20250724_0002.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2825/img_20250724_0003.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2826/img_20250730_0001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2827/exame_doenca_do_caramujo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_lavanderia_publica.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_laura_lopes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2830/planalto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2831/caiberas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_-_06-01.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2834/img_20250804_0003.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_-_06-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2843/ind_nc2ba_25_2025_rua_pau_santo_novo_coqueiral_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2844/ind_nc2ba_24_2025_rua_henrique_tavares_fazenda_velha_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2845/horario_farmacia.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao27.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2847/img_20250811_0005.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2848/img_20250811_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2854/img_20250811_0004.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_12-01.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_12-02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_12-03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2867/praca_publica_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2868/corrimao_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2870/avenida_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2880/implanon_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2881/deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2882/praca_planalto_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2883/rf_20250812_0001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2884/avenida_laura_lopes_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_do_bairro_martins_tavares_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2887/img_20250814_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2888/img_20250818_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_caps_infantil..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_01_-_20.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_02_-_20.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_03_-_20.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2897/ind.colorado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2898/img_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2899/jardim_das_oliveiras_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2900/rua_inglaterra_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2901/rosemiro_felix_20250819_0001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2902/rua_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2903/telefone_emergencia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2904/img_20250822_0002.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2905/img_20250822_0003.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2906/img_20250822_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2907/rua_maragogi_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_que_seja_pavimentada_a_via_que_fica_a_margem_direita_da_pe-90_entre_o_final_da_av._jurandir_santana_e_o_cemiterio_parque_dos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2909/indi._iluminacao.a.tvila_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2927/ind._travessa.m.l.a_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2931/praca_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2932/ubs_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2934/calcadas_vila_sao_benedito_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2935/samu_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2936/img_20250822_0004.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao30_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao28_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2941/indicacao_02_-_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2944/indicacao_01_-_terraplanagem_-_rua_hipocrates.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2946/ind.corridapedes._assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2950/img_20250911_0002.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2951/img_20250911_0001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_-_03.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_-_01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_-_02.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2960/img_20250916_0001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2963/ind.cap.ges.emp._assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2965/img_20250918_0001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2966/img_20250918_0002.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2968/img_20250918_0003.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2969/acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_-_01-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_-_02-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2973/img_20250923_0003.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2974/img_20250923_0004.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2976/complemento_das_ruas_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2977/garagens_de_jeziel_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2978/rua_santa_monica_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2979/img_20250923_0005.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2980/creche_antao_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2981/loteamento_luar_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2982/campo_alegre_20250923_0001.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2983/img_20250926_0001.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2984/img_20250929_0002.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_de_estacionamento_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_01-10.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2990/ind_nc2ba_26_2025_rua_afonso_clemente_antao_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_02-10.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2992/ind.melhoria.ilumin.ar.car_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2993/ind.trein.jovens.ens.md_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2994/principe_da_paz_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2996/beco_sao_pedro_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2998/sitio_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2999/img_20250930_0003.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3000/img_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3001/img_20250929_0004.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3004/que_seja_viabilizada_a_pavimentacao_da_pe-90_no_trecho_que_se_estende_ate_o_sitio_arroz_divisa_com_o_municipio_de_taquaritinga_do_norte-pe..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_-_1_-_06_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3006/ind_nc2ba_27_2025_seguranca_do_sitio_sao_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_-_2_-_06_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3008/ponte_20250930_0001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3009/img_20251007_0001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3010/img_20251008_0001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3011/img_20251007_0002.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3017/img_20251007_0003.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3019/img_20251013_0003.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3020/img_20251013_0001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3021/img_20251013_0002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_13-01.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_13-02.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3026/ind._estudotoricred_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3034/img_20251016_0001.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3035/img_20251016_0002.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplauso_eduardo_henrique_da_fonte.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2369/audiencia_publica_compesa_requerimento_audiencia_publica_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2371/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2400/img_20250128_0002.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2401/img_20250128_0001.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2423/requerimento_-_retirada_de_materia_indicacao_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2424/requerimento_-_voto_de_pesar_albecina_etelvina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2425/voto_de_pesar_a_familia_do_senhor_ronnie_edrisson_silva__ronnie_de_marcone.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2426/req_abono_de_falta_casamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2427/voto_de_pesar_a_familia_do_senhor_jose_juarez_de_brandao..pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2437/requerimento_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2441/voto_de_pesar_a_familia_do_senhora_maria_de_lourdes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2477/req_nc2ba_01_2025_nomes_dos_cargos_em_comissao_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2478/abono_de_falta1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2479/voto_de_pesar_adeilson_das_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_-_voto_de_pesar_maria_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2500/requerimento_-_voto_de_pesar_02.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2501/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2508/senhor_anderson_rodrigo_costa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2509/a_familia_do_senhor_cicero_sebastiao_da_silva._.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2526/req_nc2ba_02_2025_demandas_judiciais_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2536/abono_de_falta_01.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2537/votos_de_pesar_pelo_falecimento_do_senhor_antonio_jose_da_silva_conhecido_como_careca..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2538/voto_de_pesar_nildo_do_brejo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2539/voto_de_pesar_a_familia_da_senhora_maria_jose_da_silva_queiroz..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2551/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2562/voto_de_pesar_a_familia_da_senhora_maria_bezerra_da_silva_dona_mariquinha..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2600/voto_de_pesar_a_familia_do_jovem_thiago_edmilson_da_silva..pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2611/requerimento_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2623/img_20250429_0003.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2635/img_20250505_0002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_-_retirada_de_materia_-_definitivo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2659/img_20250513_0002.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2666/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2667/requerimento_de_abono_de_falta_derivaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2705/abono_de_falta_marli.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2713/img_20250526_0003.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2714/img_20250526_0004.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2762/req_nc2ba_04_2025_contratos_de_imoveis_locados_assinado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2781/votos_de_pesar_roseli.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2782/votos_de_pesar_lucas_felipe.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2807/img_20250721_0003.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2816/img_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2817/requerimento_de_retirada.zepreto_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2821/img_20250724_0001.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2824/req_nc2ba_05_2025_emprestimos_da_prefeitura_municipal_de_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2836/img_20250801_0001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2837/img_20250804_0001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2838/img_20250804_0002.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2859/img_20250811_0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2860/img_20250811_0003.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2915/voto_de_pesar_a_familia_da_senhora_ivonete_carmete_da_silva.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2921/voto_de_pesar_a_familia_do_senhor_manoel_saviano_da_silva_manoel_do_banco..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2922/req.iptu_20250901_0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2928/img_20250902_0001.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2929/img_20250902_0002.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2930/img_20250902_0003.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2949/pedido_de_informacao_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2958/req_nc2ba_07_2025_informacoes_sobre_o_aluguel_da_sede_do_poder_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2959/req_nc2ba_06_2025_informacoes_usina_de_energia_solar_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2961/req_nc2ba_07_2025_retirada_da_materia_sobre_isencao_do_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2970/retirada_da_cozinha_da_nova_escola.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2975/img_20250923_0006.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2987/img_20250929_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3018/oficio_gp_204-2025_final.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2364/dispoe_sobre_a_denominacao_do_auditorio_da_camara_municipal_de_vereadores_que_passa_a_ser_auditorio_vereador_edimlson_dionisio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2395/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres_filho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2414/dispoe_sobre_averbacao_de_consignacoes_em_folha_de_pagamento_para_fins_de_emprestimos_e_da_outras_providencias_no_ambito_da_camara_municipal_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2460/pres_ferreirinha.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2480/img_20250225_0003.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2522/concede_titulo_de_cidadania_toritamense_a_valter_nogueira_ferraz_torres..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2523/concede_titulo_de_cidadania_toritamense_a_gustavo_henrique_de_oliveira_lagos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2531/pres_2025_fixa_valores_e_regulamenta_a_concessao_de_diarias_aos_agentes_politicos_e_servidores_publicos_do_poder_legislativo_municipal_de_toritama-pe_bem_como_da_outras_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_resolucao_mesa_-_revoga_o__3o_do_art._5o_da_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2612/img_20250428_0001.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2614/img_20250428_0008.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2616/img_20250428_0009.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2620/img_20250428_0010.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2674/titulo_ligia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2675/titulo_betania.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2726/img_20250616_0002.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2727/img_20250616_0001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2755/img_20250707_0003.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2801/biografia_frankilin_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2822/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2022_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_23100600-7.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2856/titulo_de_cidadania_-_janeton_ramos.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2857/titulo_de_cidadania_-_samuel_antonio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2858/titulo_de_cidadao_-_doriedson_rosa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2910/biografia_frankilin_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2911/jose_lopes_20250826_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2912/cozinha_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2914/wagner_20250826_0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2937/julga_a_prestacao_de_contas_da_prefeitura_municipal_de_toritama_estado_de_pernambuco_referente_ao_exercicio_de_2023_do_exmo._sr._prefeito_edilson_tavares_de_lima_processo_t.c._no_24100544-9..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2945/titulo_de_cidadao_toritamense_-_josemis_manoel.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2947/resolucao_paulo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2952/titulo_elaine_tavares.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2962/img_20250916_0002.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3016/titulo_alberto_cesar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2967/ata_a_de_parecer_da_17a_reuniao_da_comissao_de_justica_e_redacao_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_085-2025_-_comunica_veto_total_ao_plol_02-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2435/emenda_modificativa__no_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2436/emenda_supressiva_no_01_ao_pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3033/emenda_modificativa_plol_143-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3036/emenda_no_02_suprima-se__3o_do_artigo_5o_do_plol_143-2025_art-_5o__3o_suprimido.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3037/emenda_no_03_suprima-se_o_9o_do_plol_143-2025_art-_5o__9o_....pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2533/revoga_o_decreto_legislativo_no_01-2020_que_estabelece_os_procedimentos_para_concessao_de_diarias_e_prestacao_de_contas_no_ambito_da_camara_municipal_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2745/jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei__-_prioridade_matricula_de_alunos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2377/pl_disque_autismo_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2378/pl2025_selo_autista_a_bordo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2379/pl_2025_semana_municipal_da_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2386/pl_nc2ba_2024_protecao_ao_animal_de_grande_porte_assinado.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2396/pl_-_institui_o_festival_da_seresta_no_calendario_de_eventos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2397/denomina_de_quadra_izabel_alves_torres_da_silva_dona_izabel_a_quadra_da_escola_situada_no_bairro_colorado..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2402/denomina_de_praca_terezinha_maria_ferreira_a_futura_praca_do_bairro_murial.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_acoes_preventivas_a_depressao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2417/plol_01-2025_estabelece_a_estrutura_administrativa_e_organizacional_do_poder_legislativo_do_municipio_de_toritama_estado_de_pernambuco_e_da_outras_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2418/denomina_de_cozinha_luiza_maria_da_silva_o_refeitorio_da_esco_20250130_0001.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2428/cozinha_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_comercio_conectado_-_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2524/institui_o_dia_municipal_de_conscientizacao_do_autismo_correto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_nc2ba_03_dia_das_costureiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2532/revoga_a_lei_municipal_no_1.729_de_06_de_dezembro_de_2019_a_qual_dispoe_sobre_a_concessao_de_diarias_a_vereadores_e_servidores_da_camara_municipal_de_toritama_e_da_outras_providencias._1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_-_comercio_conectado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2552/pl_nc2ba_04_capacitacao_dos_cuidadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2561/festival_da_costureira.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_rua_maria_paulina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_av_jose_gabriel_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2570/gerson_pereira_das_neves_filho_cinha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2572/elizeu_abelardo_tavares.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_maria_alexandrina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_rua_abilio_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_rua__adelina_20250309_0001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2586/r._jose_pedro_bezerra_pindo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2587/r._manoel_firmino_baia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2588/r._jose_valdeci_torres_leu.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2589/r._valdomiro_julio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2590/estrada_helio_correia_pinto.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2598/img_20250410_0005.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2619/projeto_de_lei_rua_azevedo_20250323_0001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2621/img_20250428_0011.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2636/projeto_de_lei_-_programa_farmacia.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2637/projeto_de_lei_-_rua_analia_ferreira.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2645/projeto_de_lei_-_rua_julita_francisca.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2646/projeto_de_lei_-_valfrido_vicente.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2650/projeto_de_lei_rosemiro_severino_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2651/projeto_de_lei_adeilson_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_jose_santana_filho_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_vandete_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2654/projeto_de_lei_otto_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_gilson_floriano_20250326_0001.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2658/josenilda_ramos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2660/nivaldo_galdino.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2661/jose_zezito.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2664/jose_adelson.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2665/antonio_amaro.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2668/lindalva_izabel.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2669/jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2670/doralice_florentina.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2672/nelson_soares.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2673/pl_nc2ba_04_veda_a_contratacao_de_agressores_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_lei.rua_ansemo_chagas_de_araujo.areal3.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2703/projeto_de_lei.rua_braz_pedro_angelo.areal1.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2704/projeto_de_lei.rua_luizacelecina.areal2.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2717/donizete_pedro_tavares.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2718/manoel_lopes_filho.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2719/severino_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2720/jose_severino_de_moura_filho_ze_de_paizinho.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2723/luiz_elizeu_da_silva_luiz_de_noza.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2724/nelson_florencio_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2725/nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2730/joana_paulina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2731/nomeacao_de_rua_maria_antonia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2732/nomeacao_agenor_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2733/nomeacao_de_rua_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2734/nomeacao_de_rua_severino_joao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2735/domingossavio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2736/jaime.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2737/genivaldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2738/img_20250611_0007.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2739/img_20250611_0008.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2740/img_20250611_0009.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2741/img_20250611_0002.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2742/img_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2743/img_20250611_0010.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2744/img_20250611_0011.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2746/edileuza_maria_das_neves.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2747/imagem_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2748/img_20250611_0003.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2749/img_20250611_0004.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2750/img_20250611_0005.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2751/img_20250611_0006.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2754/nomeacao_de_rua..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2757/amaro_domingos_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2758/jose_pessoa_de_lima.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2763/pl_nc2ba_historia_municipal_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2764/ulisses_goncalo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2765/laerson_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2766/sebastiao_alexandre_da_silva.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2767/jose_edson_batista.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2768/joao_jeroncio_filho.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2769/belizario_celestino_de_lima.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2770/severino_cecilio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2771/euclides_gregorio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2772/elias_manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2773/estelita_mano_de_lima.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2774/josefa_da_silva_simplicio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2775/jose_jorge_irmao.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2777/augusto_jose_de_lima.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2783/img_0001enildo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2784/zepreto.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2785/img_0001elias.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2794/denomina_de_r._cosma_maria_batista_a_r._trav._2__joao_pereira_tabosa_cod_log_049_centro.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2818/antonia_simplicio_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2819/maria.cordeiro_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2820/douglas.firmino_20250723_0001.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2849/rua_jose_severino_de_moura.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2850/rua_arnaldo_raimundo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2851/rua_edinalva_helena_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2852/rua_josefa_cesar_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2853/rua_jose_valdir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2855/novo_hospital_20250806_0001.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2864/pl_nc2ba_06_calcadas_acessiveis_toritama_assinado.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2865/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2869/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2871/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2872/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2873/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2874/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2876/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2877/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2889/img_20250818_0003.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2890/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2916/dispoe_sobre_a_inclusao_de_biblias_nos_acervos_das_bibliotecas_do_municipio_de_toritama_buscando_assim_incluir_conhecimento_religioso.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2923/cozinha_e_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2933/festival_de_amostra_de_cinema.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2943/festival_toritama_para_cristo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2948/projeto_de_lei_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2953/projeto_das_margens_20250909_0001.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2954/projeto_de_lei_censo_tea_autista.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2964/cozinha_da_escola_de_tempo_integral..pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2986/img_20250929_0003.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2988/projeto_13_cargos_20250929_0001.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2997/pl_nc2ba_informacao_sobre_os_medicamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3030/plol_-2025_dispoe_sobre_a_aplicacao_da_lei_federal_no_13.709_de_14_de_agosto_de_2018_lei_geral_de_protecao_de_dados_pessoais_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3031/plol_-2025_regulamenta_a_lei_federal_no_14.129_de_29_de_marco_de_2021_no_ambito_do_poder_legislativo_municipal_instituindo_o_programa_de_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3032/pl._estrutura_adm_-_cm_toritama._1.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei_complementar_-_reforma_administrativa_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2429/projeto_de_lei_-_reajuste_remuneracao_minima_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_lei_-_beneficio_fiscal_jogos_de_azar.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_de_lei_-_reajuste_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2442/projeto_de_lei_-_papa_metralha_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2459/emissao_1a22272490c7a6bc33ce1113_memorando-734-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_lei_-_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_-_autoriza_o_poder_executivo_municipal_a_disponibilizar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_-_institui_o_programa_de_horas-maquina_do_municipio_de.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2517/projeto_de_lei_-_altera_o_vencimento_dos_cargos_de_psicologo_nutricionista_fisioterapeuta_motorista_de_tfd_medico_e_outros_insertos_na_estrutura_da_secretaria_de_saude_e_ass.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_-_altera_o_vencimento_do_cargo_de_farmaceuticodata_11.04.25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2617/projeto_de_lei_-_codigo_de_etica_gcm.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2618/projeto_de_lei_-_institui_o_centro_de_ensino_e_pesquisa_de_seguranca_publica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_lei_institui_o_programa_esporte_e_vida_data_13_05_25.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_-_institui_a_conferencia_municipal_de_assistencia_social_e_o_conselho_municipal_de_assistencia_social__cmas_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2715/projeto_de_lei_-_altera_remuneracao_cria_cargos_na_sms_e_cria_grt_assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2792/plol_2025_autoriza_o_poder_executivo_do_municipio_de_toritama_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_no_ambito_do_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_-_bienal_final.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2803/pl_vale_refeicao_bienal.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_lei_-_apoio_financeiro_olimpiadas_de_conhecimento.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_lei_-_cessao_de_impressoras_a_professores.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2841/pldo_toritama_2026_completo_ok.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_-_altera_lei_1.992-2023_-_programa_de_aprendizado_digital.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2891/emissao_6c4c59adef4959b79784bdde_memorando-3.558-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2913/pl_-_oficio_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2917/pl_-_oficio_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2918/emissao_57c88290ca35b502a99f7c77_memorando-1--3.913-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2919/pl_-_oficio_n_186-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2920/pl_-_oficio_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3002/proposta_orcamentaria_2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3003/projeto_de_lei_ppa..pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3012/projeto_de_lei_-_saude_bucal_assinado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3013/projeto_de_lei_-_cria_politica_de_seguranca_publica_e_institui_o_sistema_de_seguranca_e_defesa_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3014/projeto_de_lei_-_reestrutura_o_conseg_assinado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_-_institui_o_programa_lares_sem_violencia_lsv_assinado.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3024/emissao_eb861f5ab70b3c0a28fa5259_memorando-4.689-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3027/emissao_b88fda14f4e9375e2ccc001c_memorando-4.763-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3028/emissao_248c13cd2eca9e00835b4e40_memorando-4.787-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3029/emissao_b2920f2bdf86d44f70ddb8db_memorando-4.774-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3063/projeto_de_lei_-_educacao_integral_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3064/projeto_de_lei_-_praticas_exitoras.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3065/projeto_de_lei_-_implantacao_do_ensino_de_musica_no_curriculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3066/emissao_ed56df1b762f33c5fd1f756b_memorando-5.353-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_-_altera_lei_finisa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2458/emissao_fdc2188d66ebc4ffb1752478_memorando-722-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2507/plc_-_institui_o_programa_de_recuperacao_fiscal_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_sect_-_cria_e_extingue_cargos._gratificacao_porte_de_escola..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar__-_cria_cargos_na_estrutura_da_administracao_direta_do_municipio_de_toritama_e_altera_a_remuneracao..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_-_adicional_de_insalubridade_garis_coletores_e_operadores_de_prensa.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2716/plc_inclui_o_cargo_de_supervisor_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_lei_complementar_-_altera_remuneracao_vet_cria_cargo_na_supervidor_latoratorial_altera_lei_grt_final.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2892/emissao_f2d68d9feb3b020027db394b_memorando-3.779-2025_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2942/pl_nc2ba_isencao_de_iptu_falta_de_infraestrutura_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2025/2995/emissao_2fdd6556d660cc00dc9b17e9_memorando-4.509-2025_assinado_versaoimpressao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H680"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>