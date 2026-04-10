--- v0 (2025-11-21)
+++ v1 (2026-04-10)
@@ -54,7135 +54,7135 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ferreirinha Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/676/cozinha_solidaria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/676/cozinha_solidaria.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para esta casa um projeto criando a cozinha solidária, através da secretaria de assistência social, para servir refeições diárias as pessoas carentes em vulnerabilidade social.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Derivaldo José</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/677/ind_que_seja_criado_a_feira_de_gado_em_toritama_e_que_seja_instalado_ao_lado_do_predio_onde_funcionava_o_antigo_matadouro_publico..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/677/ind_que_seja_criado_a_feira_de_gado_em_toritama_e_que_seja_instalado_ao_lado_do_predio_onde_funcionava_o_antigo_matadouro_publico..pdf</t>
   </si>
   <si>
     <t>Que seja criado a Feira de Gado em Toritama e que seja instalado ao lado do prédio onde funcionava o Antigo Matadouro Público.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mava</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/679/img_20230109_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/679/img_20230109_0002.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um projeto de Lei criando o REFIS 2023.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/682/img_20230110_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/682/img_20230110_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Saneamento e o calçamento das Ruas e Avenidas do Loteamento Alto da Boa Vista: Avenida Severino Izídio Pereira, Avenida Maria Baia Neta, Rua Manoel da Silva, Rua Maria Anunciada de Jesus.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rossana</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/684/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/684/img_0003.pdf</t>
   </si>
   <si>
     <t>Que seja designado um guarda civil municipal para todo  prédio público.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/687/mini_praca_ao_lado_do_canal_no_independente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/687/mini_praca_ao_lado_do_canal_no_independente.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma MINI PRAÇA entre as ruas São João e São Pedro que ficam ao lado_x000D_
 do canal no bairro independente.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/688/fechar_um_dos_lados_da_avenida_para_pratica_de_esportes..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/688/fechar_um_dos_lados_da_avenida_para_pratica_de_esportes..pdf</t>
   </si>
   <si>
     <t>Que seja fechado um dos lados da avenida João Manoel da Silva para prática de_x000D_
 esportes e caminhada de segunda a sexta a partir das 18 horas, tendo em vista o risco_x000D_
 de atropelamentos que as pessoas passam ao praticar caminhadas.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/689/img_20230112_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/689/img_20230112_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Saneamento e o calçamento das ruas do loteamento Luar de Toritama: Rua Professora H.O. Rua Manoel Umbelino, Rua Antônio dos Santos Barros, Rua Miguel Rocha, Rua Oscar Borba.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/692/maquina_patrol_para_fazer_a_terraplanagem_nos_bairros.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/692/maquina_patrol_para_fazer_a_terraplanagem_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a máquina PATROL e feita a terraplanagem das ruas dos bairros Novo_x000D_
 Coqueiral, Jairo de Arú, loteamento de Arlindo, Campo Alegre, El Shaday, Tavares_x000D_
 Martins e Luar de Toritama</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/693/pissaro_na_entrada_do_sitio_arroz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/693/pissaro_na_entrada_do_sitio_arroz.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a MÁQUINA PATROL para fazer a terraplanagem e que seja colocado_x000D_
 pissaro na estrada do SÍTIO ARROZ.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/694/ind_09-2023_que_seja_construida_uma_praca_na_avenida_monteiro_lobato_no_bairro_do_areal_em_frente_a_lavanderia_de_bezerra_e_que_seja_nomeada_jose_bezerra_da_silva_ze_bezerra..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/694/ind_09-2023_que_seja_construida_uma_praca_na_avenida_monteiro_lobato_no_bairro_do_areal_em_frente_a_lavanderia_de_bezerra_e_que_seja_nomeada_jose_bezerra_da_silva_ze_bezerra..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça na Avenida Monteiro Lobato no bairro do Areal em frente à lavanderia de Bezerra, e que seja nomeada José Bezerra da Silva (zé Bezerra).</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Edijan</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/697/ind-_que_seja_saneada_e_calcada_a_rua_mexico_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/697/ind-_que_seja_saneada_e_calcada_a_rua_mexico_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua México no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/700/img_20230117_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/700/img_20230117_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e o saneamento das Ruas: Izabel Julia da Silva, Luíz Severino da Silva (Zuzu), Manoel Cardoso da Silva. Loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/701/img_20230117_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/701/img_20230117_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das Ruas: Juraci Francisca da Silva, José Roberto da Silva Júnior, Abel Tavares de Lima, Tony Robson Felix Oliveira Leite, Maria Helena Amorim, José Ferreira da Silva. Loteamento Galdino.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/702/img_20230117_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/702/img_20230117_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e o saneamento das Ruas: Augusto Alves Celestino, José Laurentino Neri, Mário J. de Araújo, Raimundo Amaro da Silva, Galdino da Silva, Maria Josefa da Silva, Raimundo Hilário de Oliveira, Pedro José da Silva, Mariano Firmo da Silva, Luíz Cabral da Silva, Edson Quelé dos Santos. Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/703/que_seja_estendido_para_o_turno_da_noite_os_atendimentos_das_ubs_dos_bairros_para_melhor.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/703/que_seja_estendido_para_o_turno_da_noite_os_atendimentos_das_ubs_dos_bairros_para_melhor.pdf</t>
   </si>
   <si>
     <t>que seja estendido para o turno da noite os atendimentos das UBS dos bairros, para melhor_x000D_
  atendimento da nossa população.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/708/que_seja_asfaltada_a_rua_ivanildo_palmeira_guimaraes_-_travessa_largo_da_paz..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/708/que_seja_asfaltada_a_rua_ivanildo_palmeira_guimaraes_-_travessa_largo_da_paz..pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a Rua Ivanildo Palmeira Guimarães - Travessa Largo da Paz.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/709/qu._seja_asfaltada_a_rua_maria_ldelfonso_andrade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/709/qu._seja_asfaltada_a_rua_maria_ldelfonso_andrade.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a Rua Maria Idelfonso Andrade.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/710/ind_que_seja_ampliada_a_creche_do_bairro_independente_com_a_construcao_de_mais_salas_e_feita_uma_coberta_para.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/710/ind_que_seja_ampliada_a_creche_do_bairro_independente_com_a_construcao_de_mais_salas_e_feita_uma_coberta_para.pdf</t>
   </si>
   <si>
     <t>Que seja ampliada a Creche do Bairro Independente com a construção de mais salas e_x000D_
 feita uma coberta para a área do parquinho da área de lazer. Reforçando uma_x000D_
 indicação de minha autoria de n° 100/2021.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/711/ind_que_seja_criada_uma_escola_de_musica_em_nosso_municipio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/711/ind_que_seja_criada_uma_escola_de_musica_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Que seja Criada UMA ESCOLA DE MÚSICA em nosso município.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/712/ind_que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio_reforcando.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/712/ind_que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio_reforcando.pdf</t>
   </si>
   <si>
     <t>Que seja incluída a cultura MAKER na educação do nosso município. Reforçando_x000D_
 uma indicação de minha autoria de 22 de fevereiro 2022.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/716/img_20230125_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/716/img_20230125_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Saneamento e o calçamento do loteamento Central das Ruas: Rivaldo Tributino de Araujo, Maria Teresa da Conceição (mãe de teca), João Vitor da Silva, Mauricio Manoel de Lima, Odete Bento Sobral (Odete de Ogendor) José Estevam da Silva e Luiz Soares de Jesus.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/717/img_20230125_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/717/img_20230125_0004.pdf</t>
   </si>
   <si>
     <t>Para que construa uma ala Geriátrica no hospital municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/718/img_20230125_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/718/img_20230125_0005.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um psicólogo e um cardiologista para a UBS do Sítio São João e para UBS Vila São Benedito.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/720/ind_que_sejam_calcadas_as_ruas_alto_da_saudade_olavo_bilac_raquel_de_queiroz_e_os_becos_sao_cosme.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/720/ind_que_sejam_calcadas_as_ruas_alto_da_saudade_olavo_bilac_raquel_de_queiroz_e_os_becos_sao_cosme.pdf</t>
   </si>
   <si>
     <t>Que sejam calçadas as Ruas Alto da saudade, Olavo Bilac, Raquel de Queiroz e os becos_x000D_
 São Cosme, Alto da Saudade e os becos da Rua 7 de Setembro entre o Independente_x000D_
 e Planalto. Reforçando a indicação de minha autoria de número 27/2021.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/721/ind_que_sejam_saneadas_e_calcadas_as_ruas_maria_do_socorro_floro_pereira_r._jose_pedro_da_silva_e_a_1o_trav._ivo_leite.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/721/ind_que_sejam_saneadas_e_calcadas_as_ruas_maria_do_socorro_floro_pereira_r._jose_pedro_da_silva_e_a_1o_trav._ivo_leite.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas as Ruas Maria do Socorro Floro Pereira, R. José Pedro_x000D_
 da Silva e a 1o Trav. Ivo Leite Filho no Bairro Coqueiral. Reforçando uma indicação_x000D_
 de minha autoria de n° 130/2021.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/722/ind_que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_r._allan_wilker_da_silva_r._abdias_apolinario_de_almeid.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/722/ind_que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_r._allan_wilker_da_silva_r._abdias_apolinario_de_almeid.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas a AV. José Manoel da Silva, R. Allan Wilker da Silva, R._x000D_
 Abdias Apolinário de Almeida, R. Laura Lopes Tavares da Silva, R. Maria de Lourdes dos_x000D_
 Santos, R. Maria do Carmo da Silva, R. Diego Arthur da Silva e R. João Tavares Sobrinho_x000D_
 no Bairro Izídio Tavares. Reforçando uma indicação de minha autoria com o_x000D_
 n° 129/2021.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/723/ind_que_seja_saneada_e_calcada_a_rua_recife_no_bairro_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/723/ind_que_seja_saneada_e_calcada_a_rua_recife_no_bairro_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada  a rua Recife no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jeziel</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/724/img_20230126_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/724/img_20230126_0002.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua: José Rogério Da Silva no centro.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/725/img_20230126_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/725/img_20230126_0001.pdf</t>
   </si>
   <si>
     <t>Que seja complementado o calçamento da Rua: Travessa Manoel Henrique Tavares no Centro.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/726/img_20230126_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/726/img_20230126_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: Mariano Manoel da Silva no centro</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/729/img_20230131_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/729/img_20230131_0001.pdf</t>
   </si>
   <si>
     <t>Que seja concluído a iluminação da Rua: Antônio Soares Bairro: Centro, Avenida Dorival José Pereira (onde existe estacionamento da feira), PE-90, Sítio São João (próximo a ponte) e Sítio Santa Maria.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/730/ind_que_seja_feita_uma_quadra_poliesportiva_com_as_adaptacoes_para_a_pratica_do_esporte_um_para_um_em_nosso_municipio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/730/ind_que_seja_feita_uma_quadra_poliesportiva_com_as_adaptacoes_para_a_pratica_do_esporte_um_para_um_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Que seja feita uma quadra poliesportiva com as adaptações para a prática do esporte_x000D_
 UM PARA UM em nosso município.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/731/ind_que_sejam_restaurados_e_instalados_brinquedos_infantis_na_pracinha_do_loteamento_monte_verde_proximo_ao_forum..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/731/ind_que_sejam_restaurados_e_instalados_brinquedos_infantis_na_pracinha_do_loteamento_monte_verde_proximo_ao_forum..pdf</t>
   </si>
   <si>
     <t>Que sejam restaurados e instalados brinquedos infantis na pracinha do Loteamento Monte Verde (próximo ao Fórum).</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Doutor do São João</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/732/indicacao_de_area_para_o_festival_do_jeans_20230201_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/732/indicacao_de_area_para_o_festival_do_jeans_20230201_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a desapropriação de um terreno para construção de um centro de convenções e área de shows como do Festival do Jeans e outros.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/735/img_20230208_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/735/img_20230208_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída mais 2 salas na escola Edgar Torres, considerando a necessidade de atender o número maior de alunos.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/736/img_20230208_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/736/img_20230208_0003.pdf</t>
   </si>
   <si>
     <t>Que seja instalada cerca elétrica e câmeras de monitoramento no cemitério São Jorge.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/737/img_20230208_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/737/img_20230208_0002.pdf</t>
   </si>
   <si>
     <t>Que seja contratada mais auxiliar de professores, para as escolas das redes municipais, em razão da falta de alguns auxiliares de professores nas salas de aula.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/740/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/740/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua França no bairro Coqueiral</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/741/que_sejam_realizadas_a_capinacao_e_a_restauracao_nas_pracas_do_bairro_principe_da_paz..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/741/que_sejam_realizadas_a_capinacao_e_a_restauracao_nas_pracas_do_bairro_principe_da_paz..pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas a Capinação e a Restauração nas praças do bairro Príncipe da Paz</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/742/img_20230209_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/742/img_20230209_0001.pdf</t>
   </si>
   <si>
     <t>Que seja utilizado uso de Drone para monitorar a segurança da nossa cidade.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/743/qu_seja_instalado_lixeiras_seletivas_em_todas_as_pracas_publicas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/743/qu_seja_instalado_lixeiras_seletivas_em_todas_as_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Que seja instalado lixeiras seletivas em todas as praças publicas.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/744/que_seja_criado_o_n.a.e._nucleo_de_apoio_educacional__profissionais_na_area_da_saude_e.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/744/que_seja_criado_o_n.a.e._nucleo_de_apoio_educacional__profissionais_na_area_da_saude_e.pdf</t>
   </si>
   <si>
     <t>Que seja criado o N.A.E. Núcleo de Apoio Educacional, , profissionais na área da saúde e_x000D_
 educação, para atuar nas Escolas de Ensino Fundamental e Educação lnfantil. - Psicólogo -_x000D_
 Fonoaudióloga - Assistente Social - Médico Pediatra - PsÍcopedagogo - Neuropsiquiátra -_x000D_
 Dentista.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/745/qu_seja_estaladas_cadeiras_de_rodas_e_macas_para_pessoas_obesa_no_hospital_rnunicipal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/745/qu_seja_estaladas_cadeiras_de_rodas_e_macas_para_pessoas_obesa_no_hospital_rnunicipal.pdf</t>
   </si>
   <si>
     <t>Que seja estaladas cadeiras de rodas e Macas, para pessoas obesa, no hospital municipal de Toritama.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/747/que_por_meio_da_secretaria_competente_no_sentido_de_analisar_a_possibilidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/747/que_por_meio_da_secretaria_competente_no_sentido_de_analisar_a_possibilidade.pdf</t>
   </si>
   <si>
     <t>Que por meio da Secretaria competente, no sentido de analisar a possibilidade_x000D_
 da criação do C.V.V. (Centro de Valorização da Vida).</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/748/que_seja_colocado_os_corrimoes_das_pontes_do_riacho_dos_canudos__e_que_seja_feita__mais_duas_pontes_que_faltam__no_bairro_valentim_2_e_antao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/748/que_seja_colocado_os_corrimoes_das_pontes_do_riacho_dos_canudos__e_que_seja_feita__mais_duas_pontes_que_faltam__no_bairro_valentim_2_e_antao..pdf</t>
   </si>
   <si>
     <t>Que seja colocado os corrimões das pontes do riacho dos canudos,  e que seja feita  mais duas pontes que faltam,  no bairro Valentim 2 e Antão.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/749/que_seja_construida_uma_ubs_entre_os_bairros__coqueiral__e_novo_coqueiral.___para_atender_a_grande_demanda_desse_dois_bairros_de_nossa_cidade..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/749/que_seja_construida_uma_ubs_entre_os_bairros__coqueiral__e_novo_coqueiral.___para_atender_a_grande_demanda_desse_dois_bairros_de_nossa_cidade..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS entre os bairros,  Coqueiral  e novo Coqueiral.   Para atender a grande demanda desse dois bairros de nossa cidade.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/752/img_20230301_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/752/img_20230301_0002.pdf</t>
   </si>
   <si>
     <t>Que seja fornecida aulas de natação para crianças autistas, de baixa renda do município, como forma de melhorar e estimular o desenvolvimento.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/753/img_20230301_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/753/img_20230301_0003.pdf</t>
   </si>
   <si>
     <t>Que seja substituída as lâmpadas dos postes por ledes dos bairros, sítios de nosso município.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/754/img_20230301_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/754/img_20230301_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza dos bueiros e canais do nosso município.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/758/que_seja_saneada_e_calcada_a_rua_italia_no_bairro_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/758/que_seja_saneada_e_calcada_a_rua_italia_no_bairro_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Itália no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/759/img_20230309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/759/img_20230309_0001.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento da Rua: Pedro Ferreira no centro mais conhecida Rua da pedra.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/760/img_20230309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/760/img_20230309_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da segunda Travessa Abílio floro no centro.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/763/saneamento_e_calcamento_da_rua_jose_cicero_da_silva_no_deus_e_fiel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/763/saneamento_e_calcamento_da_rua_jose_cicero_da_silva_no_deus_e_fiel.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a RUA JOSÉ CICERO DA SILVA no Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/764/img_20230314_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/764/img_20230314_0001.pdf</t>
   </si>
   <si>
     <t>Que seja implementadas estratégias de uma equipe destinada para mobilizar, conscientizar e provocar a população jovem e adulta para ingresso no EJA nos bairros e escolas que dispões da mobilidade.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/765/img_20230314_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/765/img_20230314_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito terraplanagem no Sítio Arroz até a PE-90, Sítio mangas.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/766/img_20230314_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/766/img_20230314_0003.pdf</t>
   </si>
   <si>
     <t>Que seja comprado, 4 Spin para TFD/ secretaria de saúde, 2 caminhões de lixo para secretaria de obras, 3 caminhões de pequeno porte, 5 ônibus para secretaria de educação e 1 caminhão frigorifico.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/767/que_seja_colocado_tres_manilhas_de_mill__1000_no_final_da_avenina_planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/767/que_seja_colocado_tres_manilhas_de_mill__1000_no_final_da_avenina_planalto.pdf</t>
   </si>
   <si>
     <t>Que seja colocada três manilhas de Mil  (1000) no final da Avenida Planalto, para fazer um acesso para a garagem dos ônibus.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/768/que_seja_instalada_iluminacao_comecando_do_lado_da_escola_do_deus_e_fiel_ate_a_rua_maria_dos_anjos__pois_nao_tem_iluminacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/768/que_seja_instalada_iluminacao_comecando_do_lado_da_escola_do_deus_e_fiel_ate_a_rua_maria_dos_anjos__pois_nao_tem_iluminacao.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação começando do lado da escola do Deus é fiel até a rua Maria dos Anjos, tendo em vista a grande movimentação de pessoas que passam por ali e sofrem por não existir iluminação pública no local.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_de_obras_de_pavimentacao_20230314_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_de_obras_de_pavimentacao_20230314_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Retomado as obras de pavimentação da estrada do são João.e que seja Iniciado na passagem Molhada de santa Maria ao são João de Baixo.Ou da passagem Molhada de santa Maria ao loteamento Colorado.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_de_escritorio_de_empreendedor._20230314_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_de_escritorio_de_empreendedor._20230314_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Criado o Escritório do empreendedor</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/773/que_seja_saneada_e_calcada_a_rua_israel_7_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/773/que_seja_saneada_e_calcada_a_rua_israel_7_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Israel 7 no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/774/img_20230321_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/774/img_20230321_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construído prédios públicos para funcionamento das escolas: Rui Barbosa, José Matias, Antônio Manoel.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/775/img_20230321_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/775/img_20230321_0002.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido geradores para as escolas estaduais: Protásio Soares de Souza e Estelita Timóteo.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/777/img_20230321_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/777/img_20230321_0003.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido geradores para as escolas, creches e UBS do nosso município.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/778/que_seja_criada_uma_agengia_de_emprego.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/778/que_seja_criada_uma_agengia_de_emprego.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma agência de emprego em nosso município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/779/que_seja_feita_uma_lavanderia_comunitaria_na_vila__cacimbas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/779/que_seja_feita_uma_lavanderia_comunitaria_na_vila__cacimbas.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma lavanderia comunitária na Vila Cacimbas.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_de_escola_80_20230321_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_de_escola_80_20230321_0001.pdf</t>
   </si>
   <si>
     <t>Ementa.Que seja implantado Escolas de tempo integral municipal e que seja Enviado a proposta a câmara Federal. Senado Federal e ministério da Educação.para avançar de 1 para 1.2 o ano Letivo das escolas de tempo integral.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/781/que_seja_disponibilizado_um_onibus_para_o_grupo_da_terceira_idade..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/781/que_seja_disponibilizado_um_onibus_para_o_grupo_da_terceira_idade..pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um ônibus para o grupo da terceira idade.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/782/ind_que_seja_saneada_e_calcada_a_rua_alemanha_no_bairro_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/782/ind_que_seja_saneada_e_calcada_a_rua_alemanha_no_bairro_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Alemanha no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/783/img_20230322_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/783/img_20230322_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza dos bueiros e canais da cidade.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/784/img_20230322_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/784/img_20230322_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: Galdino Afonso no centro.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/793/img_20230328_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/793/img_20230328_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um calçadão nas margens do rio Capibaribe, e iluminação para caminhada do bairro: Duque de Caxias até Moriá, para práticas de atividades física. Caminhadas e corridas.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/794/img_20230328_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/794/img_20230328_0002.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído notebook para os alunos da rede municipal ou seja doado para contribuir no crescimento escolar.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/795/img_20230328_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/795/img_20230328_0003.pdf</t>
   </si>
   <si>
     <t>Que seja pago o piso salarial dos motoristas ou condutores do município de Toritama-PE.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_de_100_20230328_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_de_100_20230328_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que o Governo Municipal faça uma parceria com o Governo Federal, através do Ministério do Desenvolvimento, Secretaria de assistência social e empresas privadas para trocar o cartão do Bolsa Família por carteira de trabalho, através de uma seletiva da secretaria de assistência social para aquelas mulheres que pretendem entrar no mercado de trabalho</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/801/que_seja_feito_o_saneamento_basico_da_avenida_jerusalem_no_bairro_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/801/que_seja_feito_o_saneamento_basico_da_avenida_jerusalem_no_bairro_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento básico colocando todas as tubulações da Avenida Jerusalém no bairro Príncipe da paz, é um pedido das pessoas que residem ali e não tem esse serviço tão importante, tento em vista que ainda usam o sistema de forças.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/802/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_do_bairro_tavares_martins_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/802/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_do_bairro_tavares_martins_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das ruas do bairro Tavares Martins.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/803/que_seja_reformada_as_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/803/que_seja_reformada_as_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf</t>
   </si>
   <si>
     <t>Que seja reformada as Praças da Avenida Jerusalém no bairro Príncipe da paz.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/807/que_seja_feito_o_calcamento_da_rua_lindines_no_valentim_2.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/807/que_seja_feito_o_calcamento_da_rua_lindines_no_valentim_2.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da rua Lindines no Valentim 2</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/808/que_seja_comprado_um_projetor_e_uma_tela_para_projecao_para_camara_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/808/que_seja_comprado_um_projetor_e_uma_tela_para_projecao_para_camara_municipal..pdf</t>
   </si>
   <si>
     <t>Que seja comprado um projetor e uma tela para projeção para câmara municipal.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/809/que_seja_construida_uma_galeria_com_todas_as_mulheres_vereadoras_que_passaram_pela_camara_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/809/que_seja_construida_uma_galeria_com_todas_as_mulheres_vereadoras_que_passaram_pela_camara_municipal..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma galeria com todas as mulheres vereadoras que passaram pela câmara municipal.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/812/img_20230404_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/812/img_20230404_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o conserto da ponte no sítio Santa Maria e que seja colocado a sinalização.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/813/img_20230404_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/813/img_20230404_0003.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um portão eletrônico com detector de metal nas escolas e no Hospital do município de Toritama-PE.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/814/img_20230404_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/814/img_20230404_0004.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado guardas municipais nos horários de locais de embarque e desembarque na Rua: Antônio Soares Bairro: Centro (castanhola, em frente do campo Ipiranga).</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/815/ind_que_sejam_encaminhados_projetos_de_lei_reajustando_o_salario_dos_pedreiros_e_criando_a_insalubridade_para_os_garis..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/815/ind_que_sejam_encaminhados_projetos_de_lei_reajustando_o_salario_dos_pedreiros_e_criando_a_insalubridade_para_os_garis..pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhados projetos de lei reajustando o salário dos pedreiros e criando a insalubridade para os garis.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/816/que_seja_instalada_um_sistema_com_tubulacoes_de_mil.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/816/que_seja_instalada_um_sistema_com_tubulacoes_de_mil.pdf</t>
   </si>
   <si>
     <t>Que seja instalada um sistema com tubulações de mil, para escoamento das águas pluviais na Av. Severino Ramos Cordeiro De Melo No Bairro Coqueiral. Para conter o grande volume de água que invade as casas dos moradores desta localidade.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/817/img_20230405_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/817/img_20230405_0001.pdf</t>
   </si>
   <si>
     <t>Que seja calçada a Travessa Creudo Rodrigues da Silva próximo a casa de força.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/818/img_20230405_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/818/img_20230405_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Travessa Emilio Jordão no centro.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/819/pontes_no_riacho_canudos_perto_da_creche.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/819/pontes_no_riacho_canudos_perto_da_creche.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas duas pontes no lugar das Boeiras que fícam no riacho dos canudos, próximo a Creche do Bairro do Antão, pois devido as fortes chuvas que destruírarn as_x000D_
 boeiras que já existem neses locais.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/820/img_20230410_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/820/img_20230410_0006.pdf</t>
   </si>
   <si>
     <t>Que seja instalado novas tubulações de drenagem e aumentado a profundidade dos canais da Vaca Leiteira, Novo Coqueiral e Cohab.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/821/img_20230410_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/821/img_20230410_0004.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um veículo e equipamentos apropriados para as atividades da defesa civil em Toritama – PE.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/822/img_20230410_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/822/img_20230410_0005.pdf</t>
   </si>
   <si>
     <t>Que seja feito o conserto do acostamento na BR-104 do KM 27 ao KM 31 no perímetro urbano de Toritama - PE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/830/que_seja_construida_uma_ponte_entre_as_ruas_amaro_cardoso_e_jose_vieira_de_barros_no_bairro_areai..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/830/que_seja_construida_uma_ponte_entre_as_ruas_amaro_cardoso_e_jose_vieira_de_barros_no_bairro_areai..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte entre as ruas Amaro Cardoso e José Vieira de Barros no bairro Areal</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/833/ementa_de_saneamento._20230412_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/833/ementa_de_saneamento._20230412_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantada a Fábrica de tubos com Matérias Recicláveis da coleta Seletiva para fazer redes de saneamento e rede de águas fluviais.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/834/ementa_da_auto_escola_20230412_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/834/ementa_da_auto_escola_20230412_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado a Auto Escola do Município através da Secretaria de transportes e Secretaria de Assistência Social, para as famílias de baixa renda.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/835/ind_que_sejam_adquiridos_detectores_de_metais_manuais_para_todas_as_escolas_municipais..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/835/ind_que_sejam_adquiridos_detectores_de_metais_manuais_para_todas_as_escolas_municipais..pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos Detectores de Metais Manuais para todas as escolas Municipais.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/838/pdf_que_seja_construido_o_canal_comecando_da_lavanderia_raio_de_luz_ate_o_campo_de_borracha_e_feito_uma_linda_praca_em_cima_da_laje_do_canal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/838/pdf_que_seja_construido_o_canal_comecando_da_lavanderia_raio_de_luz_ate_o_campo_de_borracha_e_feito_uma_linda_praca_em_cima_da_laje_do_canal.pdf</t>
   </si>
   <si>
     <t>Que seja construído o canal começando da lavanderia raio de luz até o campo de borracha e feito uma linda praça em cima da laje do canal.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/839/pdf_que_seja_calcado_a_rua_jose_ferreira_da_silva_do_posto_de_gasolina_ate_luiz_gaguinho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/839/pdf_que_seja_calcado_a_rua_jose_ferreira_da_silva_do_posto_de_gasolina_ate_luiz_gaguinho.pdf</t>
   </si>
   <si>
     <t>Que seja calçado a rua José Ferreira da Silva, iniciando do posto de gasolina até Luiz Gaguinho.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/840/img_20230418_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/840/img_20230418_0006.pdf</t>
   </si>
   <si>
     <t>Que envie um projeto de lei, que institui o programa de limpeza de fossas sépticas, negras ou similares no município de Toritama – PE.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/841/img_20230418_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/841/img_20230418_0005.pdf</t>
   </si>
   <si>
     <t>Que seja feito terraplanagem nos sítios: São João, São João de cima, Santa Maria, Mangas, Arroz. E nos bairros: Novo Alvorecer, Campo Alegre, Generino, Príncipe da Paz, Deus é Fiel, Luar Toritama, Izídio Tavares, Tavares Martins</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/842/img_20230418_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/842/img_20230418_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o conserto dos calçamentos e dos asfaltos dos bairros: Duque de Caxias, Novo Alvorecer, Good Squary, Independente, Planalto, Novo Coqueiral, Izídio Tavares, Centro, Valentim, Antão, Moreal, Areal, Príncipe da Paz, Deus é Fiel e Loteamento Pôr do Sol.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/849/ind_que_seja_saneada_e_calcada_a_rua_inglaterra_no_bairro_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/849/ind_que_seja_saneada_e_calcada_a_rua_inglaterra_no_bairro_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Inglaterra no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/850/que_seja_instalado_um_semaforo_entre_a_rua_santa_ines_e_as_margens_da_pe-90.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/850/que_seja_instalado_um_semaforo_entre_a_rua_santa_ines_e_as_margens_da_pe-90.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um semáforo entre a Rua Santa Inês e as margens da PE-90, e também seja feita uma faixa de pedestres, em frente a creche do bairro Independente. Reforçando minha indicação de _x000D_
 nº 240 / 2019.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/851/que_seja_saneado_e_calcado_o_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/851/que_seja_saneado_e_calcado_o_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Que seja Saneado e Calçado o loteamento Campo Alegre. Reforçando minha indicação de nº 84 / 2018.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/853/que_sejam_feitos_o_saneamento_e_o_calcamento_do_becos_sao_paulo_sao_pedro_alto_da_saudade_sete_de_setembro_e_do_beco_da.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/853/que_sejam_feitos_o_saneamento_e_o_calcamento_do_becos_sao_paulo_sao_pedro_alto_da_saudade_sete_de_setembro_e_do_beco_da.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos o saneamento e o calçamento dos Becos São Paulo, São Pedro, Alto da Saudade, Sete de Setembro e do Beco da PE-90. Reforçando minha indicação de_x000D_
  nº 151 / 2018.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_sao_joao_de_baixo_20230419_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_sao_joao_de_baixo_20230419_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a reforma do prédio do Município no São João de baixo. Para sede de Associação dos Agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_de_vendas_online_20230419_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_de_vendas_online_20230419_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o Centro de Credibilidade de Vendas online de Toritama. Para tornar o Cliente mais seguro nas suas compras online e tornar o Vendedor com Boa avaliação ou com Restrição se a Mercadoria não for entregue.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/856/img_20230420_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/856/img_20230420_0002.pdf</t>
   </si>
   <si>
     <t>Que seja instalado o sinal de TV digital da rede globo no município de Toritama - PE.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/857/img_20230420_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/857/img_20230420_0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um projeto de lei para ser criado um centro de especialidades da saúde, Prótese, Órtese, no município de Toritama -PE.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/858/img_20230420_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/858/img_20230420_0003.pdf</t>
   </si>
   <si>
     <t>Que seja analisado o Projeto Movimenta Toritama e encaminhado para que se torne um projeto de lei do poder executivo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/864/que_seja_feita_a_pavimentacao_com_asfalto_iniciando_da_rua_adalgisa_moura_ate.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/864/que_seja_feita_a_pavimentacao_com_asfalto_iniciando_da_rua_adalgisa_moura_ate.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com asfalto, iniciando da rua Adalgisa Moura até _x000D_
 a PE-90 e com a instalação de placas de sinalização. Reforçando minha indicação de _x000D_
 nº 195 / 2017.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_solicitando_o_proerd_20230424_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_solicitando_o_proerd_20230424_0001.pdf</t>
   </si>
   <si>
     <t>Que o executivo solicite a Policia Militar do Estado, o Programa Educacional de Resistência às Drogas-PROERD para as escolas municipais de Toritama, no sentido de combater o tráfico de drogas e entorpecentes que assola esta cidade.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/868/img_20230509_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/868/img_20230509_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a terraplanagem e a capinação do Sítio Arroz até a PE-90.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/869/img_20230509_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/869/img_20230509_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito a troca de lâmpada e a conclusão da iluminação dos postes dos Sítios: São João, São João de Cima, Santa Maria, Oncinha e na PE-90.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/870/img_20230509_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/870/img_20230509_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito a compra de três veículos com capacidade de quinze lugares e um veículo de sete lugares para secretaria de Saúde.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/879/que_seja_saneada_e_calcada_a_rua_pau_santo_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/879/que_seja_saneada_e_calcada_a_rua_pau_santo_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Pau Santo no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/880/img_20230515_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/880/img_20230515_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma  proteção da bueira na Rua: São Soares próximo ao supermercado Manto sagrado no centro.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/881/img_20230515_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/881/img_20230515_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: Maria Gonçalves da silva no centro da cidade.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/882/img_20230515_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/882/img_20230515_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocadas as lâmpadas da Travessa 13 de Maio no centro.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_fabrica_do_jeans_20230509_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_fabrica_do_jeans_20230509_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a Desapropriação de uma Área de terra por trás da Fábrica de bolsas, ou próximo a Lavanderia Niran (Bairro Deus é Fiel). Para construção da Arena do Jeans.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/884/img_15-05_20230515_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/884/img_15-05_20230515_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que cria o projeto Moeda Verde e o centro de reciclagem, onde as pessoas podem trocar os materiais recicláveis pela moeda verde que será aceita no comércio local. Moeda exclusiva para compra de alimentos.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/888/img_20230516_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/888/img_20230516_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a realização de um mutirão de Cirurgia de laqueaduras, hernia e vesícula no município de Toritama, afim de promover a saúde de todos.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/889/img_20230516_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/889/img_20230516_0002.pdf</t>
   </si>
   <si>
     <t>à mesa, nos termos regimentais, que seja oficiado ao Executivo Municipal para que envie a esta Casa Legislativa, Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, e a Emenda Constitucional nº 124, de 14 de julho de 2022. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial da Enfermagem. Segue em anexo indicação de projeto de lei.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/890/img_20230516_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/890/img_20230516_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma da academia da cidade no Bairro Independente e seja colocado parques de diversões para as crianças do nosso município.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Carol Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/891/ind._curso_coleta_seletiva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/891/ind._curso_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma capacitação em coleta seletiva, direcionada aos profissionais coletores de lixo, garis e margaridas da cidade de Toritama.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/892/ind._cesta_basica_garis.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/892/ind._cesta_basica_garis.pdf</t>
   </si>
   <si>
     <t>Que seja implementado o programa social “No Mínimo, o Básico”, direcionado à distribuição de cestas básicas aos profissionais coletores de lixo, garis e margaridas da cidade de Toritama.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/895/saneamento_e_calcamento_das_ruas_do_loreamento_de_jairo_de_aru.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/895/saneamento_e_calcamento_das_ruas_do_loreamento_de_jairo_de_aru.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e calçamento das ruas do Loteamento de Jairo de Aru.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/896/que_seja_feito_o_calcamentos_das_ruas_olavo_bilac_raquel_de_queiroz_e_os.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/896/que_seja_feito_o_calcamentos_das_ruas_olavo_bilac_raquel_de_queiroz_e_os.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamentos das ruas Olavo Bilac, Raquel de Queiroz e os_x000D_
 complementos das ruas Maragogi, Bom Jesus e Sete de Setembro entre os bairros do_x000D_
 Independente e Planalto.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/897/que_seja_feito_o_saneamento_e_o_calcamento_das_quatro_ruas_do_loteamento_de_arlindo..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/897/que_seja_feito_o_saneamento_e_o_calcamento_das_quatro_ruas_do_loteamento_de_arlindo..pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das quatro ruas do loteamento de Arlindo.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_coleta_seletiva_20230517_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_coleta_seletiva_20230517_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que cria o projeto de incentivo a Coleta seletiva, com a doação de Kits lixeiras coleta seletiva, para os contribuintes que serão cadastrados no centro de reciclagem para facilitar a coleta dos Materiais recicláveis.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/901/img_20230518_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/901/img_20230518_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que viabilize uma solução para os problemas dos buracos e esgotos estourados na Rua: Raquel de Queiroz Bairro: Planalto.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/902/img_20230518_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/902/img_20230518_0002.pdf</t>
   </si>
   <si>
     <t>Solicito em parceria com as secretarias responsável, que seja criado o programa kit-lanche e dignidade aos pacientes quando em utilização do transporte do município, para tratamento de saúde, do sistema único de saúde/ SUS, em outros municípios.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/903/img_20230518_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/903/img_20230518_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que firme parceria para com o sistema (SESC, SENAC, SENAI) para ofertas de cursos de qualificação profissional aos cidadãos de Toritama-PE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/910/que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_rua_allan_wilker_da_silva_rua_abdias_apolinario_de_almeida_rua_laura_lopes_tavares_da_silva_rua_maria_de_lourdes_dos_san.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/910/que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_rua_allan_wilker_da_silva_rua_abdias_apolinario_de_almeida_rua_laura_lopes_tavares_da_silva_rua_maria_de_lourdes_dos_san.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas a AV. José Manoel da Silva, Rua Allan Wilker da Silva, Rua Abdias Apolinário de Almeida, Rua Laura Lopes Tavares da Silva, Rua Maria de Lourdes dos Santos, Rua Maria do Carmo da Silva, Rua Diego Arthur da Silva, Rua João Tavares Sobrinho, no Bairro Izídio Tavares.  Reforçando minha indicação de nº 129/2021.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/911/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/911/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_lima.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento da Rua Maria Santina do Nascimento, no trecho entre as Ruas Vereador Creudo Rodrigues e João Pedro Lima.  Reforçando minha indicação de nº 164/2019.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/912/que_sejam_asfaltadas_as_avenidas_sao_jose_av._planalto_av._prefeito_celso_marques_de_andrade_entre_os_bairros_independente_planalto_e_cohab.___reforca.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/912/que_sejam_asfaltadas_as_avenidas_sao_jose_av._planalto_av._prefeito_celso_marques_de_andrade_entre_os_bairros_independente_planalto_e_cohab.___reforca.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltadas as Avenidas São José, Av. Planalto, Av. Prefeito Celso Marques de Andrade entre os Bairros Independente, Planalto e Cohab.   Reforçando minha indicação de nº 440/2021.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/913/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_e_santos_dumont_no_bairro_independente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/913/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_e_santos_dumont_no_bairro_independente.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento dos Becos São Pedro, São Paulo, Sete de Setembro e Santos Dumont, no Bairro Independente.   Reforçando minha indicação de nº 340/2021.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/914/que_seja_saneada_e_calcada_a_rua_jorge_matheus_no_bairro_novo_coqueiral.___reforcando_minha_indicacao_de_2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/914/que_seja_saneada_e_calcada_a_rua_jorge_matheus_no_bairro_novo_coqueiral.___reforcando_minha_indicacao_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua Jorge Matheus no Bairro Novo Coqueiral.   Reforçando minha indicação de 2022.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/915/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_francisca_bezerra_do_nascimento_rua_manoel_henrique_tavares_e_a_rua_jose_caetano_da_silva_no_bairro_novo_oriente.__reforcando.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/915/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_francisca_bezerra_do_nascimento_rua_manoel_henrique_tavares_e_a_rua_jose_caetano_da_silva_no_bairro_novo_oriente.__reforcando.pdf</t>
   </si>
   <si>
     <t>Que sejam feito o saneamento e calçamento das Ruas Francisca Bezerra do Nascimento, Rua Manoel Henrique Tavares e a Rua José Caetano da Silva, no Bairro Novo Oriente.  Reforçando minha indicação de nº 400/2021.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/916/que_sejam_instaladas_lixeiras_nas_pracas_da_nossa_cidade_.__reforcando_minha_indicacao_de.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/916/que_sejam_instaladas_lixeiras_nas_pracas_da_nossa_cidade_.__reforcando_minha_indicacao_de.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas Lixeiras nas praças da nossa cidade .  Reforçando minha indicação de nº 470/2021.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/917/que_sejam_saneadas_e_asfaltadas_as_ruas_panama_colombia_buique_italia_franca_alemanha_e_canada_no_bairro_novo_coqueiral.___reforcando_minha_ind.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/917/que_sejam_saneadas_e_asfaltadas_as_ruas_panama_colombia_buique_italia_franca_alemanha_e_canada_no_bairro_novo_coqueiral.___reforcando_minha_ind.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e asfaltadas as Ruas Panamá, Colômbia, Buíque, Itália, França, Alemanha e Canadá, no Bairro Novo Coqueiral.   Reforçando minha indicação de nº 376/2021.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/918/img_20230523_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/918/img_20230523_0001.pdf</t>
   </si>
   <si>
     <t>Que seja criado os 6º e 7º ano de ensino fundamental nas escolas Laura Lopes, Maria Gonçalves e Elizete Borba.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/919/img_20230523_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/919/img_20230523_0002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado uma campanha nas escolas municipais e estaduais sobre o Programa Alerta Celular com o cadastramento dos aparelhos de todos os usuários que compõem o âmbito escolar.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/920/img_20230523_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/920/img_20230523_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o complemento e continuação do calçamento das Ruas Santa Rita, Santa Mônica, Raimundo Feitosa, José Florentino que dão acesso à rodovia PE-90.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/926/que_seja_saneada_e_calcada_a_rua_fran_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/926/que_seja_saneada_e_calcada_a_rua_fran_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Fran no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/930/img_20230525_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/930/img_20230525_0002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja contratado médicos com especialidade em dermatologia para as UBS e Policlínica do município de Toritama -PE.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/931/img_20230525_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/931/img_20230525_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantada sinalização aérea indicando os principais bairros no município de Toritama – PE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/932/img_20230525_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/932/img_20230525_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja reconstruída a passagem das ruas Machado de Assis e Amaro Pereira de Lima, localizados no Centro do município de Toritama – PE. (Foto em anexo)</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_cidade_verde_20230526_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_cidade_verde_20230526_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que cria o Projeto cidade verde, com a implantação da Sementeira do Município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_caixas_coletoras_20230526_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_caixas_coletoras_20230526_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que cria o projeto de Caixas coletoras de Saneamento básico em todos os Bairros.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Loló</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/938/img_rua_canaa_20230530_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/938/img_rua_canaa_20230530_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Canaã no bairro Príncipe da Paz</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/939/rua_ribeirao_20230530_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/939/rua_ribeirao_20230530_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua Ribeirão no bairro Deus é fiel.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/940/img_20230530_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/940/img_20230530_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a cessão ou doação de coletes de identificação personalizados para todos os mototaxistas do município de Toritama-PE.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/941/img_20230530_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/941/img_20230530_0002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado uma equipe da CTTU todas as quartas-feiras nos dias de culto na igreja ADVEC Toritama na PE90 para facilitar a travessia dos pedestres no local.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/942/plol_guarda_civil_na_escola_-_edijan.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/942/plol_guarda_civil_na_escola_-_edijan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação obrigatória de Guarda civil municipal nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/943/img_20230530_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/943/img_20230530_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja enviado um Projeto de Lei, voltado para os devidos cuidados de saúde bucal nas escolas municipais.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/947/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/947/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada avenida José de Chico, que dá acesso à escola do Izídio Tavares.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/948/que_seja_asfaltada_a_rua_santa_monica_e_santa_ines_na_cohab.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/948/que_seja_asfaltada_a_rua_santa_monica_e_santa_ines_na_cohab.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a rua Santa Mônica e Santa Inês na Cohab.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_tomografo_20230531_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_tomografo_20230531_0001.pdf</t>
   </si>
   <si>
     <t>Ementa, que seja feito a aquisição de um Tomógrafo computadorizado de 128 Canais, que vai servir para fazer diagnóstico precoce para prevenir infarto, prevenir AVC, prevenir Morte súbita e detectar outras doenças em fase inicial.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_iluminacao_20230531_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_iluminacao_20230531_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que pede melhorias na iluminação dos prédios públicos com a finalidade de melhorar a qualidade das imagens que serão visualizadas em tempo real na sala da Central de Monitoramento</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_central_de_monitoramento_20230531_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_central_de_monitoramento_20230531_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que cria o projeto de uma Central de monitoramento 24 horas para observar todos os prédios públicos, com a finalidade de evitar ataques nas escolas, evitar vandalismo, e evitar roubos e furtos.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_radio_amador_20230531_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_radio_amador_20230531_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que seja feito a aquisição de rádio amador com capacidade de comunicação em um raio de 10KM, para todos os porteiros e seguranças dos prédios públicos e funcionários da Central de Monitoramento.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/956/ind.revit.praca_criancas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/956/ind.revit.praca_criancas.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma revitalização da Praça da Criança, situada na rua 04 de Outubro, contemplando primordialmente:_x000D_
 _x000D_
 -Substituição de postes metálicos;_x000D_
 -Melhoria na iluminação;_x000D_
 -Implementação de parquinho de diversão;_x000D_
 -Poda das árvores;_x000D_
 -Colocação de tampa em bueiros;_x000D_
 -Regularização do trânsito de motocicletas no local;_x000D_
 -Implementação de câmeras de segurança.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/957/img_20230606_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/957/img_20230606_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que a Câmara Municipal de Toritama, faça uma doação de R$ 100.000,00 (cem mil reais) para aquisição de cadeiras de rodas para as pessoas com deficiência e mobilidade reduzida.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/958/img_20230606_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/958/img_20230606_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a criação do São João nos Sítios, onde a tradicional festa cultural também poderá beneficiar a população da zona rural dos Sítios São João, Vila São Benedito e Mangas</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/959/img_20230606_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/959/img_20230606_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que encaminhe um Projeto de Lei para que seja instalado internet gratuita para população dos Sítios São João, Santa Maria, Mangas e Vila São Benedito no município de Toritama-PE.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/965/ind.jardineiro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/965/ind.jardineiro.pdf</t>
   </si>
   <si>
     <t>Que sejam contratados mais dois jardineiros para a realização da poda de árvores, visto que há apenas um responsável por este trabalho em toda a cidade.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/966/que_seja_feito_3_tres_lombadas_na_rua_monteiro_lobato__bairro_areal_proximo_a_lavanderia_de_ze_bezerra..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/966/que_seja_feito_3_tres_lombadas_na_rua_monteiro_lobato__bairro_areal_proximo_a_lavanderia_de_ze_bezerra..pdf</t>
   </si>
   <si>
     <t>Que seja feito 3 (três) lombadas na Rua Monteiro Lobato – Bairro Areal, próximo a Lavanderia de Zé Bezerra.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_equipe_tecnica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_equipe_tecnica.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja criado uma Equipe Técnica exclusiva para buscar recursos do Imposto de Renda de pessoa Física e Jurídica através de destinação do Imposto de Renda, para o Fundo Municipal de Saúde e Fundo de Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_reservartorio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_reservartorio.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito um Reservatório de 100 mil litros próximo de um poço Artesiano, e colocar uma caixa de 5 mil litros em Uma base com 7 metros de altura e fazer a ligação para as residências da Vila São Benedito, e dividir em 3 Ramal para controle de abastecimento da Vila.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/970/indico_ao_poder_executivo_que_seja_nomeada_de_lindalva_umbelino_torres_silva_a_biblioteca_do_parque_maria_dos_anjos..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/970/indico_ao_poder_executivo_que_seja_nomeada_de_lindalva_umbelino_torres_silva_a_biblioteca_do_parque_maria_dos_anjos..pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja nomeada de Lindalva Umbelino Torres Silva a Biblioteca do Parque Maria dos Anjos.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_farmacia_publica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_farmacia_publica.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado a Farmácia Pública Veterinária, para dar suporte aos tratamentos que já são oferecidos a Cães e Gatos na Ame Animal, que está localizada no Sítio Oncinha.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/981/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_santa_lucia_e_santa_ines_na_cohab.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/981/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_santa_lucia_e_santa_ines_na_cohab.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com asfalto das ruas; Santa Lúcia e Santa Inês, Bairro_x000D_
 Cohab.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/982/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_13_de_maio_claudemir_elpideo_da_silva_abilio_floro_izaias_soares_no_centro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/982/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_13_de_maio_claudemir_elpideo_da_silva_abilio_floro_izaias_soares_no_centro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com asfalto das ruas; 13 de maio, Claudemir Elpideo da Silva, Abílio Floro, Izaias Soares, no Centro</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/983/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_jeronimo_celestino_joao_jose_de_melo_henrique_tavares__no_centro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/983/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_jeronimo_celestino_joao_jose_de_melo_henrique_tavares__no_centro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com asfalto das ruas; Jerônimo Celestino, João José de_x000D_
 Melo, Henrique Tavares, Bairro Centro.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/987/img_20230711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/987/img_20230711_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído as pontes e instalado as grades dos bueiros que estão destruídas em nosso município</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/988/img_20230711_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/988/img_20230711_0002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a terraplanagem nos bairros: Príncipe da Paz, Deus é Fiel, Tavares Martins, Novo Alvorecer, Luar Toritama, Izídio Tavares, Novo Coqueiral, Campo alegre e o Loteamento Generino, onde os veículos está tendo acesso para suas residências, fabricas ou facções, lavanderias e até mesmo as escolas.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/989/img_20230711_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/989/img_20230711_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito a terraplanagem nos Sítios São João de Cima, Santa Maria, Mangas, Arroz e Vila São Benedito até a ponte do Sítio Jacaré Grande.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_rua_colombia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_rua_colombia.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua Colômbia no Bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/992/img_20230711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/992/img_20230711_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação na Rua: Luiz Bertulino Da Silva no centro.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/993/img_20230711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/993/img_20230711_0001.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/994/img_20230711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/994/img_20230711_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Emídio Jordão no centro.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/995/que_sejam_instalados_vasos_sanitarios_infantis_nas_escolas_do_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/995/que_sejam_instalados_vasos_sanitarios_infantis_nas_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados vasos sanitários infantis nas Escolas do município.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/996/que_sejam_instalados_postes_de_iluminacao_publica_com_lampadas_de_led_na_rua_monteiro_lobato..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/996/que_sejam_instalados_postes_de_iluminacao_publica_com_lampadas_de_led_na_rua_monteiro_lobato..pdf</t>
   </si>
   <si>
     <t>Que sejam instalados postes de iluminação pública com lâmpadas de LED, na Rua Monteiro Lobato.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/999/img_20230711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/999/img_20230711_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: José Eraldo Da Silva no centro.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1000/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_panama_colombia_buique_italia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1000/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_panama_colombia_buique_italia.pdf</t>
   </si>
   <si>
     <t>Que sejam feito o saneamento e calçamento das ruas Panamá, Colômbia, Buíque, Itália,_x000D_
 França, Alemanha, Inglaterra, Canadá, Travessa Colômbia e a Avenida José de Chico no_x000D_
 bairro Novo Coqueiral, Reforçando uma indicação de minha autoria de 2021.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1001/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_escadas_ribeirao_belem_e_salem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1001/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_escadas_ribeirao_belem_e_salem.pdf</t>
   </si>
   <si>
     <t>Que sejam feito o saneamento e calçamento das ruas: Escadas, Ribeirão, Belém, e Salém_x000D_
 do bairro Deus é Fiel, Reforçando uma indicação de minha autoria de 2021.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1002/que_seja_feito_o_saneamento_e_calcamento_das_ruas_do_loteamento_de_jairo_de_aru.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1002/que_seja_feito_o_saneamento_e_calcamento_das_ruas_do_loteamento_de_jairo_de_aru.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e calçamento das ruas do Loteamento de Jairo de Arú.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1004/img_20230711_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1004/img_20230711_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua Santa Madalena no Bairro da Cohab.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1005/img_20230711_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1005/img_20230711_0002.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento em frente a igreja Assembleia De Deus no Bairro do Independente na PE 90.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1006/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1006/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua França no Bairro novo Coqueiral.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1019/img_20230718_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1019/img_20230718_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito por intermédio da secretaria municipal de saúde, a realizações de mutirões de Ultrassonografia no município de Toritama-PE, afim de diminuir a fila de espera por ultrassom.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1020/img_20230718_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1020/img_20230718_0004.pdf</t>
   </si>
   <si>
     <t>Solicito que todas as entradas das ruas e avenidas da PE-90 e BR-104, seja feito a pavimentação asfáltica, calçamento, intertravado.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1021/img_20230718_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1021/img_20230718_0005.pdf</t>
   </si>
   <si>
     <t>Solicito Para que seja feito a pavimentação asfáltica nas ruas do bairro do Planalto e Independente, Novo Coqueiral, em torno e que de acesso ao parque das feiras.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1027/prouni_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1027/prouni_municipal..pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo de viabilização de criação de Programa Universidade para Todos no Âmbito Municipal – PROUNI Municipal, visando atender os estudantes em vulnerabilidade social ou que não têm condições financeiras/econômicas de arcar com mensalidades de universidades ou faculdades particulares e cursos técnicos, em nosso Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1028/que_seja_saneada_e_calcada_a_rua_portugal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1028/que_seja_saneada_e_calcada_a_rua_portugal..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua Portugal.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1029/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_francisca_bezerra_do_nascimento_manoel_henrique_tavares_e_jose_caetano_da_silva_no_bairro_novo_oriente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1029/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_francisca_bezerra_do_nascimento_manoel_henrique_tavares_e_jose_caetano_da_silva_no_bairro_novo_oriente.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das Ruas Francisca Bezerra do Nascimento, Manoel Henrique Tavares e José Caetano da Silva, no Bairro Novo Oriente. Reforçando minha indicação de nº 05 / 2019.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/que_seja_feito_o_saneamento_e_o_calcamento_das_rua_borgi_e_a_trv_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/que_seja_feito_o_saneamento_e_o_calcamento_das_rua_borgi_e_a_trv_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das Rua Borgi e a Trv. Barão de Mauá no Loteamento Tavares Martins. Reforçando minha indicação de nº 21 / 2019.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1031/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1031/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das três Ruas do Loteamento Luar de Toritama. Reforçando minha indicação de nº 89 / 2020.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1032/que_seja_feito_o_complemento_do_saneamento_da_rua_da_igreja_assembleia_de_deus_no_sitio_cacimbas__-_indicacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1032/que_seja_feito_o_complemento_do_saneamento_da_rua_da_igreja_assembleia_de_deus_no_sitio_cacimbas__-_indicacao.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do saneamento da Rua da Igreja Assembleia de Deus no Sítio Cacimbas.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1033/que_seja_saneada_e_calcada_a_rua_do_morro_do_coco_no_bairro_valentim_i..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1033/que_seja_saneada_e_calcada_a_rua_do_morro_do_coco_no_bairro_valentim_i..pdf</t>
   </si>
   <si>
     <t>Que Seja saneada e calçada a Rua do Morro do coco no bairro Valentim I.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_do_antigo_matadouro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_do_antigo_matadouro.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a Reforma do Prédio do Antigo Matadouro.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/que_seja_enviado_para_esta_casa_um_projeto_de_lei_que_vai_garantir_o_registro_de_imoveis_escritura_sem_custo_para_familias_de_baixa_renda_para_que_elas_tenham_moradia_legal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/que_seja_enviado_para_esta_casa_um_projeto_de_lei_que_vai_garantir_o_registro_de_imoveis_escritura_sem_custo_para_familias_de_baixa_renda_para_que_elas_tenham_moradia_legal.pdf</t>
   </si>
   <si>
     <t>Que seja enviado para esta casa, um projeto de lei que vai garantir o registro de Imóveis (Escritura) sem custo para famílias de baixa renda, para que elas tenham moradia legal.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_ofc_a_compesa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_ofc_a_compesa.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um ofício ao presidente da Compesa do estado de Pernambuco, no sentido de destinar o município uma unidade móvel, a fim de que seja cadastrado as famílias no programa tarifa social da Compesa.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/img_20230724_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/img_20230724_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Avenida: Severino Izidio pereira próximo ao Parque das feiras.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/que_seja_feito_o_reparo_do_calcamento_da_rua_maria_raia_neta_no_bairro_novo_alvorecer..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/que_seja_feito_o_reparo_do_calcamento_da_rua_maria_raia_neta_no_bairro_novo_alvorecer..pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Maria Raia Neta no Bairro novo Alvorecer.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/que_seja_distribuido_biblias_aos_alunos_das_escolas_da_rede_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/que_seja_distribuido_biblias_aos_alunos_das_escolas_da_rede_municipal..pdf</t>
   </si>
   <si>
     <t>Que seja distribuído bíblias aos alunos das escolas da rede municipal.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos o saneamento básico e calçamento da Rua da Saúde no Loteamento Jairo de Arú.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/img_0003.pdf</t>
   </si>
   <si>
     <t>Instalação de blocos de concreto na R. Itália no bairro Novo Coqueiral, com objetivo de evitar pontos de alagamentos nos dias chuvosos.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_da_farmacia_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_da_farmacia_.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado a Farmácia Municipal de Manipulação.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/img_20230801_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/img_20230801_0001.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder Executivo do Prefeito Edilson Tavares, para que seja construída academia popular nas praças e no campo Municipal.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/img_20230801_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/img_20230801_0002.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder Executivo do Prefeito Edilson Tavares, para que seja construída duas quadras poliesportivas, uma quadra de vôlei para fut mesa, no campo municipal Enoque Bezerra no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/img_20230801_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/img_20230801_0003.pdf</t>
   </si>
   <si>
     <t>Solicito a governadora Raquel Lira, que seja enviado viaturas novas para corpo de bombeiros do município de Toritama, tendo em vista nossas que nossas viaturas são antigas e ficam sempre indo para as oficinas.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1067/spl_20230807_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1067/spl_20230807_0002.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder Executivo do Prefeito Edilson Tavares, que seja concedido crédito da energia solar aos funcionários públicos que recebe um salário mínimo no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1074/img_20230808_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1074/img_20230808_0001.pdf</t>
   </si>
   <si>
     <t>Solicito do Poder Executivo do Prefeito Edilson Tavares, para que seja adquirido dois coletores de lixo, e um veículo de carroceria para defesa civil do nosso município.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1075/img_20230808_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1075/img_20230808_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara de Vereadores José Ferreira de Carvalho, para que seja feito a devolução de 320,000,00 (trezentos e vinte mil reais) para a compra de um veículo para o SAMU</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1076/que_seja_feito_o_calcamento_da_rua_sivonaldo_procopio_no_bairro_deus_e_fiel..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1076/que_seja_feito_o_calcamento_da_rua_sivonaldo_procopio_no_bairro_deus_e_fiel..pdf</t>
   </si>
   <si>
     <t>Que seja feito o Calçamento da Rua Sivonaldo Procópio no Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1077/que_seja_feito_os_cinquenta_metros_restantes_do_saneamento_e_do_calcamento_entre_a.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1077/que_seja_feito_os_cinquenta_metros_restantes_do_saneamento_e_do_calcamento_entre_a.pdf</t>
   </si>
   <si>
     <t>Que seja feito os Cinquenta metros restantes do Saneamento e do Calçamento entre a_x000D_
 casa de Dona Shinley até o poste de iluminaÇão que fica próximo a sua casâ, no sítio_x000D_
 Cacirnbas.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1078/quu_seja_feito_saneamento_o_calcamento_da_rua_doralice_jasmelina_do_carmo_no_bairro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1078/quu_seja_feito_saneamento_o_calcamento_da_rua_doralice_jasmelina_do_carmo_no_bairro.pdf</t>
   </si>
   <si>
     <t>Que seja feito Saneamento o Calçamento da Rua Doralice Jasmelina do Carmo no Bairro_x000D_
  Valentim II.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1079/documento_2023-08-14_105223.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1079/documento_2023-08-14_105223.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a pavimentação da Estrada do Jacaré, com início da margem do Rio Capibaribe até a Rua da vila São Benedito.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1080/documento_2023-08-09_162739.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1080/documento_2023-08-09_162739.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o projeto Drenagem Sustentável.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1081/documento_2023-08-09_162532.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1081/documento_2023-08-09_162532.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a Desapropriação de um Terreno de 9 hectares de Terra, no Sítio São João de cima próximo a Entrada do Sítio Caldas de Caruaru, para a construção do Conjunto Habitacional que vai beneficiar 450 Famílias de Baixa Renda, que lutam pra sair do Aluguel.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/img_0002.pdf</t>
   </si>
   <si>
     <t>Solicito camada de piçarro e passagem de máquina na Rua Projetada (por trás da casa da Sra. Leila) na oncinha de baixo – Sítio Oncinha. A rua encontra-se esburacada, dificultando o acesso dos moradores.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1083/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1083/img_0003.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos retirada de pedra, saneamento básico e calçamento na Rua da Paz no Loteamento Jairo de Arú.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1091/img_20230815_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1091/img_20230815_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao pode executivo para que, através da secretaria de esporte realize estudo técnico afim de desenvolver um plano de incentivo a formação e manutenção de times femininos dos mais variados esportes, bem como de times de esportes praticados por pessoas portadoras de necessidade especiais.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1093/img_20230815_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1093/img_20230815_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal para que, através da secretaria municipal de saúde, por meio do setor competente, para que realizem estudos no sentido de criar e implantar um programa de prevenção de saúde escolar, na rede municipal de ensino do âmbito do município de Toritama-PE.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1094/img_20230815_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1094/img_20230815_0004.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito estudo técnico para implantação de duas lombadas eletrônicas ou redutores de velocidades na PE-90 entre o posto Setta, acesso ao centro da cidade e sítio Matheus Vieira, e a outra onde fica localizado a escola Maria Gonçalves, nos bairros, Izídio Tavares e Novo Coqueiral.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1096/documento_2023-08-14_105630.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1096/documento_2023-08-14_105630.pdf</t>
   </si>
   <si>
     <t>Ementa. Que a Escola de Tempo Integral Municipal na Rua Luiz Pedro da Silva, Bairro Colorado, Seja Denominada em nome de Maria Joaquina de Jesus(Professora Lilia).</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1097/documento_2023-08-09_162636.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1097/documento_2023-08-09_162636.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o Programa Segundo Tempo.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1101/img_20230822_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1101/img_20230822_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que envie um projeto para o aumento do salário dos auxiliares de dentista do município de Toritama.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1102/img_20230822_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1102/img_20230822_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja feito uma extensão do centro de referência de Assistência Social (CRAS) no Bairro da Cohab e seja colocado o serviço de Conveniência e Fortalecimento de Vínculos (SCFV) nos Sítios e nos bairros.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1103/img_20230822_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1103/img_20230822_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja criando um programa de saúde, física e mental para servidores que trabalham com o lixo.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1104/ind._conf._cultura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1104/ind._conf._cultura.pdf</t>
   </si>
   <si>
     <t>Que no mês de setembro de 2023 seja realizada a Conferência Municipal da Cultura, em Toritama.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1105/ind._conf._juventude.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1105/ind._conf._juventude.pdf</t>
   </si>
   <si>
     <t>Que no mês de setembro de 2023 seja realizada a Conferência Municipal da Juventude, em Toritama.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1113/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1113/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua da Sorte no Loteamento Jairo de Arú.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1114/que_seja_feito_o_saneamento_e_o_calcamento_da_rua__pitombeira_no_bairro_novo_coqueiral___pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1114/que_seja_feito_o_saneamento_e_o_calcamento_da_rua__pitombeira_no_bairro_novo_coqueiral___pdf.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento da Rua Pitombeira no Bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1115/que_seja_feita_a_cobertura_do_canal_no_independente__pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1115/que_seja_feita_a_cobertura_do_canal_no_independente__pdf.pdf</t>
   </si>
   <si>
     <t>Que seja Feita a cobertura do canal no Bairro independente.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1116/que_seja_calcado_o_beco_de_coxinha_no_centro_pdf.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1116/que_seja_calcado_o_beco_de_coxinha_no_centro_pdf.pdf</t>
   </si>
   <si>
     <t>Que seja calçado o Beco de Coxinha no Centro.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_29_08_2023_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_29_08_2023_02.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja saneada e calçada a Avenida Rosemiro Félix da Silva.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_29_08_2023_3.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_29_08_2023_3.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja saneada e calçada a Rua: Beatriz Maria de Lima Moura no Loteamento Luar do Senhor.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_29_08_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_29_08_2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja saneada e calçada as Ruas: Jaime Clementino da Silva, Maria do Socorro Lima Araújo e Loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1120/calcamento_no_beco_de_xoxinha.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1120/calcamento_no_beco_de_xoxinha.pdf</t>
   </si>
   <si>
     <t>Que seja calçado o beco de Xoxinha no centro.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/ind._praca_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/ind._praca_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça com espaço para a prática de esportes no Loteamento Campo Alegre. A presente indicação acontece a partir de demandas populares apresentadas no Programa Gabinete no Bairro, da Vereadora Carol Gonçalves.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._sanea._campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._sanea._campo_alegre.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas as obras de saneamento básico e calçamento do Loteamento Campo Alegre. A presente indicação acontece a partir de demandas populares apresentadas no Programa Gabinete no Bairro, da Vereadora Carol Gonçalves.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._sanea._campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._sanea._campo_alegre.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._sanea-cal_planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._sanea-cal_planalto.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados o saneamento e o calçamento na rua João Soares de Jesus, no bairro Planalto. A presente indicação acontece a partir de demandas populares apresentadas no Programa Gabinete no Bairro, da Vereadora Carol Gonçalves.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_quadra_poliesportiva_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_quadra_poliesportiva_.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito uma Quadra Poliesportiva no Terreno da antiga Escola Josefa Joaquina Menino, no São João de Cima, para prática de esportes e eventos comunitários.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/documento_2023-09-04_113855.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/documento_2023-09-04_113855.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito uma praça no São João de Cima, no terreno doado por Dona Irene de Zé Senhor, onde tem uma parada de Ônibus.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/img_20230904_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/img_20230904_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Santa Socorro no  Bairro da Cohab.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/img_20230904_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/img_20230904_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Elizeu Soares Bezerra no Centro.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/img_20230904_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/img_20230904_0003.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua : Santa Madalena próxima a PE 90.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/img_20230905_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/img_20230905_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que envie um projeto de lei, Toritama Minha casa rebocada, para as pessoas cadastradas no bolsa família em nosso município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/img_20230905_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/img_20230905_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja feito a implantação de sistema público de coleta e tratamento de esgoto sanitário no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/img_20230905_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/img_20230905_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares. Que seja feito a instalação  de câmeras de movimento, dentro das salas de aulas nas escolas municipais do nosso município.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_solicito_ao_poder_executivo_que_seja_enviado_um_projeto_de_lei_do_executivo_ao_tribunal_de_contas_para_a_camara_municipal_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_solicito_ao_poder_executivo_que_seja_enviado_um_projeto_de_lei_do_executivo_ao_tribunal_de_contas_para_a_camara_municipal_de_toritama.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja enviado um Projeto de Lei do Executivo, ao Tribunal de contas para a Câmara Municipal de Toritama, baixando o Valor venal de imóveis do município para que seja baixado o IPTU do Município.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/ind._cursinho_enem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/ind._cursinho_enem.pdf</t>
   </si>
   <si>
     <t>Que no mês de outubro de 2023 seja realizado curso preparatório para o ENEM,  com aulas semanais aos sábados e domingos ministradas por uma equipe formada pelo próprio corpo docente do município de Toritama.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/img_0003.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos retirada de pedra, saneamento básico e calçamento na Rua Rio de Janeiro no Loteamento Jairo de Arú.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja retirada parcialmente a pedra da Rua José Rogério – Bairro: Centro, pois a mesma impede o acesso dos moradores a outras ruas.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/img_20230911_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/img_20230911_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua : Mariano Manoel Da silva no centro.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/img_20230911_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/img_20230911_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Padre Oton no Centro.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/feito_um_muro_de_arrimo_e_o_complemento_do_calcamento_da_rua_bom_jesus_no_bairro_independente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/feito_um_muro_de_arrimo_e_o_complemento_do_calcamento_da_rua_bom_jesus_no_bairro_independente.pdf</t>
   </si>
   <si>
     <t>Que seja Feito um Muro de Arrimo e o complemento do calçamento da Rua Bom Jesus, no Bairro Independente.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/praca_no_loteamento_luar_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/praca_no_loteamento_luar_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja Construído uma praça no loteamento Luar de Toritama, em frente à casa de Caveirinha.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/que_seja_feito_o_calcamento_do_trecho_da_rua_de_pedra_ate_a_pe90_que_fica_em_frente_a_casa_do_amigo_rebeca.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/que_seja_feito_o_calcamento_do_trecho_da_rua_de_pedra_ate_a_pe90_que_fica_em_frente_a_casa_do_amigo_rebeca.pdf</t>
   </si>
   <si>
     <t>Que seja Feito o calçamento do trecho da Rua de pedra até a PE90, que fica em frente à casa de Rebeca, no Bairro Independente.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/img_20230912_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/img_20230912_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja construído estádios de futebol (campos) Municipais nos sítios: São João, Mangas e Vila São Benedito no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/img_20230912_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/img_20230912_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o conserto do calçamento e a troca de lâmpadas queimadas de todas as Ruas do Loteamento Colorado no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/img_20230912_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/img_20230912_0005.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito um projeto de um centro de atividades para idosos. Academia, piscina, centro de lazer, pista e hidroginástica, para atender as necessidades da 3° idade no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_cidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_cidade.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja atualizado a planta genérica de valores do Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_ozonio_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_ozonio_.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o centro de Ozônioterapia.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua da Felicidade no Loteamento Jairo de Arú.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/img_20230919_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/img_20230919_0003.pdf</t>
   </si>
   <si>
     <t>Solicito a Governadora Raquel Lyra, que seja instituído o programa, Morar Bem PE_x000D_
 para o município de Toritama-PE.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/img_20230919_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/img_20230919_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja adquirido cisternas para casas, as famílias rurais de bairros de baixa renda, que esteja escrito no cadastro único programa social do Governo Federal.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/img_20230919_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/img_20230919_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja disponibilizado uma ambulância e uma enfermeira nos dias da feira do jeans, enfrente ao parque das feiras do nosso município.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/que_seja_feito_o_calcamento_e_o_saneamento_da_avenida_ze_de_chico.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/que_seja_feito_o_calcamento_e_o_saneamento_da_avenida_ze_de_chico.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento da Avenida Zé de Chico, (que anteriormente se chamava AV. Lagoa do Exu, no bairro Izídio Tavares. Reforçando minha indicação de nº 56 / 2020.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_de_lima.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento da Rua Maria Santina do Nascimento, no trecho entre as ruas Vereador Creudo Rodrigues e João Pedro de Lima. Reforçando minha indicação de nº 164 / 2019.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/que_seja_feito_o_calcamento_das_ruas_prefeito_celso_andrade_e_prefeito_jose_jota_de_araujo_no_loteamento_nova_betel..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/que_seja_feito_o_calcamento_das_ruas_prefeito_celso_andrade_e_prefeito_jose_jota_de_araujo_no_loteamento_nova_betel..pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das Ruas Prefeito Celso Andrade e Prefeito José Jota de Araújo, no Loteamento Nova Betel._x000D_
  Reforçando minha indicação de nº 57 / 2018.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/img_20230925_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/img_20230925_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Jessé Fernandes De Lima no bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/img_20230925_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/img_20230925_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Júlio José Da Silva no Loteamento Elias Tavares Da Silva.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/img_0002.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua Maria Izabel da Conceição no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua Antônio Avelino da Silva no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_onibus_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_onibus_.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a aquisição de um Ônibus de 44 lugares com Elevador para o TFD.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/img_20231002_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/img_20231002_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito a reestruturação e revitalização e a organização e padronização dos bancos da feira de frutas e verduras do município de Toritama-PE.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/img_20231003_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/img_20231003_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja instalada uma unidade de tratamento intensivo- UTI no hospital municipal Nossa Senhora de Fátima em Toritama-PE.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/img_20231003_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/img_20231003_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja adquirido motocicletas (motolância), para a realização do serviço de atendimento móvel de urgência SAMU no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/que_seja_calcadas_e_saneadas_as_ruas_ipojuca_catende_escada_ribeirao_palmares_no__bairro_el_shaday_reforcando_um_indicacao_de_minha_autoria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/que_seja_calcadas_e_saneadas_as_ruas_ipojuca_catende_escada_ribeirao_palmares_no__bairro_el_shaday_reforcando_um_indicacao_de_minha_autoria.pdf</t>
   </si>
   <si>
     <t>Que sejam calçadas e saneadas as ruas Ipojuca, Catende, Escada, Ribeirão e Palmares no  Bairro El Shaday, reforçando uma indicação de minha autoria de nº 239/2018.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/que_sejam_saneadas_e_calcadas_as_ruas_barao_de_maua__borgi_valdomiro_ezidio_reforcando_uma_indicacao_de_minha.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/que_sejam_saneadas_e_calcadas_as_ruas_barao_de_maua__borgi_valdomiro_ezidio_reforcando_uma_indicacao_de_minha.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas as Ruas Barão de Mauá, Borgi e Valdomiro Ezidio no Tavares Martins, reforçando uma indicação de minha autoria de nº 20/2019.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/que_sejam_saneados_e_calcados_os_becos_sao_pedro_sao_paulo_auto_da_saudade_sete_de_setembro_no_bairro_independente__reforcando_uma_indicacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/que_sejam_saneados_e_calcados_os_becos_sao_pedro_sao_paulo_auto_da_saudade_sete_de_setembro_no_bairro_independente__reforcando_uma_indicacao.pdf</t>
   </si>
   <si>
     <t>Que sejam saneados e calçados os becos são Pedro, São Paulo, Auto da saudade e Sete de setembro no bairro independente, reforçando uma indicação de minha autoria de nº 151/2018.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/img_20231005_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/img_20231005_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o comprimento do calçamento e saneamento das Ruas do Bairro: Novo Alvorecer, Luar Toritama, Maria Baía e Tavares Martins.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/img_20231005_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/img_20231005_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o comprimento do calçamento e saneamento das Ruas dos Bairros: Príncipe da Paz, Deus é Fiel e Izídio Tavares.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/img_20231005_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/img_20231005_0003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja adicionado semáforo para pedestre com montoeira, onde já existe nos locais dos semáforo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/img_20231009_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/img_20231009_0004.pdf</t>
   </si>
   <si>
     <t>Solicito que seja implantado placas de carga e descarga na Avenida João Manoel da Silva e Rua do Comércio Bairro: Centro.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/img_20231009_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/img_20231009_0005.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o comprimento do calçamento e saneamento das Ruas dos bairros: Izídio Tavares, Novo Coqueiral, Antão, Valentim e loteamento Gold Squary e Monte Verde.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/que_sejam_calcadas_e_saneadas_a_avenida_maria_das_neves_de_souza_lima_e_as_ruas_euclides_pereira_da_silva_maria_josefa_da_silva_amaro_raimundo_da_silva_maria_isabel_da_conceicao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/que_sejam_calcadas_e_saneadas_a_avenida_maria_das_neves_de_souza_lima_e_as_ruas_euclides_pereira_da_silva_maria_josefa_da_silva_amaro_raimundo_da_silva_maria_isabel_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que sejam calçadas e saneadas à avenida Maria das Neves de Souza Lima e as ruas Euclides Pereira da Silva, Maria Josefa da Silva, Amaro Raimundo da Silva, Maria Isabel da Conceição, Antônio Avelino da Silva e José Augustino dos Santos no Campo Alegre.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/que_sejam_finalizadas_as_pontes_do_riacho_dos_canudos_que_cruzam_o_valentim_e_o_bairro_do_antao_com_os_corrimaos_e_postes_de_iluminacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/que_sejam_finalizadas_as_pontes_do_riacho_dos_canudos_que_cruzam_o_valentim_e_o_bairro_do_antao_com_os_corrimaos_e_postes_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>Que sejam finalizadas as pontes do riacho dos Canudos, que cruzam o Valentim e o bairro do Antão com os corrimãos e postes de iluminação.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/que_sejam_saneadas_e_calcada_as_ruas_do_loteamento_de_jairo_de_aru_loteamento_galdino_tendo_em_vista_a_grande_necessidade_que_ha_naquele_bairro_de_saneamento_e_calcamento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/que_sejam_saneadas_e_calcada_as_ruas_do_loteamento_de_jairo_de_aru_loteamento_galdino_tendo_em_vista_a_grande_necessidade_que_ha_naquele_bairro_de_saneamento_e_calcamento.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas as ruas do loteamento de Jairo de Arú, loteamento Galdino, tendo em vista a grande necessidade que há naquele bairro de saneamento e calçamento.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua José Augustinho dos Santos no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/img_20231009_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/img_20231009_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Maria Do Socorro Minervino no Bairro Deus É Fiel.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/img_20231009_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/img_20231009_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Gidelson Nelson Da Silva no Loteamento Elias Tavares Da Silva.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_spin_para_apae.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_spin_para_apae.pdf</t>
   </si>
   <si>
     <t>Ementa, Que seja feito a aquisição de uma Spin de 7 lugares para a APAE Toritama, com uma contra partida do Município no Valor de 14.000,00 reais e uma emenda de 108.000,00 reais do Deputado Federal Gonzaga Patriota.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_aa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_aa.pdf</t>
   </si>
   <si>
     <t>Ementa .Que Seja Feito a Reforma dos 2 Prédios do Município, que estão localizados no são João de Baixo, Sendo um Para o Serviço de convivência e Fortalecimento de Vínculos, e o Segundo Prédio Será o Centro Comunitário, que Vai atender Famílias de Caldas ,Santa Maria, Mangas, Colorado, Rua dos gatos, oncinhas, São João de Cima, São João de Baixo e pessoas de outros Bairros que precisar do centro Comunitário também serão atendidas.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_agua_para_todos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_agua_para_todos.pdf</t>
   </si>
   <si>
     <t>Ementa, Que seja Implantado o Programa água para todos, o programa vai beneficiar as Famílias de Baixa renda em áreas de vulnerabilidade social que não tem água encanada, o abastecimento será feito através de Caminhões Pipa.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/img_20231016_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/img_20231016_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Claudenilda Maria Da Silva no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/img_20231016_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/img_20231016_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Risonia Maria da Silva no Loteamento Elias Tavares Da Silva.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/img_20231016_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/img_20231016_0003.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Grineide Gonçalves De Lima no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1232/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1232/img_0002.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua Edson Quelé dos Santos no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1237/ind_que_seja_feito_pavimentacao_com_calcamento_da_travessa_castro_alves_na_pe-90..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1237/ind_que_seja_feito_pavimentacao_com_calcamento_da_travessa_castro_alves_na_pe-90..pdf</t>
   </si>
   <si>
     <t>Que seja feito pavimentação com calçamento da Travessa Castro Alves na PE-90.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1238/indiccao_deus_e_fiel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1238/indiccao_deus_e_fiel.pdf</t>
   </si>
   <si>
     <t>Que seja construída três lombadas na rua Paudalho no bairro deus e fiel.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_criacao_de_corgos_efetivos_guarda_civil_escolar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_criacao_de_corgos_efetivos_guarda_civil_escolar.pdf</t>
   </si>
   <si>
     <t>Que seja criado cargos de provimentos efetivos de guarda civil Municipal escolar.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1240/img_20231023_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1240/img_20231023_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao Presidente da Câmara de Vereadores, José Ferreira de Carvalho. Que seja feito a devolução do Duodécimo ou sobra mês de Dezembro de 2023, para que seja feito a segunda etapa de asfalto nas ruas do centro da nossa cidade.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1241/img_20231023_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1241/img_20231023_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja prorrogado o prazo do pagamento do IPTU com desconto até o dia 20 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1247/img_20231024_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1247/img_20231024_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito a construção de um campo de futebol, nas dimensões oficiais, nos setores, bairro Príncipe de Paz, ou próximo a PE-90, onde era a escola Travessias.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1249/que_sejam_calcadas_as_ruas_dos_bairros_arlindo_campo_alegre_jairo_de_aru_tavares_martins_e_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1249/que_sejam_calcadas_as_ruas_dos_bairros_arlindo_campo_alegre_jairo_de_aru_tavares_martins_e_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que sejam calçadas as ruas dos bairros Arlindo, Campo Alegre, Jairo de Aru, Tavares Martins e Izídio Tavares</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1251/que_sejam_reinstalados_os_postes_de_iluminacao_da_pe_90_e_que_seja_estendida_a_rede_dosndois_lados_da_pe_ate_a_ponto_de_travessias..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1251/que_sejam_reinstalados_os_postes_de_iluminacao_da_pe_90_e_que_seja_estendida_a_rede_dosndois_lados_da_pe_ate_a_ponto_de_travessias..pdf</t>
   </si>
   <si>
     <t>Que sejam reinstalados os postes de iluminação da PE 90 e que seja estendida a rede dos dois lados da PE até a ponto de travessias</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1252/ind_que_sejam_retomadas_as_frentes_de_trabalho_no_calcamento_dos_bairros_principes_da_paz__deus_e_fiel__novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1252/ind_que_sejam_retomadas_as_frentes_de_trabalho_no_calcamento_dos_bairros_principes_da_paz__deus_e_fiel__novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que sejam retomadas as frentes de trabalho no calçamento dos bairros Príncipes da Paz , Deus é Fiel , Novo Coqueiral.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1253/documento_2023-10-25_101919.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1253/documento_2023-10-25_101919.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a aquisição de 5 Caminhões Pipa com tanque de 10 mil litros , para atender as Famílias de baixa renda que moram em áreas de Vulnerabilidade Social, e que não tem água encanada, o abastecimento será feito através do programa água para Todos.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1254/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1254/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltadas as ruas Gercino Tabosa e Galdino Afonso no Centro.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1258/img_20231106_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1258/img_20231106_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito a implantação de redes de Wi-Fi gratuitas nas principais praças e centro comerciais de internet gratuita na cidade de Toritama-PE.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1259/img_20231106_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1259/img_20231106_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja disponibilizado ônibus para alunos que esteja participando do Exame Enem durante todos anos.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1260/img_20231106_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1260/img_20231106_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito campanhas para o fornecimento gratuito de dispositivos intrauterinos (DIU) hormonais as mulheres em situação de vulnerabilidade pela rede pública de saúde</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1261/img_20231106_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1261/img_20231106_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja construída casas habitacional nos sítios: Oncinha, São João, Santa Maria, Mangas e Vila São Benedito para pessoas de baixa renda do nosso município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1263/que_seja_feita_uma_ponte_no_final_da_rua_padre_zuzinha_na_cohab_para_dar_acesso_ao_loteamento_novo_betel_e_a_escola_do_valentim_3.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1263/que_seja_feita_uma_ponte_no_final_da_rua_padre_zuzinha_na_cohab_para_dar_acesso_ao_loteamento_novo_betel_e_a_escola_do_valentim_3.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma ponte no final da rua Padre Zuzinha na Cohab, para dar acesso ao loteamento Nova Betel e a Escola do Valentim 3.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1264/que_seja_feita_a_limpeza_do_canal_no_independente_e_do_canal_na_cohab_se_precavendo_de_chuvas_que_virao_futuramente..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1264/que_seja_feita_a_limpeza_do_canal_no_independente_e_do_canal_na_cohab_se_precavendo_de_chuvas_que_virao_futuramente..pdf</t>
   </si>
   <si>
     <t>Que seja feita a Limpeza do Canal no Independente e do Canal na Cohab, se precavendo de chuvas que virão futuramente.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1265/que_seja_feito_uma_cobertura_no_ponto_de_mototaxi_vizinho_a_tadeu_do_gesso_as_margens_da_rodovia_pe-90..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1265/que_seja_feito_uma_cobertura_no_ponto_de_mototaxi_vizinho_a_tadeu_do_gesso_as_margens_da_rodovia_pe-90..pdf</t>
   </si>
   <si>
     <t>Que seja feito uma cobertura no ponto de mototáxi, vizinho a Tadeu do gesso, as margens da rodovia PE-90.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1266/que_seja_feita_a_terraplanagem_das_ruas_dos_bairros_izidio_tavares_loteamento_de_arlindo_campo_alegre_el_shaday_tavares_martins_e_luar_de_toritama..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1266/que_seja_feita_a_terraplanagem_das_ruas_dos_bairros_izidio_tavares_loteamento_de_arlindo_campo_alegre_el_shaday_tavares_martins_e_luar_de_toritama..pdf</t>
   </si>
   <si>
     <t>Que seja feita a Terraplanagem das Ruas dos Bairros Izídio Tavares, Loteamento de Arlindo, Campo Alegre, El Shaday, Tavares Martins e Luar de Toritama.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1267/que_seja_feito_o_calcamento_do_beco_da_rua_mariano_manoel_ao_lado_da_pedra_no_centro_da_cidade..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1267/que_seja_feito_o_calcamento_do_beco_da_rua_mariano_manoel_ao_lado_da_pedra_no_centro_da_cidade..pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento do Beco da Rua Mariano Manoel ao lado da pedra no centro da cidade.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1268/que_seja_feito_o_calcamento_do_beco_de_genival_no_loteamento_nova_betel_as_margens_da_rodovia_pe-90..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1268/que_seja_feito_o_calcamento_do_beco_de_genival_no_loteamento_nova_betel_as_margens_da_rodovia_pe-90..pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento do Beco de Genival no loteamento Nova Betel as margens da rodovia PE-90.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1271/img_20231107_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1271/img_20231107_0001.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal faça um repasse de 1.500.000,00 ( Um Milhão e Meio de Reais ) para a nova construção do Hospital Municipal.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_da_brinquedoteca.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_da_brinquedoteca.pdf</t>
   </si>
   <si>
     <t>Ementa, Que seja feito uma Praça com Brinquedoteca no Sítio Oncinha.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1273/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1273/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua José Severino da Silva (zé de dondon) no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1274/img_20231110_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1274/img_20231110_0004.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja adquirido, um computador, uma impressora, uma balança de 80 Klg, um analisador hematológico e um aparelho de Raio-X veterinário para o centro municipal de proteção animal (AME animal): Eronildes Manoel Filho no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1279/img_20231113_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1279/img_20231113_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o comprimento do calçamento das entradas dos bairros e loteamentos (Tavares Martins, Luar Toritama, Novo Alvorecer, Monte Verde, Colorado, Príncipe da Paz e Deus é Fiel) que da acesso a BR-104 no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1280/img_20231113_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1280/img_20231113_0003.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito um mutirão em torno do parque das feiras, realizando a terraplanagem, capinação e iluminação.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1286/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1286/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua Mário Jota de Araújo no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_iptu_premiado_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_iptu_premiado_2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja criado um programa de incentivo aos contribuintes que que realizam o pagamento até a data do vencimento do imposto de IPTU – Imposto Predial e Territorial Urbano  (IPTU PREMIADO).</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1288/troca_de_lampadas_queimadas_em_pracas_publicas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1288/troca_de_lampadas_queimadas_em_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja realizado as trocas das lâmpadas queimadas dos postes das praças do município de Toritama-PE.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1289/portais_entrada_da_cidade_e_sitios.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1289/portais_entrada_da_cidade_e_sitios.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja realizado a instalação de portais com identificação na entrada da cidade, na Vila São Benedito e Sítio São João.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1296/img_20231128_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1296/img_20231128_0007.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja criado um programa de curso técnico de informática para alunos e população de nossa cidade.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1302/img_20231128_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1302/img_20231128_0008.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja construída creches no sítio Areal,  loteamento Izídio Tavares, loteamento Luar de Toritama e loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1304/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1304/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos saneamento básico e calçamento na Rua Maria Anunciada Gonçalves no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1305/img_20231129_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1305/img_20231129_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo das Ruas: José Eraldo Da Silva e Maria Gonçalves Da Silva no centro.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1306/img_20231129_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1306/img_20231129_0002.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua: José Amaro Da Silva no Bairro Do Antão.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1312/img_20231130_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1312/img_20231130_0001.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito o calçamento ou asfalto nas ruas  em torno do parque das feiras e realizado o asfalto nas ruas que se encontram calçadas.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1313/img_20231130_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1313/img_20231130_0002.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo, prefeito Edilson Tavares de Lima. Que seja feito a padronização das placas indicativas de nomes das ruas e bairros de nossa cidade.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/janailton_alves_dos_santos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/janailton_alves_dos_santos.pdf</t>
   </si>
   <si>
     <t>moção  de aplauso ao Padre, Janailton Alves dos Santos.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/padre_vagner_caetano_pereira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/padre_vagner_caetano_pereira.pdf</t>
   </si>
   <si>
     <t>moção  de aplauso ao Padre, Padre Vagner Caetano Pereira.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/mocao_de_aplauso_pastor_natalicio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/mocao_de_aplauso_pastor_natalicio.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso a NatalícioPereira de Araújo Filho. ( pastor Natalício)</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/673/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/673/img_0001.pdf</t>
   </si>
   <si>
     <t>foi atendida no consultório do Dr. Welington Florêncio Ginecologia e obstetrícia * CRM 06220 no dia 15/12/2022 as 09h</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/674/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/674/img_0002.pdf</t>
   </si>
   <si>
     <t>Foi atendida no consultório da Dra. Maria do Carmo Lisboa de Meireles dermatologista- CRM 11389. no dia 20/12/2022 as 09h</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/686/img_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/686/img_0005.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas a folha nominal de todos profissionais da educação que está_x000D_
 dentro do Fundeb 70% com  os respectivos comprovantes de escolaridade, durante_x000D_
 o ano de 2022.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/690/img_20230112_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/690/img_20230112_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Maria José da Silva (Mazé).</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Birino</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_informacoes_ppp_com_a_empal_engenharia_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_informacoes_ppp_com_a_empal_engenharia_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	PPP, entre Prefeitura Municipal de Toritama e Empal Engenharia, referente a retirada dos bancos da Rua (conhecida como rua da Faoro). _x000D_
 b)	Por que  Empal Engenharia, passou a ter direito da cobrança de taxa da feira e uso de solo. Valores que são arrecados e agora não estão mais sendo arrecados pelo município após a PPP com A empresa Citada._x000D_
 c)	Valores que a Empal Engenharia repassa para a Prefeitura Municipal de Toritama, cópia do documento/ou extrato dos valores arrecados por mês.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/698/req-_convocacao_de_secretario.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/698/req-_convocacao_de_secretario.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário de Agricultura e Meio Ambiente João Paulo da Rocha para prestar esclarecimentos sobre as árvores que foram derrubadas em frente ao Parque das Feiras e seu replantio.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/704/voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/704/voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>voto de pesar a, maria de Fátima Ferreira  de Souza</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/705/foi_atendida_no_consultorio_do_dr._jorge_pinho_cirurgiao_de_cabeca_e_pescoco_no_dia_13012023_as_1106h..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/705/foi_atendida_no_consultorio_do_dr._jorge_pinho_cirurgiao_de_cabeca_e_pescoco_no_dia_13012023_as_1106h..pdf</t>
   </si>
   <si>
     <t>Foi atendida no consultório do Dr. Jorge pinho, cirurgião de cabeça e pescoço, no dia 13/01/2023 as 11:06h.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/714/img_20230125_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/714/img_20230125_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR: A família de José Severino da Silva (Madeira).</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/715/img_20230125_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/715/img_20230125_0002.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR: A família de Jobson José Costa e Silva (Jobinho).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/719/img_20230125_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/719/img_20230125_0006.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei 01/2023 – Dispões sobre a retirada do projeto Denomina Creche Professora Edivania Gonçalo de Souza Oliveira, no bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/734/pedido_de_informacoes_a_cttu_valores_das_multas_recebidas._0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/734/pedido_de_informacoes_a_cttu_valores_das_multas_recebidas._0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Relatório de quanto em valores reais a CTTU, recebeu de multas aplicadas/valor total desde que a CTTU, iniciou de modo oficial a aplicação de multas no município de Toritama.._x000D_
 b)	Cópia dos empenhos/ou folha de pagamentos dos servidores da CTTU._x000D_
 c)	Cópia ou empenho/notas fiscais de matérias necessários para funcionamento e manutenção das atividades da CTTU._x000D_
 d)	Dos valores de multas aplicadas, relatório geral dos valores totais recebidos._x000D_
 e)	Em que foram aplicados os valores que a CTTU, recebeu em Multas para o Município de Toritama desde de sua fundação até a presente data.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/738/dispoe_sobre_a_retirada_do_projeto_de_lei_042023_que_denomina_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/738/dispoe_sobre_a_retirada_do_projeto_de_lei_042023_que_denomina_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada do Projeto de Lei 04/2023 que denomina Abelardo Bernardino Coelho (Abelardo Passarinho), a R. Projetada 09 Cód. log 660, Quadras 159 e 171 Setor 07 Loteamento Luar do Senhor.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/755/img_20230307_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/755/img_20230307_0001.pdf</t>
   </si>
   <si>
     <t>Necessita afastar-se de suas atividades no período de 2 dias por motivo de tratamento médico em 1 de Março de 2023.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/756/img_20230303_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/756/img_20230303_0002.pdf</t>
   </si>
   <si>
     <t>Audiência Pública-  Esclarecimento sobre o abastecimento de água e os reparos da tubulação nos bairros e sítios.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/757/img_20230303_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/757/img_20230303_0003.pdf</t>
   </si>
   <si>
     <t>Audiência Pública-  Mudança e implantação de rede elétrica.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Marli Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_de_abono_de_falta_20230313_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_de_abono_de_falta_20230313_0001.pdf</t>
   </si>
   <si>
     <t>Necessita afasta-se de suas Atividades no período de 9 dias por motivo de Cirurgia Oftalmológica em 01 de Março de 2023.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/771/pedido_de_informacoes_ao_senhor_presidente__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/771/pedido_de_informacoes_ao_senhor_presidente__0001.pdf</t>
   </si>
   <si>
     <t>1. Senhor Presidente, subscrevo o presente Requerimento de Informações para que, após anuído por Vossa Excelência nos termos do artigo 142, inciso VI do Regimento Interno desta Casa; seja enviado ofício ao Prefeito municipal solicitando as informações e providências abaixo minudenciadas:_x000D_
 2. Com relação aos exercícios financeiros de 2017, 2018 e 2019, cópia dos comprovantes de recebimento, assinados pelos beneficiários ou seus representantes legais; dos suplementos alimentares, material médico-hospitalar, medicamentos e afins, atendidos pelo Município para a população hipossuficiente ou em razão de requisições do Ministério Público Estadual;_x000D_
 3. Que sejam os originais disponibilizados na mesma oportunidade para a devida conferência, ficando à disposição da Câmara de Vereadores pelo período de 15 (quinze) dias._x000D_
 Sem mais para o momento, apresento votos de elevada estima e consideração._x000D_
 Toritama, 09 de janeiro de 2023.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/797/img_20230328_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/797/img_20230328_0004.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/  A família de Arlindo João dos Santos (Bigode).</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/798/img_20230328_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/798/img_20230328_0005.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/  A família de Maria Francine da Silva.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/804/copia_da_resolucao_que_autoriza_a_vereadora_viajar_para_o_mexico_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/804/copia_da_resolucao_que_autoriza_a_vereadora_viajar_para_o_mexico_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Resolução que autoriza a Vereadora Carolayne Kelley Gonçalves, a viajar para o Mexico._x000D_
 b)	Protocolo da resolução e publicação no SAPL._x000D_
 c)	Ofício/ou autorização protocolado pela parlamentar pedindo a autorização para viajar ao Mexico.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/805/copia_dos_emprenhos_das_diarias__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/805/copia_dos_emprenhos_das_diarias__0001.pdf</t>
   </si>
   <si>
     <t>a) Cópia dos empenhos  referente as diárias utilizadas pela Vereadora  Carolayne Kelley Gonçalves de  2021 a 2023_x000D_
 b) Cópia das notas fiscais da hospedagem  da parlamentar nos eventos que ela compareceu._x000D_
 c) Relatório das participações da Parlamentar nos eventos._x000D_
 d) Finalidade das diárias.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/810/requer._comissao_de_etica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/810/requer._comissao_de_etica.pdf</t>
   </si>
   <si>
     <t>Que seja criada e implementada a Comissão Permanente de Ética e Decoro_x000D_
 Parlamentar, com o objetivo de, entre outras atribuições, zelar pelo_x000D_
 cumprimento dos preceitos éticos, preservar a dignidade parlamentar e aplicar_x000D_
 penalidades em casos de descumprimento das normas relativas ao decoro_x000D_
 parlamentar e ao Regimento Interno no âmbito da Câmara Municipal de_x000D_
 Toritama.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/811/img_20230404_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/811/img_20230404_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Josuel João do Nascimento.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/823/req._aud._pub..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/823/req._aud._pub..pdf</t>
   </si>
   <si>
     <t>Requerimento para a realização de audiência pública referente aos Direitos e Políticas Públicas para pessoas com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/824/img_20230410_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/824/img_20230410_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar / A família de José Sebastião da Silva (Zé do Areal).</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/827/req._atualizacao_de_portaria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/827/req._atualizacao_de_portaria.pdf</t>
   </si>
   <si>
     <t>Considerando o artigo 65 e seus parágrafos, apresentados no Regimento Interno Câmara Municipal de Vereadores do Município de Toritama, que dispõe sobre as Comissões Temporárias, venho solicitar a atualização da portaria que criou a Comissão Especial de Reforma do Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/836/projeto_de_lei_272023__dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/836/projeto_de_lei_272023__dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 272023 – Dispõe sobre a implantação obrigatória de Guarda civil municipal nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_de_audiencia_publica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_de_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento de Audiência - Segurança Pública nas Escolas Públicas e Particulares.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/843/img_20230418_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/843/img_20230418_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar / A família de Maria Josefina de Jesus (Mariquinha).</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/844/img_20230418_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/844/img_20230418_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar / A família de Josenildo Raimundo da Silva</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/845/img_20230418_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/845/img_20230418_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar / A família de Sofia Felisberta dos Santos</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/846/atestado_medico_20230418_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/846/atestado_medico_20230418_0001.pdf</t>
   </si>
   <si>
     <t>Necessita afasta-se de suas atividades no período de 1 dia por motivo de doença em 12 de abril de 2023.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_de_abono_de_falta.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_de_abono_de_falta.pdf</t>
   </si>
   <si>
     <t>ABONO DE FALTA_x000D_
 COMPARECIMENTO A REUNIÃO DA UVB/PE NA CIDADE DE CARUARU-PE NO DIA 12 DE ABRIL DE 2023</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_de_informacoes_contratos_radio_lider_fm_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_de_informacoes_contratos_radio_lider_fm_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Cópia dos pagamentos realizados a emissora Líder FM._x000D_
 b)	Contratos Firmados com Alberto Galdino e Rádio Lider FM_x000D_
 c)	Cópia dos cheques pagos a Alberto Galdino _x000D_
 d)	Empenhos pagos a Rádio Líder FM e Alberto Galdino._x000D_
 e)	De 2017 ate 20/04/2023_x000D_
 f)	Contrato atual com o Mei de Alberto Galdino._x000D_
 g)	Contrato com Blog Informativo Toritamense.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/852/img_20230420_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/852/img_20230420_0003.pdf</t>
   </si>
   <si>
     <t>Abono de falta referente ao dia 19/04/2022</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/873/img_20230509_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/873/img_20230509_0006.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José Erculano da Silva (zé preto).</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/874/img_20230509_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/874/img_20230509_0007.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de  José de Arimateia Bezerra Silva.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/875/img_20230509_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/875/img_20230509_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Benice Eloisa da Silva.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/876/img_20230509_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/876/img_20230509_0008.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de João Cassimiro da Silva (pé covarde).</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/900/pedido_de_informacoes_autorizacao_de_bustos_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/900/pedido_de_informacoes_autorizacao_de_bustos_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Licitação/compra direta/ modalidade que foi adquirida a compra dos bustos realizada pelo Município de Toritama, de 2020 até 2023._x000D_
 b)	Notas fiscais e contratos._x000D_
 c)	Valor/empenho do pagamento.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/905/img_20230518_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/905/img_20230518_0005.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR / a família de Jonassi Pereira das Neves (Joinha).</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/908/img_20230519_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/908/img_20230519_0002.pdf</t>
   </si>
   <si>
     <t>Necessita afastar-se de suas atividades no período de 2 dias por motivo de tratamento médico em 17 de Maio de 2023.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/909/img_20230518_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/909/img_20230518_0006.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR / a família de Neuza Florentino da Silva (Neuza de Algodão).</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/927/que_sejam_enviadas_copias_do_processo_licitatorio_da_construcao_do_parque_e_biblioteca_maria_dos_anjos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/927/que_sejam_enviadas_copias_do_processo_licitatorio_da_construcao_do_parque_e_biblioteca_maria_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas cópias do processo licitatório da Construção do Parque e Biblioteca Maria dos Anjos;</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/934/abono_de_falta.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/934/abono_de_falta.pdf</t>
   </si>
   <si>
     <t>Abono de falta referente ao dia 24/05/2023, o Vereador Edimilson Dionisio precisou se ausentar para acompanhar sua esposa a um procedimento cirúrgico.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/937/voto_de_pesar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/937/voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Alberto Celestino (Zé de Nininha)</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/946/img_20230530_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/946/img_20230530_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de José Augusto da Silva Celestino</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/960/img_20230606_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/960/img_20230606_0004.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Maria Lourdes Silva Santos</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/961/img_20230606_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/961/img_20230606_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Josefa Cristina dos Santos.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/962/img_20230606_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/962/img_20230606_0006.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família do professor Edcarlos de Lima Florêncio</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/963/img_20230606_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/963/img_20230606_0007.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a  família de Valentim Soares de Souza Junior</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/964/img_20230606_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/964/img_20230606_0008.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Rosineide Maria da Silva (Cozinheira da escola José Matias).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/974/voto_de_pesar_a_familia_do__senhor_cloves_goncalves_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/974/voto_de_pesar_a_familia_do__senhor_cloves_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Voto de pesar_x000D_
 Á família do  senhor Cloves Gonçalves da Silva</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>Edilson Tavares de Lima</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_arquivamento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_arquivamento.pdf</t>
   </si>
   <si>
     <t>Requerimento de arquivamento do PL OE 14/2023</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/980/voto_de_pesar_a_familia_de_jurandir_pedro_santana.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/980/voto_de_pesar_a_familia_de_jurandir_pedro_santana.pdf</t>
   </si>
   <si>
     <t>Voto de pesar á família de Jurandir Pedro Santana</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento.pdf</t>
   </si>
   <si>
     <t>Audiência Pública - Fundação Instituto SEMEAR</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1008/req._falta.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1008/req._falta.pdf</t>
   </si>
   <si>
     <t>Enquanto representante da Comissão Temporária da Assembleia Cidadã RespirAR Puro, mediante convite, representei Toritama no Encontro Nacional do ICLEI Brasil, com o tema “Cidades Sustentáveis: Soluções baseadas na Natureza e Energias Renováveis”, que aconteceu na cidade de Palmas, no Tocantins. Na ocasião, apresentei o modelo da Assembleia Cidadã RespirAR Puro para participantes e representantes do Poder Público de diversos estados e municípios brasileiros, convidados de governos da América do Sul  e representantes de todas as esferas da sociedade civil, engajados com o enfrentamento da crise climática.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1009/img_20230717_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1009/img_20230717_0004.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Josefa Maria da Conceição Ferreira (Dona Zefinha).</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1010/img_20230717_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1010/img_20230717_0002.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Lenildo José da Silva Filho.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1026/voto_de_pesar_joselito_mendonca.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1026/voto_de_pesar_joselito_mendonca.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR_x000D_
 A família de Joselito Mendonça da Silva.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/pedido_de_informacoes_recursos_da_saude_2022_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/pedido_de_informacoes_recursos_da_saude_2022_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2022._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/pedido_de_informacoes_recursos_da_saude_2021_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/pedido_de_informacoes_recursos_da_saude_2021_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2021._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/pedido_de_informacoes_recursos_da_saude_2019_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/pedido_de_informacoes_recursos_da_saude_2019_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2019._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/pedido_de_informacoes_recursos_da_saude_2018_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/pedido_de_informacoes_recursos_da_saude_2018_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2018._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/pedido_de_informacoes_recursos_da_saude_2017_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/pedido_de_informacoes_recursos_da_saude_2017_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2017._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/pedido_de_informacoes_recurso_da_saude_2020_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/pedido_de_informacoes_recurso_da_saude_2020_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 Quanto em recursos foram investidos pelo Município de Toritama, na Secretaria de Saúde. Ano de 2020._x000D_
 Quantos reais investidos em recurso?_x000D_
 _x000D_
 2- Cópia de pagamentos dos fornecedores/ notas fiscais e licitações.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/abono_de_falta_julho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/abono_de_falta_julho.pdf</t>
   </si>
   <si>
     <t>Foi atendida no consultório  da dra. Maria do Carmo Lisboa de Meireles dermatologista-CRM 11389. no dia 19/07/2023 às 09h.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/img_20230724_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/img_20230724_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Maria do Carmo Silva (pequena de Luiz Bahia).</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/img_20230728_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/img_20230728_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Luciano Farias.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/img_20230731_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/img_20230731_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Laura Emanuely da Silva Ferreira.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1064/img_20230801_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1064/img_20230801_0006.pdf</t>
   </si>
   <si>
     <t>Audiência Pública sobre a desativação do SAMU e suas consequências para a população de Toritama</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1068/img_20230804_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1068/img_20230804_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Severino Ribeiro Sobrinho (Bil do fogão)</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1085/img_20230811_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1085/img_20230811_0004.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/  A família de José Ozenildo de Oliveira.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1086/img_20230811_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1086/img_20230811_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Maria José Nunes.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1087/img_20230811_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1087/img_20230811_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José Adeildo da Silva (Kiko).</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1088/img_20230811_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1088/img_20230811_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Enedina Maria de Jesus Silva.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_de_materia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_de_materia.pdf</t>
   </si>
   <si>
     <t>Retirada de Matéria - Projeto de Lei 45/2023 - Denomina de Edvaldo Tavares da Silva (Pichau) o novo centro de Reciclagem localizado nas margens da rodovia PE-90 N° 2770 bairro Campo Alegre.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1092/img_20230815_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1092/img_20230815_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Aurinete Sebastiana da Silva (Dinda).</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1100/img_20230822_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1100/img_20230822_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Ilda Maria Souza Pequeno.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1107/req._aud._pub._transp..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1107/req._aud._pub._transp..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO para a realização de audiência pública para tratar questões pertinentes ao transporte de estudantes universitários, a partir das 9h da manhã do dia 01 de setembro de 2023.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_arquivamento_ploe_019-2023_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_arquivamento_ploe_019-2023_assinado.pdf</t>
   </si>
   <si>
     <t>O Procurador-Geral do Município de Toritama, na forma regimental, requer o arquivamento do Projeto de Lei Ordinário Executivo nº 19/2023, que altera dispositivos da Lei Municipal Nº 1.312/2014, com redação dada pela Lei Municipal Nº 1.888/2022, para alterar o vencimento básico do cargo de “Motorista de Transporte Escolar”, remetido a esta Egrégia Casa Legislativa, sob nº de Ofício 159/2023, mensagem nº 29/2023.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1109/img_20230828_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1109/img_20230828_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Severina Maria da Silva (Cilene).</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1110/img_20230828_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1110/img_20230828_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/  A família de Maria de Lurdes Saraiva (Lurdinha).</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1111/img_20230828_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1111/img_20230828_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/  A família de Francinete dos Santos Vieira de Melo.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1112/img_20230828_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1112/img_20230828_0004.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES:_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Placas e modelos de veículos locados (alugados)._x000D_
 b)	Valores dos contratos. _x000D_
 c)	Identificação dos setores e motoristas responsáveis pelo veículo._x000D_
 d)	Relatório de pagamento dos veículos alugados. _x000D_
 e)	2022 até 2023.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/img_20230905_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/img_20230905_0004.pdf</t>
   </si>
   <si>
     <t>Pedido de informação._x000D_
  1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Comprovação do grau de escolaridade mínimo exigido e dos cursos de formação específicos para exercício da função de todos os motoristas de ambulância, com a lotação das respectivas secretarias. _x000D_
 b)	Comprovação do grau de escolaridade mínimo exigido e dos cursos de formação específicos para exercício da função de todos os motoristas de ônibus, com a lotação das respectivas secretarias._x000D_
 c)	Comprovação do grau de escolaridade mínimo exigido e dos cursos de formação específicos para exercício da função de todos os operadores de máquinas pesadas, com a lotação das respectivas secretarias._x000D_
 d)	Cópia dos diários de bordo ou do documento equivalente de todos os veículos próprios ou locados na secretaria de saúde, do período compreendido entre 2022 e 2023.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/img_20230905_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/img_20230905_0005.pdf</t>
   </si>
   <si>
     <t>Pedido de informação._x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Comprovação do grau de escolaridade mínimo exigido e dos cursos de formação específicos para exercício da função de todos os motoristas, com a lotação da respectiva secretaria.  _x000D_
 b)	Comprovação do grau de escolaridade mínimo exigido e dos cursos de formação específicos para exercício da função de todos os operadores de máquinas pesadas, com a lotação da respectiva secretaria._x000D_
 c)	Cópia dos diários de bordo ou do documento equivalente de todos os veículos próprios ou locados na secretaria de Obras, do período compreendido entre 2022 e 2023.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/req._aud._transp_univ.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/req._aud._transp_univ.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO para a realização de audiência pública para tratar questões pertinentes ao transporte de estudantes universitários, a partir das 9h da manhã do dia 15 de setembro de 2023.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/req._plenaria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/req._plenaria.pdf</t>
   </si>
   <si>
     <t>Utilizar o espaço da Câmara de Vereadores de Toritama para a realização  do Seminário Internacional- Deliberação Cidadã e Pacto Federativo: Contribuições para a governança de políticas climáticas. O seminário acontecerá das 9h às 13h, no dia 27/09/23, em paralelo ao 1º Encontro Brasileiro de Assembleias Cidadãs.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/pedido_de_informacao_contratos_da_seguradora_dos_veiculos__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/pedido_de_informacao_contratos_da_seguradora_dos_veiculos__0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Contrato com a seguradora que os veículos do Município de Toritama, estejam assegurados._x000D_
 b)	Licitação/ou se feito por meio de certidões.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_de_convocacao_do_secretario__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_de_convocacao_do_secretario__0001.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário da Fazenda a prestar esclarecimentos a respeito das contas da Prefeitura Municipal de Toritama.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1153/img_20230912_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1153/img_20230912_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Nelson Florêncio Ferreira.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/img_20230912_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/img_20230912_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José Austriclinio de Brito (Jota).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/img_20230919_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/img_20230919_0004.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Eduardo Antônio de Jesus Silva.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/re._conselho_tutelar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/re._conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Solicitação de Apresentação de Todos os Candidatos ao Conselho Tutelar de Toritama/PE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/img_20230922_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/img_20230922_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José de Lima Neto.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/img_20230922_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/img_20230922_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Adão Heliodoro da Silva.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/img_20231002_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/img_20231002_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Luiza Gonçalves dos Santos (Dona Luizinha).</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/img_20231003_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/img_20231003_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Santino Antônio dos Santos.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/img_20231003_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/img_20231003_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Erasmo Gomes da Silva (cabo PM).</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_de_informacao_reajuste_do_iptu_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_de_informacao_reajuste_do_iptu_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Lei, decreto/ou base na qual o Município de Toritama, utiliza para fazer o aumento/ou reajuste do IPTU 2021 até 2023.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/img_20231009_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/img_20231009_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Ana Raquel da Silva.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/img_20231009_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/img_20231009_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Marutina Ferreira (de Brás Brandão).</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/img_20231009_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/img_20231009_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Maria das Dores (Maria de Misso).</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/img_20231010_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/img_20231010_0001.pdf</t>
   </si>
   <si>
     <t>Adono de falta referente ao dia 05/10/2023 , o Vereador Edimilson Dionisio dos Santos precisou se ausentar para fazer exame laborativos .</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/img_20231018_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/img_20231018_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Silbletes Severino Santos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1231/img_20231018_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1231/img_20231018_0007.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação/  Solicito informações sobre as seguintes leis que não foram publicadas no diário da AMUPE.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1248/img_20231023_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1248/img_20231023_0007.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação/  Solicito ao presidente da Câmara de Vereadores as informações sobre os seguintes documentos:_x000D_
 2)	Cópias dos pagamentos dos 70 e dos 30 dos anos 2021/2022/2023._x000D_
 3)	Cópias como está sendo recebendo o Subsídio ou verbas de representação, e de que forma, ou lei, e quando começou a receber, qual a determinação e legalidade._x000D_
 4)	Cópias quantos funcionários, e funções e finalidade de cada um que estão a serviço da câmara municipal de Toritama, e qual motivo do rodízio dos cargos de procurador e pregueiro._x000D_
 5)	Cópias de funcionários da câmara municipal de Toritama, que recebe diária pela folha de pagamento dos 70 e pela folha de pagamento dos 30. _x000D_
 6)	Cópias dos quais foram os dias de participação do congresso da UVB-PB, nos dias 26 a 29 de Setembro de 2023. _x000D_
 7)	Cópias dos quais foram os escritos e os valores recebidos de cada um e a finalidade da câmara municipal de Toritama do congresso da UVB-PB nos dias 26 a 29 de Setembro de 2023.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1255/img_20231031_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1255/img_20231031_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Lindalva Izabel de Lima ( Dalva Izabel Lira</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1256/img_20231106_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1256/img_20231106_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/A família de Maria Pereira da Silva (Dona Mariquinha).</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1257/img_20231031_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1257/img_20231031_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Claudia Maria da Silva</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1262/img_20231106_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1262/img_20231106_0006.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Heleno Martins da Silva.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1269/img_20231107_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1269/img_20231107_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Amara Salviana da Silva.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1270/img_20231107_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1270/img_20231107_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Estelina Vieira da Silva.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1275/img_20231110_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1275/img_20231110_0003.pdf</t>
   </si>
   <si>
     <t>A família de Severina Maria da Silva.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1278/img_20231113_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1278/img_20231113_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Gilda Gomes.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1282/img_20231117_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1282/img_20231117_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de João Amaro da Silva (João Roque).</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1283/requerimento_-_voto_de_pesar_abdias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1283/requerimento_-_voto_de_pesar_abdias.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Abdias Bezerra da Silva</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1284/img_20231117_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1284/img_20231117_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de Luiz Casciano da Silva.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1285/img_20231117_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1285/img_20231117_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José Brandão da Costa (Zé Brandão).</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1297/img_20231128_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1297/img_20231128_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de João Carlos Queiroz Tavares.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1298/img_20231128_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1298/img_20231128_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de João Pedro da Silva.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1299/img_20231128_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1299/img_20231128_0004.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/A família de Lourinaldo Severino Cilirio.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1300/img_20231128_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1300/img_20231128_0006.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/A família de Gilson Carlos da Silva.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1301/img_20231128_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1301/img_20231128_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/A família de Maria de Lurdes dos Santos (Lurdes do leite).</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1303/img_20231128_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1303/img_20231128_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ A família de José Manoel da Silva (Zé Pezinho).</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/691/img_20230112_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/691/img_20230112_0003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a professor Luís Carlos Cipriano.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/733/concede_titulo_de_cidadania_toritamense_a_amarildo_miranda_das_chagas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/733/concede_titulo_de_cidadania_toritamense_a_amarildo_miranda_das_chagas.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadania Toritamense a Amarildo Miranda das Chagas</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/750/pres_concede_titulo_de_cidadania_toritamense_a_fernando_rodolfo_tenorio_de_vasconcelos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/750/pres_concede_titulo_de_cidadania_toritamense_a_fernando_rodolfo_tenorio_de_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense a Fernando Rodolfo Tenório_x000D_
 de Vasconcelos.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Birino, Derivaldo José, Doutor do São João, Ferreirinha Carvalho, Loló, Marli Enfermeira, Mava, Morica, Rossana, Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 101 da Resolução 03/2014 Regimento Interno da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/806/p.res._galeria_lilas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/806/p.res._galeria_lilas.pdf</t>
   </si>
   <si>
     <t>Cria a Galeria Lilás no âmbito da Câmara Municipal de Toritama.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/825/img_20230410_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/825/img_20230410_0003.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 03/2014, Regimento Interno da Câmara de Vereadores de Toritama - PE.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/871/img_20230509_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/871/img_20230509_0010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Luiz Francisco Tavares Rufino Alves.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/872/img_20230509_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/872/img_20230509_0009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Jefferson Lira da Silva.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/885/img_20230510_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/885/img_20230510_0002.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à João Joaquim Nunes Filho.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/922/img_20230523_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/922/img_20230523_0004.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Adilson Amaro Tavares Silva</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/933/img_20230525_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/933/img_20230525_0005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Osvaldo Amaro da Silva.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/944/img_20230530_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/944/img_20230530_0004.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Jeane Melo Silva.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/971/concede_titulo_de_cidadania_toritamense._a_iza_paula_de_deus_e_mello_albuquerque_arruda..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/971/concede_titulo_de_cidadania_toritamense._a_iza_paula_de_deus_e_mello_albuquerque_arruda..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense. a Iza Paula de Deus e Mello Albuquerque Arruda.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/997/img_20230711_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/997/img_20230711_0008.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a José Luiz da Silva.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/998/img_20230711_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/998/img_20230711_0009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Clenio Barboza Soares.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1003/img_20230713_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1003/img_20230713_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Paulo Sergio Furtunato da Silva.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1011/img_20230717_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1011/img_20230717_0005.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Lucimário Ferreira.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1012/img_20230717_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1012/img_20230717_0006.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Tiago Luiz da Silva Tavares.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1013/img_20230717_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1013/img_20230717_0009.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Edinaldo Carlindo de Araújo.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1014/img_20230717_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1014/img_20230717_0010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Severino Amaro Nunes.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1015/img_20230717_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1015/img_20230717_0007.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 15 da Resolução 03/2014 Regimento Interno da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1016/img_20230717_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1016/img_20230717_0008.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 8° da Resolução 03/2014 Regime Interno da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_resolucao_andre_felipe_b._20230718_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_resolucao_andre_felipe_b._20230718_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a André Felipe Biu.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1023/projeto_de_resolucao_jose_cicero_gomes._20230718_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1023/projeto_de_resolucao_jose_cicero_gomes._20230718_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a José Cícero Gomes.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_resolucao_maria_gilvana_araujo._20230718_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_resolucao_maria_gilvana_araujo._20230718_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a Maria Gilvana Araújo.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_resolucao_marileide_oliveira_de_moura._20230718_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_resolucao_marileide_oliveira_de_moura._20230718_0001.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Toritamense a Marileide Oliveira de Moura .</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/concede_titulo_de_cidadania_toritamense_a_whargner_siqueira..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/concede_titulo_de_cidadania_toritamense_a_whargner_siqueira..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Whargner Siqueira.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/img_20230724_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/img_20230724_0003.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Nelson Rodrigues Torres.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/img_20230731_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/img_20230731_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Morelli Soares de Souza Melo.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1065/prestacao_de_contas_2019_processo_tce-pe_21100408-0.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1065/prestacao_de_contas_2019_processo_tce-pe_21100408-0.pdf</t>
   </si>
   <si>
     <t>Julga a Prestação de Contas da Prefeitura Municipal de Toritama, Estado de Pernambuco, referente ao exercício de 2020 do Exmo. Sr. Prefeito Edilson Tavares de Lima, Processo T.C. nº 21100408-0</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1073/ilovepdf_merged_50.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1073/ilovepdf_merged_50.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense a João Florentino da Silva</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1095/img_20230815_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1095/img_20230815_0005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Paulo Francisco Santos.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1106/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1106/img_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense a Marcelo Francisco da Silva</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/concede_titulo_de_cidadania_toritamense_a_maria_das_dores_cavalcanti_de_melo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/concede_titulo_de_cidadania_toritamense_a_maria_das_dores_cavalcanti_de_melo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense, A Maria das Dôres Cavalcanti de Melo</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/img_20230905_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/img_20230905_0007.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Alex Antônio Alves da Silva.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/img_20230905_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/img_20230905_0008.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Ana Lúcia Alves da Silva.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a José de Araújo Barros (Irmão Nei)</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_resolucao_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_resolucao_2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadania Toritamense, a Vancleide Marques Ferreira.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/concede_titulo_de_cidadania_toritamense_a_gercino_delmiro_dos_santos_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/concede_titulo_de_cidadania_toritamense_a_gercino_delmiro_dos_santos_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Gercino Delmiro dos Santos Filho.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/concede_titulo_de_cidadania_toritamense_a_cristiano_paulo_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/concede_titulo_de_cidadania_toritamense_a_cristiano_paulo_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Cristiano Paulo da Silva</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/img_20230919_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/img_20230919_0005.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Valdiael Mizael Leite.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/img_20230919_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/img_20230919_0006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Anderson Firmino dos Santos.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/img_20230919_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/img_20230919_0007.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Evandir de Lira Amorim.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/img_20231002_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/img_20231002_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Djalma José da Silva.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1198/plr_pastor_emanuel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1198/plr_pastor_emanuel.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a MANUEL MAGNO DE OLIVEIRA. (Pastor Emanuel)</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/projeto_de_resolucao__leo_da_honda.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/projeto_de_resolucao__leo_da_honda.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Luiz Leonardo Clementino as Silva ( Léo da HONDA)</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_resolucao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Brenda Suelen da Cruz .</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/img_20231016_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/img_20231016_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Carlos Rutembeg Barbosa Camêlo.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1230/img_20231018_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1230/img_20231018_0004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Alberes Duarte Domingos Cordeiro.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_inaldo_rufino_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_inaldo_rufino_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense a José Inaldo Rufino da_x000D_
 Silva.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_george_borba_do_nascimento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_george_borba_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense_x000D_
 a George Borba do Nascimento.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1242/img_20231023_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1242/img_20231023_0003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Dijalma Carvalho Costa Júnior.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1243/img_20231023_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1243/img_20231023_0005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Fernanda dos Santos Florêncio.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1244/img_20231023_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1244/img_20231023_0006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Marcelo Barbosa Cavalcanti</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1245/img_20231023_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1245/img_20231023_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Tainá Maria Miranda Amorim.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1246/img_20231024_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1246/img_20231024_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Gil Mendonça Brasileiro.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1277/img_20231110_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1277/img_20231110_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Eline Soares de Almeida.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1290/pres-_mesa_diretora_regulamenta_o_enquadramento_dos_bens_de_consumo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1290/pres-_mesa_diretora_regulamenta_o_enquadramento_dos_bens_de_consumo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o enquadramento dos bens de consumo adquiridos para suprir as demandas das estruturas  da Câmara Municipal de Vereadores de Toritama nas categorias de qualidade comum e de luxo, nos termos do art. 20 da Lei nº 14.133, de 1º de abril de 2021</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1293/define_os_criterios_procedimentos_e_competencias_para_a_realizacao_da_avaliacao_de_desempenho_de_servidores_em_estagio_probatorio_na_camara_de_vereadores_de_toritama-pe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1293/define_os_criterios_procedimentos_e_competencias_para_a_realizacao_da_avaliacao_de_desempenho_de_servidores_em_estagio_probatorio_na_camara_de_vereadores_de_toritama-pe.pdf</t>
   </si>
   <si>
     <t>Define os critérios, procedimentos e competências para a realização da Avaliação de Desempenho de Servidores em Estágio Probatório na Câmara de Vereadores de Toritama-PE</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Morica</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1316/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_antonio_alves_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1316/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_antonio_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução Concede Título de Cidadania Toritamense a José Antônio Alves da Silva</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_resolucao__no_61-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_resolucao__no_61-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito do Município de Toritama, Edilson Tavares de Lima, a ausentar-se do país.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1627/resolucao_62-2023_autoriza_o_prefeito_do_municipio_de_toritama_edilson_tavares_de_lima_ausentar-se_do_pais_pelo_prazo_de_14_catorze_dias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1627/resolucao_62-2023_autoriza_o_prefeito_do_municipio_de_toritama_edilson_tavares_de_lima_ausentar-se_do_pais_pelo_prazo_de_14_catorze_dias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito do Município de Toritama, Edilson Tavares de Lima, a ausentar-se do país pelo prazo de 14 (catorze) dias.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/906/oficio_gp_095-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/906/oficio_gp_095-2023.pdf</t>
   </si>
   <si>
     <t>Veto jurídico total. Projeto de Lei nº 27/2023. Encaminha mensagem de veto publicada.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_gp_096-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_gp_096-2023.pdf</t>
   </si>
   <si>
     <t>Veto jurídico total. Projeto de Lei nº 14/2023. Encaminha mensagem de veto publicada.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/973/oficio_gp_111-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/973/oficio_gp_111-2023.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto totalmente, exercendo controle prévio de constitucionalidade a Proposição de Lei N° 32/2023, que “Cria as diretrizes sobre a realização de exames oftalmológicos e doação de óculos, para alunos das Escolas da Rede Pública Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_gp_112-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_gp_112-2023.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto totalmente, exercendo controle prévio de constitucionalidade a Proposição de Lei N° 31/2023, que “Institui o projeto de lei que trata da inserção de Assistentes Sociais e Psicólogos nas Escolas Municipais e Centros de Ensino Fundamental município de TORITAMA, e dá outras providências.”</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_gp_113-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_gp_113-2023.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto parcial, exercendo controle prévio de constitucionalidade a Proposição de Lei N° 29/2023, que “Determina a gratuidade de inscrição em concursos públicos para cargos municipais a candidatos que sejam doadores de sangue e dá outras prioridades.”</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/oficio_gp_no_167-2023_-_veto_ao_pl_36-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/oficio_gp_no_167-2023_-_veto_ao_pl_36-2023.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto totalmente, exercendo controle prévio de constitucionalidade, a Proposição de Lei Ordinária N° 36/2023, que “Dispões sobre a implantação obrigatória de Guarda Civil Municipal nas escolas da rede pública municipal.”_x000D_
 ”</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1912/oficio_gp_no_221-2023_-_veto_a_emenda_04-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1912/oficio_gp_no_221-2023_-_veto_a_emenda_04-2023.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto totalmente, exercendo controle prévio de constitucionalidade, a Emenda Nº 4/2023 ao PLOE Nº 25/2023, que “Acrescente-se o parágrafo único ao art. 6º: Parágrafo único. O ato complementar previsto neste artigo será elaborado em conjunto com a Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão da Câmara de Vereadores de Toritama”, por violar o art. 54, XI da Lei Orgânica do Município, o art. 2º da CF/88 e o art. 79 da CE/PE.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/826/emenda_dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/826/emenda_dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do art. 3º do PLOL 14/2023</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/877/da_nova_redacao_ao_inciso_i_do_anexo_iv_da_lei_no_1.6162cib_-_quadro_de_atribuicoes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/877/da_nova_redacao_ao_inciso_i_do_anexo_iv_da_lei_no_1.6162cib_-_quadro_de_atribuicoes.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do Anexo IV da Lei no 1.616/2021 - Quadro de Atribuições_x000D_
 que passa vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/878/art.4o-a_da_nova_redacao_ao_art._2a_da_lei_municipal_no_1.6162-2018.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/878/art.4o-a_da_nova_redacao_ao_art._2a_da_lei_municipal_no_1.6162-2018.pdf</t>
   </si>
   <si>
     <t>Art.4º-A Dá nova redação ao Art. 2a da Lei Municipal no 1.6162-2018</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1314/emenda_no_01_ao_ploe_25-2023_acrescenta-se_o_paragrafo_unico_ao_art._6o.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1314/emenda_no_01_ao_ploe_25-2023_acrescenta-se_o_paragrafo_unico_ao_art._6o.pdf</t>
   </si>
   <si>
     <t>Acrescente-se o parágrafo único ao art. 6º ao PLOE 25/2023: Parágrafo único. O ato complementar previsto neste artigo será elaborado em conjunto com a Comissão de Educação, Cultura, Esporte, Saúde, Assistência Social e Defesa do Cidadão da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/675/img_20221222_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/675/img_20221222_0001.pdf</t>
   </si>
   <si>
     <t>Denomina Creche Professora Edivania Gonçalo de Souza Oliveira, no bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/678/denomina_de_hospital_jose_jorge_da_silva_o_novo_hospital_municipal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/678/denomina_de_hospital_jose_jorge_da_silva_o_novo_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Denomina de Hospital José Jorge da Silva, o novo hospital municipal.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/680/img_20230109_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/680/img_20230109_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de estrada Municipal Severina Bezerra da Silva, a estrada municipal S04, cód. Log 95000202.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/683/pl_jose_simplicio_neto_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_loteamento_luar_do_senhor..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/683/pl_jose_simplicio_neto_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_loteamento_luar_do_senhor..pdf</t>
   </si>
   <si>
     <t>Denomina rua Abelardo Bernardino Coelho (Abelardo Passarinho), a R. Projetada 09 Cód. log 660, Quadras 159 e 171 Setor 07 Loteamento Luar do Senhor.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/685/img_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/685/img_0004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Colônia de Férias para as crianças da rede municipal no período de férias, Toritama-PE.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/696/img_20230112_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/696/img_20230112_0005.pdf</t>
   </si>
   <si>
     <t>Institui o programa pequenos Atletas no Esporte.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/699/img_20230112_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/699/img_20230112_0006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar um banco de oportunidades Municipal denominado “Meu Emprego”, no município de Toritama- PE.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/706/pessoas_com_medidas_protetivas_e_crimes_vetadas_em_cargos_publicos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/706/pessoas_com_medidas_protetivas_e_crimes_vetadas_em_cargos_publicos.pdf</t>
   </si>
   <si>
     <t>Cria mecanismos para que pessoas que estejam sob medidas cautelares ou condenadas por crimes penais, sejam impedidas tanto de tomar posse em qualquer cargo público, quanto de  contratar com a Administração Pública Direta e Indireta de Toritama.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/707/creche_do_principe_da_paz_m.sebastiana_dunda_d.nascimento_20230120_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/707/creche_do_principe_da_paz_m.sebastiana_dunda_d.nascimento_20230120_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Sebastiana Dunda do Nascimento a creche do bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/727/pl_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_cod._log_243_quadras_045_e_025_setor_06_bairro_areai..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/727/pl_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_cod._log_243_quadras_045_e_025_setor_06_bairro_areai..pdf</t>
   </si>
   <si>
     <t>Denomina rua Abelardo Bernardino Coelho (Abelardo Passarinho) a R. Projetada cód. log 243, Quadras 045 e 025, Setor 06, Bairro Areal.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/728/pl_denomina_rua_beatriz_maria_de_lima_moura_ziza_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_bairro_loteamento_luar_do_senhor..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/728/pl_denomina_rua_beatriz_maria_de_lima_moura_ziza_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_bairro_loteamento_luar_do_senhor..pdf</t>
   </si>
   <si>
     <t>Denomina rua Beatriz Maria de Lima Moura (Ziza) a R. Projetada 09 Cód. log 660, Quadras 159 e 171, Setor 07, Bairro Loteamento Luar do Senhor.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/739/img_20230208_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/739/img_20230208_0005.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Toritama, a semana da Conscientização e prevenção do Câncer de Mama e ao Câncer de Próstata.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/751/pl_denomina_de_av._maestro_adolfo_goncalves_de_melo_a_r._projetada_quadra_88_e_91_cod_log_564_setor_03_loteamento_maria_jose_cordeiro_de_melo..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/751/pl_denomina_de_av._maestro_adolfo_goncalves_de_melo_a_r._projetada_quadra_88_e_91_cod_log_564_setor_03_loteamento_maria_jose_cordeiro_de_melo..pdf</t>
   </si>
   <si>
     <t>Denomina de Av. Maestro Adolfo Gonçalves de Melo, a R. Projetada, Quadra 88 e 91, cód log 564, Setor 03, Loteamento Maria José Cordeiro de Melo.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/772/dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_e_dispositivos_de_monitorizacao_da_glicemia_a_criancas_com_diabetes_mellitus_tipo_i..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/772/dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_e_dispositivos_de_monitorizacao_da_glicemia_a_criancas_com_diabetes_mellitus_tipo_i..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes da política de doação de bomba de insulina e dispositivos de monitorização da glicemia a crianças com diabetes mellitus tipo I.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/785/denomina_de_r._claudemir_barbosa_de_lima_a_r._projetada_quadras_51_e_52_cod_log_381_setor_03_bairro_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/785/denomina_de_r._claudemir_barbosa_de_lima_a_r._projetada_quadras_51_e_52_cod_log_381_setor_03_bairro_coqueiral..pdf</t>
   </si>
   <si>
     <t>Denomina de R. Claudemir Barbosa de_x000D_
 Lima, a R. Projetada Quadra 51 e 52, cód_x000D_
 log 381, Setor 03, Bairro Coqueiral.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/786/denomina_de_av._rosemiro_felix_da_silva_a_r._projetada_quadra_398_e_392_cod_log_950002023_setor_04_bairro_deus_e_fiel..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/786/denomina_de_av._rosemiro_felix_da_silva_a_r._projetada_quadra_398_e_392_cod_log_950002023_setor_04_bairro_deus_e_fiel..pdf</t>
   </si>
   <si>
     <t>Denomina de Av. Rosemiro Félix da Silva,_x000D_
 a R. Projetada Quadra 398 e 392, cód log_x000D_
 95000203, Setor 04, Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/787/denomina_de_praca_claudio_daniel_ferreira_de_lima_a_praca_entre_a_rua_edite_lurdes_da_silva_e_a_avenida_jerusalem_no_loteamento_principe_da_paz..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/787/denomina_de_praca_claudio_daniel_ferreira_de_lima_a_praca_entre_a_rua_edite_lurdes_da_silva_e_a_avenida_jerusalem_no_loteamento_principe_da_paz..pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Claúdio Daniel_x000D_
 Ferreira de Lima, a praça entre a rua Edite_x000D_
 Lurdes da Silva e a Avenida Jerusalém, no_x000D_
 Loteamento Príncipe da Paz.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/788/denomina_de_praca_otacilio_ferreira_de_carvalho_neto__a_praca_entre_a_rua_castro_alves_e_a_pe_-90_no_bairro_planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/788/denomina_de_praca_otacilio_ferreira_de_carvalho_neto__a_praca_entre_a_rua_castro_alves_e_a_pe_-90_no_bairro_planalto.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Otacílio Ferreira de_x000D_
 Carvalho Neto, a praça entre a rua Castro_x000D_
 Alves e a PE-90, no bairro Planalto.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/789/img_20230323_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/789/img_20230323_0002.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Gidelson Nelson Da Silva. ( a Rua projetada 05 quadra 422 no LOG. 95000150 no loteamento  Elias Tavares Da silva).</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/790/img_20230323_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/790/img_20230323_0003.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Risonia Maria Da Silva. ( a Rua projetada 04 quadra 420 no LOG. 95000149 no loteamento  Elias Tavares Da silva).</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/791/img_20230323_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/791/img_20230323_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Júlio José Da Silva. ( a Rua projetada 04 quadra 422 no LOG. 95000148 no loteamento  Elias Tavares Da silva).</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_denomina_rua_rosa_maria_de_lima_conhecida_como_rosa_de_bola_a_travessa_projetada_cod._log._95000204_quadras_48_e_59_setor_09_loteamento_moria..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_denomina_rua_rosa_maria_de_lima_conhecida_como_rosa_de_bola_a_travessa_projetada_cod._log._95000204_quadras_48_e_59_setor_09_loteamento_moria..pdf</t>
   </si>
   <si>
     <t>Denomina rua Rosa Maria de Lima (conhecida como Rosa de Bola) A Travessa Projetada Cód. log. 95000204, Quadras 48 e 59 Setor 09, Loteamento Moriá.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/796/img_20230328_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/796/img_20230328_0006.pdf</t>
   </si>
   <si>
     <t>Denomina de praça Clementino Bernado da Silva, localizada no sítio Oncinha de baixo.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/800/cria_deretrizes_de_triagem_neonatal_no_municipio_de_toritama_20230328_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/800/cria_deretrizes_de_triagem_neonatal_no_municipio_de_toritama_20230328_0001.pdf</t>
   </si>
   <si>
     <t>Cria as Diretrizes da Política Pública Municipal de Triagem Neonatal no município de Toritama.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/828/img_20230411_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/828/img_20230411_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Maria José de Souza na Rua Carlinda Vilarins de Lima, Lei 1.710/2019 no bairro Deus é Fiel em frente a escola Laura Lopes Tavares da Silva.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/829/img_20230411_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/829/img_20230411_0002.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE TORITAMA, E DÁ OUTRAS PROVIDÊNCIAS. No município de Toritama- PE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/831/dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/831/dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/859/img_20230420_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/859/img_20230420_0004.pdf</t>
   </si>
   <si>
     <t>Denomina-se praça José Alberto Menino (Catolé), na rua Heleno Rodrigues da Silva no Loteamento Monte Verde I.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/866/pl._gratuidade_concursos_para_doadores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/866/pl._gratuidade_concursos_para_doadores.pdf</t>
   </si>
   <si>
     <t>Determina a gratuidade de inscrição em concursos públicos para cargos municipais a candidatos que sejam doadores de sangue e dá outras prioridades.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/867/pl._semana_munic._meio._ambiente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/867/pl._semana_munic._meio._ambiente.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Preservação do Meio Ambiente na Cidade de Toritama e suas prioridades.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/886/institui_o_projeto_de_lei_que_trata_da_insercao_de_assistentes_sociais_e_psicologos_nas_escolas_municipais_e_centros_de_ensino_fundamental_municipio_de_toritama_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/886/institui_o_projeto_de_lei_que_trata_da_insercao_de_assistentes_sociais_e_psicologos_nas_escolas_municipais_e_centros_de_ensino_fundamental_municipio_de_toritama_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o projeto de lei que trata da inserção de Assistentes Sociais e Psicólogos nas Escolas Municipais e Centros de Ensino Fundamental município de TORITAMA, e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/893/img_20230516_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/893/img_20230516_0004.pdf</t>
   </si>
   <si>
     <t>Cria as diretrizes sobre a realização de exames oftalmológicos e doação de óculos, para alunos das Escolas da Rede Pública Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/904/denomina_de_r._otto_jose_neves_a_r._projetada_quadra_83_e_430_cod_log_95000199_setor_04_lot_manoel_soares..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/904/denomina_de_r._otto_jose_neves_a_r._projetada_quadra_83_e_430_cod_log_95000199_setor_04_lot_manoel_soares..pdf</t>
   </si>
   <si>
     <t>Denomina de R. Otto José Neves, a R. Projetada Quadra 83 e 430, cód log 95000199, Setor 04, Lot Manoel Soares.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_ferreira_dia_do_aventureiro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_ferreira_dia_do_aventureiro.pdf</t>
   </si>
   <si>
     <t>Fica instituído o dia do Aventureiro no Calendário de Comemorações e Eventos do Município de Toritama, a ser comemorado anualmente no dia 05 de agosto.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/925/img_20230524_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/925/img_20230524_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Anderson Matheus Santos Silva. O centro Multidisciplinar para autistas. (C.M.A)</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/945/plol_guarda_civil_na_escola_-_edijan.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/945/plol_guarda_civil_na_escola_-_edijan.pdf</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/968/denomina_de_praca_jose_amaro_da_silvaa_praca_entre_as_ruas_manoel_tenorio_e_galdino_bezerra_no_centro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/968/denomina_de_praca_jose_amaro_da_silvaa_praca_entre_as_ruas_manoel_tenorio_e_galdino_bezerra_no_centro..pdf</t>
   </si>
   <si>
     <t>Denomina de Praça José Amaro da Silva, a praça entre as ruas Manoel Tenório e Galdino Bezerra, no Centro.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/977/denomina_de_r._djanira_maria_da_conceicao_a_travessa_projetada_quadra_07_cod_log_95000227_setor_03_bairro_centro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/977/denomina_de_r._djanira_maria_da_conceicao_a_travessa_projetada_quadra_07_cod_log_95000227_setor_03_bairro_centro..pdf</t>
   </si>
   <si>
     <t>Denomina de R. Djanira Maria da Conceição a Travessa Projetada Quadra 07, cód log 95000227, Setor 03, Bairro Centro.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_denomina_apae_20230706_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_denomina_apae_20230706_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Kelvyn Silva Pereira das Neves(kelvyn de Ana do São João) a nova Sede da APAE.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_denomina_usina_20230706_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_denomina_usina_20230706_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Josefa da Silva(Maria de bio Senhor), a Usina Fotovoltaica Municipal.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/990/img_20230711_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/990/img_20230711_0007.pdf</t>
   </si>
   <si>
     <t>Obriga as prestadoras de serviços públicos, contratadas permissionárias e concessionárias de serviços públicos que por razão de seus serviços necessitarem danificar o calçamento, pavimento ou asfaltamento das vias públicas, conforme especifica.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1017/img_20230718_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1017/img_20230718_0002.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Manoel José da Silva (Manoel Matias), a rua Projetada 02 Cód. Logradouro 95000167, Loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1018/img_20230718_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1018/img_20230718_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Jaime Clementino da Silva, a rua Projetada 03 S2Q183Q185, Cód. Logradouro 927.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/denomina_de_praca_jose_almir_de_souza_leao_o_equipamento_publico_localizada_no_bairro_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/denomina_de_praca_jose_almir_de_souza_leao_o_equipamento_publico_localizada_no_bairro_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Denomina de Praça José Almir de Souza_x000D_
 Leão o equipamento público, localizada_x000D_
 no bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/projeto_de_lei_pichau..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/projeto_de_lei_pichau..pdf</t>
   </si>
   <si>
     <t>Denomina de Edvaldo Tavares da Silva (Pichau) o novo centro de Reciclagem localizado nas margens da rodovia PE-90 N° 2770 bairro Campo Alegre.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/denomina_de_heleno_ferreira_de_lima_a_nova_sede_da_guarda_municipal_de_toritama-pe..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/denomina_de_heleno_ferreira_de_lima_a_nova_sede_da_guarda_municipal_de_toritama-pe..pdf</t>
   </si>
   <si>
     <t>Denomina de Heleno Ferreira de Lima a nova sede da Guarda Municipal de Toritama-PE.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1069/img_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1069/img_0005.pdf</t>
   </si>
   <si>
     <t>Fica instituído o dia dos Artistas Locais no_x000D_
 Calendário de Cornemorações e Eventos_x000D_
 do Município de Toritama, a ser_x000D_
 comemorado anualmente no dia 25 de_x000D_
 agosto.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1070/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1070/img_0001.pdf</t>
   </si>
   <si>
     <t>Regulamenta medidas de segurança na circulação de cães perigosos ou potencialmente perigosos no Município de Toritama.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1071/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1071/img_0002.pdf</t>
   </si>
   <si>
     <t>Fica instituído o dia da Cultura no_x000D_
 Calendário de Comemorações e Eventos_x000D_
 do Município de Toritama, a ser_x000D_
 comemorado anualmente no dia 10 de_x000D_
 novembro.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1072/ilovepdf_merged_51.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1072/ilovepdf_merged_51.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça José Gonçalves de_x000D_
 Barros, a praça entre as ruas Miguel_x000D_
 Tavares da Silva e Mariano Manoel da_x000D_
 Silrra, no Centro.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1084/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1084/img_0001.pdf</t>
   </si>
   <si>
     <t>Denomina a UBS Coqueiral de UBS Gilvan Ramos de Freitas.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1090/img_20230811_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1090/img_20230811_0005.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Maria do Socorro Lima Araújo, a rua projetada 02 cód. Logradouro 95000167, loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/denomina_de_rua_luiz_goncalves_da_silva_luiz_canario_a_rua_projetada_10_cod._logradouro_641_no_loteamento_campo_alegre..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/denomina_de_rua_luiz_goncalves_da_silva_luiz_canario_a_rua_projetada_10_cod._logradouro_641_no_loteamento_campo_alegre..pdf</t>
   </si>
   <si>
     <t>Denomina de rua Luiz Gonçalves da Silva (Luiz canário), a rua projetada 10 cód. Logradouro 641, no loteamento campo alegre.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/denomina_de_rua_augusto_alves_celestino_augusto_de_nininha_a_rua_projetada_02_cod._logradouro_569_no_loteamento_campo_alegre..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/denomina_de_rua_augusto_alves_celestino_augusto_de_nininha_a_rua_projetada_02_cod._logradouro_569_no_loteamento_campo_alegre..pdf</t>
   </si>
   <si>
     <t>Denomina de rua Augusto Alves celestino (Augusto de Nininha a rua projetada 02 cód. Logradouro 569, no loteamento campo alegre.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_-_denomina_de_praca_oscar_inacio_das_neves_o_equipamento_publico_localizada_no_bairro_centro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_-_denomina_de_praca_oscar_inacio_das_neves_o_equipamento_publico_localizada_no_bairro_centro..pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Oscar Inácio das_x000D_
 Neves o equipamento público, localizada_x000D_
 no bairro Centro.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/denomina_rua_vital_soares_bezerra_a_r._projetada_cod._log_95000189_quadras_022035_setor_06_bairro_areal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/denomina_rua_vital_soares_bezerra_a_r._projetada_cod._log_95000189_quadras_022035_setor_06_bairro_areal..pdf</t>
   </si>
   <si>
     <t>Denomina rua Vital Soares Bezerra a R. Projetada cód. log 95000190, Quadras022,035 Setor 06, bairro Areal.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1203/denomina_rua_joaquim_alvares_bezerra_a_rua_projetada_cod_log_95000189_quadras_035045_setor_06_bairro_areal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1203/denomina_rua_joaquim_alvares_bezerra_a_rua_projetada_cod_log_95000189_quadras_035045_setor_06_bairro_areal..pdf</t>
   </si>
   <si>
     <t>Denomina rua Joaquim Alvares Bezerra a Rua Projetada cód log 95000189, Quadras 022,035 Setor 06, bairro Areal.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_condutores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_condutores.pdf</t>
   </si>
   <si>
     <t>Reconhecimento da categoria profissional dos CONDUTORES DE AMBULÂNCIA, VENCIMENTO MÍNIMO, INSALUBRIDADE, ADCIONAL NOTURNO, TEMPO MÁXIMO POR PLANTÃO DENTRE OUTRAS GARANTIAS SINDICAIS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1233/img_20231018_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1233/img_20231018_0006.pdf</t>
   </si>
   <si>
     <t>Cria diretrizes para a promoção de ações que objetivam a promoção da saúde visual de alunos da rede Municipal de Ensino de Toritama- PE.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1250/dispoe_sobre_a_correcao_do_anexo_i_da_lei__1.912-2023_que_cria_de_cargos_de_provimento_efetivo_na_estrutura_administritativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1250/dispoe_sobre_a_correcao_do_anexo_i_da_lei__1.912-2023_que_cria_de_cargos_de_provimento_efetivo_na_estrutura_administritativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção do anexo I da Lei  1.912-2023 que cria de Cargos de Provimento efetivo na estrutura administrativa e organizacional do Poder Legislativo Municipal de Toritama-PE</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1276/img_20231110_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1276/img_20231110_0001.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Segurança no Trânsito", anualmente, no município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1236/ind_denomina_de_benedita_sebastiana_da_silva_o_bloco_cirurgico_do_hospital_municipal_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1236/ind_denomina_de_benedita_sebastiana_da_silva_o_bloco_cirurgico_do_hospital_municipal_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Denomina de Benedita Sebastiana da Silva o Bloco Cirúrgico do Hospital Municipal Nossa Senhora de Fátima</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_2023_tea.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_2023_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial e criação de vagas de estacionamento para pessoa com Transtorno do Espectro Autista e seus acompanhantes no município de Toritama-PE.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1291/plol_regulamenta_a_lei_federal_no_14.133-2021_em_relacao_de_contratacao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1291/plol_regulamenta_a_lei_federal_no_14.133-2021_em_relacao_de_contratacao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.133-2021 em relação de Contratação e dá outras providências</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1292/plol_mesa_diretora_fixa_os_subsidios_do_prefeito_vice-prefeito__secretarios_e_vereadores_do_municipio_de_toritama-pe_para_a_legislatura_2025-2028.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1292/plol_mesa_diretora_fixa_os_subsidios_do_prefeito_vice-prefeito__secretarios_e_vereadores_do_municipio_de_toritama-pe_para_a_legislatura_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito, Vice-Prefeito , Secretários e Vereadores do município de Toritama-PE para a legislatura 2025-2028</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_paulo_francisco.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_paulo_francisco.pdf</t>
   </si>
   <si>
     <t>Que seja criado um Centro gastronômico, no parque e biblioteca Maria dos anjos e que seja denominado de Paulo Francisco de Souza Galdino.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_pichau._1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_pichau._1.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_denomina_de_luiz_amaro_da_silva_luiz_de_doca_a_praca_publica_localizada_no_povoado_de_oncinhas..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_denomina_de_luiz_amaro_da_silva_luiz_de_doca_a_praca_publica_localizada_no_povoado_de_oncinhas..pdf</t>
   </si>
   <si>
     <t>Denomina de Luiz Amaro da Silva (Luiz de Doca) a Praça Pública, localizada no Povoado de Oncinhas.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1309/denomina_de_avenida_vereador_jurandir_pedro_santana_a_r._projetada_cod._log_95000235_setor_03._1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1309/denomina_de_avenida_vereador_jurandir_pedro_santana_a_r._projetada_cod._log_95000235_setor_03._1.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Vereador Jurandir_x000D_
 Pedro Santana a R. Projetada cód. log_x000D_
 95000235, Setor 03.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração mínima dos servidores do Município de Toritama.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_-_institui_ajuda_de_custo_mensal_ao_medico_do_pmpb.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_-_institui_ajuda_de_custo_mensal_ao_medico_do_pmpb.pdf</t>
   </si>
   <si>
     <t>Institui Ajuda de Custo mensal ao médico bolsista participante do Programa Médicos Pelo Brasil (PMpB) que esteja lotado no Município de Toritama - PE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei._altera_a_lei_1.804-2021_margem_consignavel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei._altera_a_lei_1.804-2021_margem_consignavel.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.804, de 08 de setembro de 2021, que autoriza o Município de Toritama/PE a firmar convênio com instituições financeiras para concessão de empréstimo/financiamento consignado aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_de_lei_-_reajuste_piso_ace_e_acs.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_de_lei_-_reajuste_piso_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.894, de 12 de agosto de 2022 para reajustar o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE) do Município de Toritama – PE.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_-_criacao_do_regime_de_trabalho_extraordinario_-_plantao_08h_e_12h_-_gcm_e_cttu.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_-_criacao_do_regime_de_trabalho_extraordinario_-_plantao_08h_e_12h_-_gcm_e_cttu.pdf</t>
   </si>
   <si>
     <t>Institui o regime de trabalho extraordinário (plantão) para a Guarda Civil Municipal de Toritama – GCM e Companhia de Trânsito e_x000D_
 Transporte Urbano de Toritama - CTTU, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_lei_da_guarda_municipal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_lei_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Insere o anexo IV e altera o art. 9º e os anexos II e III da Lei Municipal Nº 1.616, de 21 de junho de 2018, que dispõe sobre a criação da Guarda_x000D_
 Civil Municipal.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração mínima dos servidores do Município de Toritama - PE.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei_-_reajuste_remuneracao_minima_-_mp_1.172-2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei_-_reajuste_remuneracao_minima_-_mp_1.172-2023.pdf</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/923/peojeto_de_lei_-_reajuste_remuneracao_minima_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/923/peojeto_de_lei_-_reajuste_remuneracao_minima_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_-_programa_universo_autista_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_-_programa_universo_autista_toritama.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Universo Autista, uma Política Municipal de atendimento integrado à pessoa com Transtorno do Espectro Autista, e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_-_piso_magisterio_educacao_basica.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_-_piso_magisterio_educacao_basica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos profissionais do magistério público da educação básica no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_gcm.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_gcm.pdf</t>
   </si>
   <si>
     <t>Insere o anexo IV e altera dispositivos da Lei Municipal Nº 1.616, de 21 de junho de 2018, que dispõe sobre a criação da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_-_reajuste_piso_acs_e_ace_conforme_salario_munimo_vigente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_-_reajuste_piso_acs_e_ace_conforme_salario_munimo_vigente.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.894/2022, com alterações dada pela Lei nº 1.936/2023, para reajustar o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE) do Município de Toritama – PE.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_-_altera_dispositivos_1668-2019.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_-_altera_dispositivos_1668-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal Nº 1.668, de 03 de abril de 2019, que reestrutura o Conselho Tutelar no Município de Toritama.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_-_abre_credito_suplementar_auxilio_fortes_chuvas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_-_abre_credito_suplementar_auxilio_fortes_chuvas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar para auxiliar moradores que tiveram perdas com as fortes chuvas de março a abril do corrente ano.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_-_altera_lei_no_1.668-2019_reestrutura_o_conselho_tutelar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_-_altera_lei_no_1.668-2019_reestrutura_o_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_-_abertura_credito_especial_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_-_abertura_credito_especial_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Toritama -PE e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 436.114,49.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1066/emissao_a7b5ff840ed7a1916815ba2d_memorando-3.072-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1066/emissao_a7b5ff840ed7a1916815ba2d_memorando-3.072-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_-_altera_lei_1312-2014_-_altera_remuneracao_motorista_escolar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_-_altera_lei_1312-2014_-_altera_remuneracao_motorista_escolar.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal Nº 1.312/2014, com redação dada pela Lei Municipal Nº 1.888/2022, para alterar o vencimento básico do cargo de “Motorista de Transporte Escolar”.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_-_autoriza_repasses_da_uniao_ec_127-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_-_autoriza_repasses_da_uniao_ec_127-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da Assistência Financeira Complementar de que trata a Emenda Constitucional nº 127/2022.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_-_institui_o_bonus_livro_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_-_institui_o_bonus_livro_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Bônus Livro 2023 para os Professores da Rede Municipal de ensino e dá outras providências de Toritama.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/plppa_-_2024.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/plppa_-_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano PlurianuaI do Município para execução da parcela anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/ploa-2024.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/ploa-2024.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financero de 2024.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei__leis_anteriores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei__leis_anteriores.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Municipal nº 1.616, de 21 de junho de 2018, que dispõe sobre a criação da Guarda Civil Municipal de Toritama–PE.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei-_institui_o_programa_de_aprendizado_digital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei-_institui_o_programa_de_aprendizado_digital.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito das unidades públicas de ensino do Município de Toritama-PE, o “Programa de Aprendizado Digital”.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1311/projeto_de_lei_-_converte_em_doacao_a_cessao_de_notebooks_aos_professores.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1311/projeto_de_lei_-_converte_em_doacao_a_cessao_de_notebooks_aos_professores.pdf</t>
   </si>
   <si>
     <t>Converte em doações as cessões de uso de notebooks aos professores da rede pública de ensino do Município de Toritama.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1315/projeto_de_lei_-_reajuste_piso_professores_55.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1315/projeto_de_lei_-_reajuste_piso_professores_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos_x000D_
 profissionais do magistério público da_x000D_
 educação básica</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1317/emissao_a3b087065dfc0e98830e20fb_memorando-4.852-2023_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1317/emissao_a3b087065dfc0e98830e20fb_memorando-4.852-2023_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta e desafeta, parcial e totalmente, ruas e áreas verdes inseridas no Loteamento Monte Verde I, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_-_altera_anexo_unico_da_lc_11-2018_assinado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_-_altera_anexo_unico_da_lc_11-2018_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração do Agente Municipal de Trânsito, constante no anexo único da Lei Complementar Municipal Nº 11, de 13 de julho_x000D_
 de 2018.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_complementar_-_refis_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_complementar_-_refis_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Toritama, sob a denominação de PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2023, para pessoas físicas e jurídicas e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/894/pl_comp-_iptu_autistas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/894/pl_comp-_iptu_autistas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 27, de 21 de dezembro de 2022, que institui o novo Código Tributário do Município de Toritama, concedendo isenção de IPTU para pessoas autistas.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_de_lei_complementar_-_altera_dispositivos_do_ctm.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_de_lei_complementar_-_altera_dispositivos_do_ctm.pdf</t>
   </si>
   <si>
     <t>Insere o art. 156-A e altera o Anexo III da Lei Complementar Municipal Nº 27, de 21 de dezembro de 2022, que institui o Código Tributário do Município de Toritama.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7489,67 +7489,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/676/cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/677/ind_que_seja_criado_a_feira_de_gado_em_toritama_e_que_seja_instalado_ao_lado_do_predio_onde_funcionava_o_antigo_matadouro_publico..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/679/img_20230109_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/682/img_20230110_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/684/img_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/687/mini_praca_ao_lado_do_canal_no_independente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/688/fechar_um_dos_lados_da_avenida_para_pratica_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/689/img_20230112_0002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/692/maquina_patrol_para_fazer_a_terraplanagem_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/693/pissaro_na_entrada_do_sitio_arroz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/694/ind_09-2023_que_seja_construida_uma_praca_na_avenida_monteiro_lobato_no_bairro_do_areal_em_frente_a_lavanderia_de_bezerra_e_que_seja_nomeada_jose_bezerra_da_silva_ze_bezerra..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/697/ind-_que_seja_saneada_e_calcada_a_rua_mexico_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/700/img_20230117_0004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/701/img_20230117_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/702/img_20230117_0003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/703/que_seja_estendido_para_o_turno_da_noite_os_atendimentos_das_ubs_dos_bairros_para_melhor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/708/que_seja_asfaltada_a_rua_ivanildo_palmeira_guimaraes_-_travessa_largo_da_paz..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/709/qu._seja_asfaltada_a_rua_maria_ldelfonso_andrade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/710/ind_que_seja_ampliada_a_creche_do_bairro_independente_com_a_construcao_de_mais_salas_e_feita_uma_coberta_para.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/711/ind_que_seja_criada_uma_escola_de_musica_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/712/ind_que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio_reforcando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/716/img_20230125_0003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/717/img_20230125_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/718/img_20230125_0005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/720/ind_que_sejam_calcadas_as_ruas_alto_da_saudade_olavo_bilac_raquel_de_queiroz_e_os_becos_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/721/ind_que_sejam_saneadas_e_calcadas_as_ruas_maria_do_socorro_floro_pereira_r._jose_pedro_da_silva_e_a_1o_trav._ivo_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/722/ind_que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_r._allan_wilker_da_silva_r._abdias_apolinario_de_almeid.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/723/ind_que_seja_saneada_e_calcada_a_rua_recife_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/724/img_20230126_0002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/725/img_20230126_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/726/img_20230126_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/729/img_20230131_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/730/ind_que_seja_feita_uma_quadra_poliesportiva_com_as_adaptacoes_para_a_pratica_do_esporte_um_para_um_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/731/ind_que_sejam_restaurados_e_instalados_brinquedos_infantis_na_pracinha_do_loteamento_monte_verde_proximo_ao_forum..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/732/indicacao_de_area_para_o_festival_do_jeans_20230201_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/735/img_20230208_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/736/img_20230208_0003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/737/img_20230208_0002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/740/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/741/que_sejam_realizadas_a_capinacao_e_a_restauracao_nas_pracas_do_bairro_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/742/img_20230209_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/743/qu_seja_instalado_lixeiras_seletivas_em_todas_as_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/744/que_seja_criado_o_n.a.e._nucleo_de_apoio_educacional__profissionais_na_area_da_saude_e.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/745/qu_seja_estaladas_cadeiras_de_rodas_e_macas_para_pessoas_obesa_no_hospital_rnunicipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/747/que_por_meio_da_secretaria_competente_no_sentido_de_analisar_a_possibilidade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/748/que_seja_colocado_os_corrimoes_das_pontes_do_riacho_dos_canudos__e_que_seja_feita__mais_duas_pontes_que_faltam__no_bairro_valentim_2_e_antao..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/749/que_seja_construida_uma_ubs_entre_os_bairros__coqueiral__e_novo_coqueiral.___para_atender_a_grande_demanda_desse_dois_bairros_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/752/img_20230301_0002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/753/img_20230301_0003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/754/img_20230301_0004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/758/que_seja_saneada_e_calcada_a_rua_italia_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/759/img_20230309_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/760/img_20230309_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/763/saneamento_e_calcamento_da_rua_jose_cicero_da_silva_no_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/764/img_20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/765/img_20230314_0002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/766/img_20230314_0003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/767/que_seja_colocado_tres_manilhas_de_mill__1000_no_final_da_avenina_planalto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/768/que_seja_instalada_iluminacao_comecando_do_lado_da_escola_do_deus_e_fiel_ate_a_rua_maria_dos_anjos__pois_nao_tem_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_de_obras_de_pavimentacao_20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_de_escritorio_de_empreendedor._20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/773/que_seja_saneada_e_calcada_a_rua_israel_7_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/774/img_20230321_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/775/img_20230321_0002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/777/img_20230321_0003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/778/que_seja_criada_uma_agengia_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/779/que_seja_feita_uma_lavanderia_comunitaria_na_vila__cacimbas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_de_escola_80_20230321_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/781/que_seja_disponibilizado_um_onibus_para_o_grupo_da_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/782/ind_que_seja_saneada_e_calcada_a_rua_alemanha_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/783/img_20230322_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/784/img_20230322_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/793/img_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/794/img_20230328_0002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/795/img_20230328_0003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_de_100_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/801/que_seja_feito_o_saneamento_basico_da_avenida_jerusalem_no_bairro_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/802/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_do_bairro_tavares_martins_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/803/que_seja_reformada_as_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/807/que_seja_feito_o_calcamento_da_rua_lindines_no_valentim_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/808/que_seja_comprado_um_projetor_e_uma_tela_para_projecao_para_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/809/que_seja_construida_uma_galeria_com_todas_as_mulheres_vereadoras_que_passaram_pela_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/812/img_20230404_0002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/813/img_20230404_0003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/814/img_20230404_0004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/815/ind_que_sejam_encaminhados_projetos_de_lei_reajustando_o_salario_dos_pedreiros_e_criando_a_insalubridade_para_os_garis..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/816/que_seja_instalada_um_sistema_com_tubulacoes_de_mil.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/817/img_20230405_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/818/img_20230405_0002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/819/pontes_no_riacho_canudos_perto_da_creche.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/820/img_20230410_0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/821/img_20230410_0004.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/822/img_20230410_0005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/830/que_seja_construida_uma_ponte_entre_as_ruas_amaro_cardoso_e_jose_vieira_de_barros_no_bairro_areai..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/833/ementa_de_saneamento._20230412_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/834/ementa_da_auto_escola_20230412_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/835/ind_que_sejam_adquiridos_detectores_de_metais_manuais_para_todas_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/838/pdf_que_seja_construido_o_canal_comecando_da_lavanderia_raio_de_luz_ate_o_campo_de_borracha_e_feito_uma_linda_praca_em_cima_da_laje_do_canal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/839/pdf_que_seja_calcado_a_rua_jose_ferreira_da_silva_do_posto_de_gasolina_ate_luiz_gaguinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/840/img_20230418_0006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/841/img_20230418_0005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/842/img_20230418_0004.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/849/ind_que_seja_saneada_e_calcada_a_rua_inglaterra_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/850/que_seja_instalado_um_semaforo_entre_a_rua_santa_ines_e_as_margens_da_pe-90.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/851/que_seja_saneado_e_calcado_o_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/853/que_sejam_feitos_o_saneamento_e_o_calcamento_do_becos_sao_paulo_sao_pedro_alto_da_saudade_sete_de_setembro_e_do_beco_da.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_sao_joao_de_baixo_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_de_vendas_online_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/856/img_20230420_0002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/857/img_20230420_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/858/img_20230420_0003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/864/que_seja_feita_a_pavimentacao_com_asfalto_iniciando_da_rua_adalgisa_moura_ate.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_solicitando_o_proerd_20230424_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/868/img_20230509_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/869/img_20230509_0002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/870/img_20230509_0004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/879/que_seja_saneada_e_calcada_a_rua_pau_santo_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/880/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/881/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/882/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_fabrica_do_jeans_20230509_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/884/img_15-05_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/888/img_20230516_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/889/img_20230516_0002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/890/img_20230516_0003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/891/ind._curso_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/892/ind._cesta_basica_garis.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/895/saneamento_e_calcamento_das_ruas_do_loreamento_de_jairo_de_aru.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/896/que_seja_feito_o_calcamentos_das_ruas_olavo_bilac_raquel_de_queiroz_e_os.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/897/que_seja_feito_o_saneamento_e_o_calcamento_das_quatro_ruas_do_loteamento_de_arlindo..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_coleta_seletiva_20230517_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/901/img_20230518_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/902/img_20230518_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/903/img_20230518_0003.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/910/que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_rua_allan_wilker_da_silva_rua_abdias_apolinario_de_almeida_rua_laura_lopes_tavares_da_silva_rua_maria_de_lourdes_dos_san.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/911/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_lima.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/912/que_sejam_asfaltadas_as_avenidas_sao_jose_av._planalto_av._prefeito_celso_marques_de_andrade_entre_os_bairros_independente_planalto_e_cohab.___reforca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/913/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_e_santos_dumont_no_bairro_independente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/914/que_seja_saneada_e_calcada_a_rua_jorge_matheus_no_bairro_novo_coqueiral.___reforcando_minha_indicacao_de_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/915/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_francisca_bezerra_do_nascimento_rua_manoel_henrique_tavares_e_a_rua_jose_caetano_da_silva_no_bairro_novo_oriente.__reforcando.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/916/que_sejam_instaladas_lixeiras_nas_pracas_da_nossa_cidade_.__reforcando_minha_indicacao_de.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/917/que_sejam_saneadas_e_asfaltadas_as_ruas_panama_colombia_buique_italia_franca_alemanha_e_canada_no_bairro_novo_coqueiral.___reforcando_minha_ind.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/918/img_20230523_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/919/img_20230523_0002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/920/img_20230523_0003.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/926/que_seja_saneada_e_calcada_a_rua_fran_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/930/img_20230525_0002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/931/img_20230525_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/932/img_20230525_0003.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_cidade_verde_20230526_0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_caixas_coletoras_20230526_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/938/img_rua_canaa_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/939/rua_ribeirao_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/940/img_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/941/img_20230530_0002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/942/plol_guarda_civil_na_escola_-_edijan.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/943/img_20230530_0003.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/947/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/948/que_seja_asfaltada_a_rua_santa_monica_e_santa_ines_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_tomografo_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_iluminacao_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_central_de_monitoramento_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_radio_amador_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/956/ind.revit.praca_criancas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/957/img_20230606_0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/958/img_20230606_0002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/959/img_20230606_0003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/965/ind.jardineiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/966/que_seja_feito_3_tres_lombadas_na_rua_monteiro_lobato__bairro_areal_proximo_a_lavanderia_de_ze_bezerra..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_equipe_tecnica.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_reservartorio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/970/indico_ao_poder_executivo_que_seja_nomeada_de_lindalva_umbelino_torres_silva_a_biblioteca_do_parque_maria_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_farmacia_publica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/981/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_santa_lucia_e_santa_ines_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/982/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_13_de_maio_claudemir_elpideo_da_silva_abilio_floro_izaias_soares_no_centro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/983/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_jeronimo_celestino_joao_jose_de_melo_henrique_tavares__no_centro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/987/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/988/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/989/img_20230711_0003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/992/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/993/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/994/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/995/que_sejam_instalados_vasos_sanitarios_infantis_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/996/que_sejam_instalados_postes_de_iluminacao_publica_com_lampadas_de_led_na_rua_monteiro_lobato..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/999/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1000/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_panama_colombia_buique_italia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1001/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_escadas_ribeirao_belem_e_salem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1002/que_seja_feito_o_saneamento_e_calcamento_das_ruas_do_loteamento_de_jairo_de_aru.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1004/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1005/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1006/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1019/img_20230718_0003.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1020/img_20230718_0004.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1021/img_20230718_0005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1027/prouni_municipal..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1028/que_seja_saneada_e_calcada_a_rua_portugal..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1029/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_francisca_bezerra_do_nascimento_manoel_henrique_tavares_e_jose_caetano_da_silva_no_bairro_novo_oriente.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/que_seja_feito_o_saneamento_e_o_calcamento_das_rua_borgi_e_a_trv_pdf.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1031/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares_pdf.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1032/que_seja_feito_o_complemento_do_saneamento_da_rua_da_igreja_assembleia_de_deus_no_sitio_cacimbas__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1033/que_seja_saneada_e_calcada_a_rua_do_morro_do_coco_no_bairro_valentim_i..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_do_antigo_matadouro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/que_seja_enviado_para_esta_casa_um_projeto_de_lei_que_vai_garantir_o_registro_de_imoveis_escritura_sem_custo_para_familias_de_baixa_renda_para_que_elas_tenham_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_ofc_a_compesa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/img_20230724_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/que_seja_feito_o_reparo_do_calcamento_da_rua_maria_raia_neta_no_bairro_novo_alvorecer..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/que_seja_distribuido_biblias_aos_alunos_das_escolas_da_rede_municipal..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/img_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/img_0003.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_da_farmacia_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/img_20230801_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/img_20230801_0002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/img_20230801_0003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1067/spl_20230807_0002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1074/img_20230808_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1075/img_20230808_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1076/que_seja_feito_o_calcamento_da_rua_sivonaldo_procopio_no_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1077/que_seja_feito_os_cinquenta_metros_restantes_do_saneamento_e_do_calcamento_entre_a.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1078/quu_seja_feito_saneamento_o_calcamento_da_rua_doralice_jasmelina_do_carmo_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1079/documento_2023-08-14_105223.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1080/documento_2023-08-09_162739.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1081/documento_2023-08-09_162532.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/img_0002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1083/img_0003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1091/img_20230815_0002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1093/img_20230815_0003.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1094/img_20230815_0004.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1096/documento_2023-08-14_105630.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1097/documento_2023-08-09_162636.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1101/img_20230822_0002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1102/img_20230822_0003.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1103/img_20230822_0004.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1104/ind._conf._cultura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1105/ind._conf._juventude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1113/img_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1114/que_seja_feito_o_saneamento_e_o_calcamento_da_rua__pitombeira_no_bairro_novo_coqueiral___pdf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1115/que_seja_feita_a_cobertura_do_canal_no_independente__pdf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1116/que_seja_calcado_o_beco_de_coxinha_no_centro_pdf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_29_08_2023_02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_29_08_2023_3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1120/calcamento_no_beco_de_xoxinha.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/ind._praca_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._sanea._campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._sanea._campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._sanea-cal_planalto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_quadra_poliesportiva_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/documento_2023-09-04_113855.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/img_20230904_0002.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/img_20230904_0001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/img_20230904_0003.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/img_20230905_0003.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/img_20230905_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/img_20230905_0002.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_solicito_ao_poder_executivo_que_seja_enviado_um_projeto_de_lei_do_executivo_ao_tribunal_de_contas_para_a_camara_municipal_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/ind._cursinho_enem.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/img_0003.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/img_0001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/img_20230911_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/img_20230911_0002.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/feito_um_muro_de_arrimo_e_o_complemento_do_calcamento_da_rua_bom_jesus_no_bairro_independente.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/praca_no_loteamento_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/que_seja_feito_o_calcamento_do_trecho_da_rua_de_pedra_ate_a_pe90_que_fica_em_frente_a_casa_do_amigo_rebeca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/img_20230912_0003.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/img_20230912_0004.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/img_20230912_0005.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_cidade.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_ozonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/img_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/img_20230919_0003.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/img_20230919_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/img_20230919_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/que_seja_feito_o_calcamento_e_o_saneamento_da_avenida_ze_de_chico.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_de_lima.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/que_seja_feito_o_calcamento_das_ruas_prefeito_celso_andrade_e_prefeito_jose_jota_de_araujo_no_loteamento_nova_betel..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/img_20230925_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/img_20230925_0002.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/img_0002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/img_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_onibus_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/img_20231002_0003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/img_20231003_0004.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/img_20231003_0003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/que_seja_calcadas_e_saneadas_as_ruas_ipojuca_catende_escada_ribeirao_palmares_no__bairro_el_shaday_reforcando_um_indicacao_de_minha_autoria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/que_sejam_saneadas_e_calcadas_as_ruas_barao_de_maua__borgi_valdomiro_ezidio_reforcando_uma_indicacao_de_minha.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/que_sejam_saneados_e_calcados_os_becos_sao_pedro_sao_paulo_auto_da_saudade_sete_de_setembro_no_bairro_independente__reforcando_uma_indicacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/img_20231005_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/img_20231005_0002.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/img_20231005_0003.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/img_20231009_0004.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/img_20231009_0005.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/que_sejam_calcadas_e_saneadas_a_avenida_maria_das_neves_de_souza_lima_e_as_ruas_euclides_pereira_da_silva_maria_josefa_da_silva_amaro_raimundo_da_silva_maria_isabel_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/que_sejam_finalizadas_as_pontes_do_riacho_dos_canudos_que_cruzam_o_valentim_e_o_bairro_do_antao_com_os_corrimaos_e_postes_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/que_sejam_saneadas_e_calcada_as_ruas_do_loteamento_de_jairo_de_aru_loteamento_galdino_tendo_em_vista_a_grande_necessidade_que_ha_naquele_bairro_de_saneamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/img_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/img_20231009_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/img_20231009_0002.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_spin_para_apae.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_aa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_agua_para_todos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/img_20231016_0002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/img_20231016_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/img_20231016_0003.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1232/img_0002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1237/ind_que_seja_feito_pavimentacao_com_calcamento_da_travessa_castro_alves_na_pe-90..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1238/indiccao_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_criacao_de_corgos_efetivos_guarda_civil_escolar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1240/img_20231023_0004.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1241/img_20231023_0001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1247/img_20231024_0002.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1249/que_sejam_calcadas_as_ruas_dos_bairros_arlindo_campo_alegre_jairo_de_aru_tavares_martins_e_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1251/que_sejam_reinstalados_os_postes_de_iluminacao_da_pe_90_e_que_seja_estendida_a_rede_dosndois_lados_da_pe_ate_a_ponto_de_travessias..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1252/ind_que_sejam_retomadas_as_frentes_de_trabalho_no_calcamento_dos_bairros_principes_da_paz__deus_e_fiel__novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1253/documento_2023-10-25_101919.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1254/img_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1258/img_20231106_0002.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1259/img_20231106_0004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1260/img_20231106_0001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1261/img_20231106_0003.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1263/que_seja_feita_uma_ponte_no_final_da_rua_padre_zuzinha_na_cohab_para_dar_acesso_ao_loteamento_novo_betel_e_a_escola_do_valentim_3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1264/que_seja_feita_a_limpeza_do_canal_no_independente_e_do_canal_na_cohab_se_precavendo_de_chuvas_que_virao_futuramente..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1265/que_seja_feito_uma_cobertura_no_ponto_de_mototaxi_vizinho_a_tadeu_do_gesso_as_margens_da_rodovia_pe-90..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1266/que_seja_feita_a_terraplanagem_das_ruas_dos_bairros_izidio_tavares_loteamento_de_arlindo_campo_alegre_el_shaday_tavares_martins_e_luar_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1267/que_seja_feito_o_calcamento_do_beco_da_rua_mariano_manoel_ao_lado_da_pedra_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1268/que_seja_feito_o_calcamento_do_beco_de_genival_no_loteamento_nova_betel_as_margens_da_rodovia_pe-90..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1271/img_20231107_0001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_da_brinquedoteca.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1273/img_0001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1274/img_20231110_0004.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1279/img_20231113_0002.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1280/img_20231113_0003.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1286/img_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_iptu_premiado_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1288/troca_de_lampadas_queimadas_em_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1289/portais_entrada_da_cidade_e_sitios.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1296/img_20231128_0007.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1302/img_20231128_0008.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1304/img_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1305/img_20231129_0001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1306/img_20231129_0002.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1312/img_20231130_0001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1313/img_20231130_0002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/janailton_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/padre_vagner_caetano_pereira.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/mocao_de_aplauso_pastor_natalicio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/673/img_0001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/674/img_0002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/686/img_0005.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/690/img_20230112_0001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_informacoes_ppp_com_a_empal_engenharia_0001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/698/req-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/704/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/705/foi_atendida_no_consultorio_do_dr._jorge_pinho_cirurgiao_de_cabeca_e_pescoco_no_dia_13012023_as_1106h..pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/714/img_20230125_0001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/715/img_20230125_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/719/img_20230125_0006.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/734/pedido_de_informacoes_a_cttu_valores_das_multas_recebidas._0001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/738/dispoe_sobre_a_retirada_do_projeto_de_lei_042023_que_denomina_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/755/img_20230307_0001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/756/img_20230303_0002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/757/img_20230303_0003.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_de_abono_de_falta_20230313_0001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/771/pedido_de_informacoes_ao_senhor_presidente__0001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/797/img_20230328_0004.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/798/img_20230328_0005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/804/copia_da_resolucao_que_autoriza_a_vereadora_viajar_para_o_mexico_0001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/805/copia_dos_emprenhos_das_diarias__0001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/810/requer._comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/811/img_20230404_0001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/823/req._aud._pub..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/824/img_20230410_0001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/827/req._atualizacao_de_portaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/836/projeto_de_lei_272023__dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/843/img_20230418_0003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/844/img_20230418_0001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/845/img_20230418_0002.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/846/atestado_medico_20230418_0001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_de_informacoes_contratos_radio_lider_fm_0001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/852/img_20230420_0003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/873/img_20230509_0006.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/874/img_20230509_0007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/875/img_20230509_0005.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/876/img_20230509_0008.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/900/pedido_de_informacoes_autorizacao_de_bustos_0001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/905/img_20230518_0005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/908/img_20230519_0002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/909/img_20230518_0006.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/927/que_sejam_enviadas_copias_do_processo_licitatorio_da_construcao_do_parque_e_biblioteca_maria_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/934/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/937/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/946/img_20230530_0005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/960/img_20230606_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/961/img_20230606_0005.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/962/img_20230606_0006.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/963/img_20230606_0007.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/964/img_20230606_0008.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/974/voto_de_pesar_a_familia_do__senhor_cloves_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/980/voto_de_pesar_a_familia_de_jurandir_pedro_santana.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1008/req._falta.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1009/img_20230717_0004.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1010/img_20230717_0002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1026/voto_de_pesar_joselito_mendonca.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/pedido_de_informacoes_recursos_da_saude_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/pedido_de_informacoes_recursos_da_saude_2021_0001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/pedido_de_informacoes_recursos_da_saude_2019_0001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/pedido_de_informacoes_recursos_da_saude_2018_0001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/pedido_de_informacoes_recursos_da_saude_2017_0001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/pedido_de_informacoes_recurso_da_saude_2020_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/abono_de_falta_julho.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/img_20230724_0001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/img_20230728_0001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/img_20230731_0001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1064/img_20230801_0006.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1068/img_20230804_0001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1085/img_20230811_0004.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1086/img_20230811_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1087/img_20230811_0002.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1088/img_20230811_0003.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_de_materia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1092/img_20230815_0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1100/img_20230822_0001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1107/req._aud._pub._transp..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_arquivamento_ploe_019-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1109/img_20230828_0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1110/img_20230828_0002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1111/img_20230828_0003.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1112/img_20230828_0004.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/img_20230905_0004.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/img_20230905_0005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/req._aud._transp_univ.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/req._plenaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/pedido_de_informacao_contratos_da_seguradora_dos_veiculos__0001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_de_convocacao_do_secretario__0001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1153/img_20230912_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/img_20230912_0002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/img_20230919_0004.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/re._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/img_20230922_0001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/img_20230922_0002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/img_20231002_0001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/img_20231003_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/img_20231003_0002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_de_informacao_reajuste_do_iptu_0001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/img_20231009_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/img_20231009_0002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/img_20231009_0003.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/img_20231010_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/img_20231018_0001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1231/img_20231018_0007.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1248/img_20231023_0007.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1255/img_20231031_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1256/img_20231106_0005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1257/img_20231031_0002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1262/img_20231106_0006.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1269/img_20231107_0001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1270/img_20231107_0002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1275/img_20231110_0003.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1278/img_20231113_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1282/img_20231117_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1283/requerimento_-_voto_de_pesar_abdias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1284/img_20231117_0002.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1285/img_20231117_0003.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1297/img_20231128_0003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1298/img_20231128_0001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1299/img_20231128_0004.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1300/img_20231128_0006.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1301/img_20231128_0005.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1303/img_20231128_0002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/691/img_20230112_0003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/733/concede_titulo_de_cidadania_toritamense_a_amarildo_miranda_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/750/pres_concede_titulo_de_cidadania_toritamense_a_fernando_rodolfo_tenorio_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/806/p.res._galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/825/img_20230410_0003.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/871/img_20230509_0010.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/872/img_20230509_0009.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/885/img_20230510_0002.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/922/img_20230523_0004.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/933/img_20230525_0005.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/944/img_20230530_0004.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/971/concede_titulo_de_cidadania_toritamense._a_iza_paula_de_deus_e_mello_albuquerque_arruda..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/997/img_20230711_0008.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/998/img_20230711_0009.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1003/img_20230713_0001.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1011/img_20230717_0005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1012/img_20230717_0006.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1013/img_20230717_0009.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1014/img_20230717_0010.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1015/img_20230717_0007.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1016/img_20230717_0008.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_resolucao_andre_felipe_b._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1023/projeto_de_resolucao_jose_cicero_gomes._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_resolucao_maria_gilvana_araujo._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_resolucao_marileide_oliveira_de_moura._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/concede_titulo_de_cidadania_toritamense_a_whargner_siqueira..pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/img_20230724_0003.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/img_20230731_0002.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1065/prestacao_de_contas_2019_processo_tce-pe_21100408-0.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1073/ilovepdf_merged_50.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1095/img_20230815_0005.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1106/img_0001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/concede_titulo_de_cidadania_toritamense_a_maria_das_dores_cavalcanti_de_melo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/img_20230905_0007.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/img_20230905_0008.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_resolucao_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/concede_titulo_de_cidadania_toritamense_a_gercino_delmiro_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/concede_titulo_de_cidadania_toritamense_a_cristiano_paulo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/img_20230919_0005.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/img_20230919_0006.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/img_20230919_0007.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/img_20231002_0002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1198/plr_pastor_emanuel.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/projeto_de_resolucao__leo_da_honda.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_resolucao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/img_20231016_0002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1230/img_20231018_0004.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_inaldo_rufino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_george_borba_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1242/img_20231023_0003.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1243/img_20231023_0005.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1244/img_20231023_0006.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1245/img_20231023_0002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1246/img_20231024_0001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1277/img_20231110_0002.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1290/pres-_mesa_diretora_regulamenta_o_enquadramento_dos_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1293/define_os_criterios_procedimentos_e_competencias_para_a_realizacao_da_avaliacao_de_desempenho_de_servidores_em_estagio_probatorio_na_camara_de_vereadores_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1316/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_antonio_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_resolucao__no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1627/resolucao_62-2023_autoriza_o_prefeito_do_municipio_de_toritama_edilson_tavares_de_lima_ausentar-se_do_pais_pelo_prazo_de_14_catorze_dias.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/906/oficio_gp_095-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_gp_096-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/973/oficio_gp_111-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_gp_112-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_gp_113-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/oficio_gp_no_167-2023_-_veto_ao_pl_36-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1912/oficio_gp_no_221-2023_-_veto_a_emenda_04-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/826/emenda_dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/877/da_nova_redacao_ao_inciso_i_do_anexo_iv_da_lei_no_1.6162cib_-_quadro_de_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/878/art.4o-a_da_nova_redacao_ao_art._2a_da_lei_municipal_no_1.6162-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1314/emenda_no_01_ao_ploe_25-2023_acrescenta-se_o_paragrafo_unico_ao_art._6o.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/675/img_20221222_0001.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/678/denomina_de_hospital_jose_jorge_da_silva_o_novo_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/680/img_20230109_0001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/683/pl_jose_simplicio_neto_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_loteamento_luar_do_senhor..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/685/img_0004.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/696/img_20230112_0005.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/699/img_20230112_0006.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/706/pessoas_com_medidas_protetivas_e_crimes_vetadas_em_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/707/creche_do_principe_da_paz_m.sebastiana_dunda_d.nascimento_20230120_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/727/pl_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_cod._log_243_quadras_045_e_025_setor_06_bairro_areai..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/728/pl_denomina_rua_beatriz_maria_de_lima_moura_ziza_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_bairro_loteamento_luar_do_senhor..pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/739/img_20230208_0005.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/751/pl_denomina_de_av._maestro_adolfo_goncalves_de_melo_a_r._projetada_quadra_88_e_91_cod_log_564_setor_03_loteamento_maria_jose_cordeiro_de_melo..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/772/dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_e_dispositivos_de_monitorizacao_da_glicemia_a_criancas_com_diabetes_mellitus_tipo_i..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/785/denomina_de_r._claudemir_barbosa_de_lima_a_r._projetada_quadras_51_e_52_cod_log_381_setor_03_bairro_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/786/denomina_de_av._rosemiro_felix_da_silva_a_r._projetada_quadra_398_e_392_cod_log_950002023_setor_04_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/787/denomina_de_praca_claudio_daniel_ferreira_de_lima_a_praca_entre_a_rua_edite_lurdes_da_silva_e_a_avenida_jerusalem_no_loteamento_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/788/denomina_de_praca_otacilio_ferreira_de_carvalho_neto__a_praca_entre_a_rua_castro_alves_e_a_pe_-90_no_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/789/img_20230323_0002.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/790/img_20230323_0003.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/791/img_20230323_0001.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_denomina_rua_rosa_maria_de_lima_conhecida_como_rosa_de_bola_a_travessa_projetada_cod._log._95000204_quadras_48_e_59_setor_09_loteamento_moria..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/796/img_20230328_0006.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/800/cria_deretrizes_de_triagem_neonatal_no_municipio_de_toritama_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/828/img_20230411_0001.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/829/img_20230411_0002.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/831/dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/859/img_20230420_0004.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/866/pl._gratuidade_concursos_para_doadores.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/867/pl._semana_munic._meio._ambiente.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/886/institui_o_projeto_de_lei_que_trata_da_insercao_de_assistentes_sociais_e_psicologos_nas_escolas_municipais_e_centros_de_ensino_fundamental_municipio_de_toritama_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/893/img_20230516_0004.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/904/denomina_de_r._otto_jose_neves_a_r._projetada_quadra_83_e_430_cod_log_95000199_setor_04_lot_manoel_soares..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_ferreira_dia_do_aventureiro.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/925/img_20230524_0001.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/945/plol_guarda_civil_na_escola_-_edijan.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/968/denomina_de_praca_jose_amaro_da_silvaa_praca_entre_as_ruas_manoel_tenorio_e_galdino_bezerra_no_centro..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/977/denomina_de_r._djanira_maria_da_conceicao_a_travessa_projetada_quadra_07_cod_log_95000227_setor_03_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_denomina_apae_20230706_0001.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_denomina_usina_20230706_0001.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/990/img_20230711_0007.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1017/img_20230718_0002.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1018/img_20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/denomina_de_praca_jose_almir_de_souza_leao_o_equipamento_publico_localizada_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/projeto_de_lei_pichau..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/denomina_de_heleno_ferreira_de_lima_a_nova_sede_da_guarda_municipal_de_toritama-pe..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1069/img_0005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1070/img_0001.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1071/img_0002.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1072/ilovepdf_merged_51.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1084/img_0001.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1090/img_20230811_0005.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/denomina_de_rua_luiz_goncalves_da_silva_luiz_canario_a_rua_projetada_10_cod._logradouro_641_no_loteamento_campo_alegre..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/denomina_de_rua_augusto_alves_celestino_augusto_de_nininha_a_rua_projetada_02_cod._logradouro_569_no_loteamento_campo_alegre..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_-_denomina_de_praca_oscar_inacio_das_neves_o_equipamento_publico_localizada_no_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/denomina_rua_vital_soares_bezerra_a_r._projetada_cod._log_95000189_quadras_022035_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1203/denomina_rua_joaquim_alvares_bezerra_a_rua_projetada_cod_log_95000189_quadras_035045_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_condutores.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1233/img_20231018_0006.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1250/dispoe_sobre_a_correcao_do_anexo_i_da_lei__1.912-2023_que_cria_de_cargos_de_provimento_efetivo_na_estrutura_administritativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1276/img_20231110_0001.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1236/ind_denomina_de_benedita_sebastiana_da_silva_o_bloco_cirurgico_do_hospital_municipal_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_2023_tea.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1291/plol_regulamenta_a_lei_federal_no_14.133-2021_em_relacao_de_contratacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1292/plol_mesa_diretora_fixa_os_subsidios_do_prefeito_vice-prefeito__secretarios_e_vereadores_do_municipio_de_toritama-pe_para_a_legislatura_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_paulo_francisco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_pichau._1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_denomina_de_luiz_amaro_da_silva_luiz_de_doca_a_praca_publica_localizada_no_povoado_de_oncinhas..pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1309/denomina_de_avenida_vereador_jurandir_pedro_santana_a_r._projetada_cod._log_95000235_setor_03._1.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_-_institui_ajuda_de_custo_mensal_ao_medico_do_pmpb.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei._altera_a_lei_1.804-2021_margem_consignavel.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_de_lei_-_reajuste_piso_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_-_criacao_do_regime_de_trabalho_extraordinario_-_plantao_08h_e_12h_-_gcm_e_cttu.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_lei_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei_-_reajuste_remuneracao_minima_-_mp_1.172-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/923/peojeto_de_lei_-_reajuste_remuneracao_minima_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_-_programa_universo_autista_toritama.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_-_piso_magisterio_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_gcm.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_-_reajuste_piso_acs_e_ace_conforme_salario_munimo_vigente.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_-_altera_dispositivos_1668-2019.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_-_abre_credito_suplementar_auxilio_fortes_chuvas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_-_altera_lei_no_1.668-2019_reestrutura_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_-_abertura_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1066/emissao_a7b5ff840ed7a1916815ba2d_memorando-3.072-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_-_altera_lei_1312-2014_-_altera_remuneracao_motorista_escolar.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_-_autoriza_repasses_da_uniao_ec_127-2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_-_institui_o_bonus_livro_2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/plppa_-_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/ploa-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei__leis_anteriores.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei-_institui_o_programa_de_aprendizado_digital.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1311/projeto_de_lei_-_converte_em_doacao_a_cessao_de_notebooks_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1315/projeto_de_lei_-_reajuste_piso_professores_55.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1317/emissao_a3b087065dfc0e98830e20fb_memorando-4.852-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_-_altera_anexo_unico_da_lc_11-2018_assinado.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_complementar_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/894/pl_comp-_iptu_autistas.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_de_lei_complementar_-_altera_dispositivos_do_ctm.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/676/cozinha_solidaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/677/ind_que_seja_criado_a_feira_de_gado_em_toritama_e_que_seja_instalado_ao_lado_do_predio_onde_funcionava_o_antigo_matadouro_publico..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/679/img_20230109_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/682/img_20230110_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/684/img_0003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/687/mini_praca_ao_lado_do_canal_no_independente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/688/fechar_um_dos_lados_da_avenida_para_pratica_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/689/img_20230112_0002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/692/maquina_patrol_para_fazer_a_terraplanagem_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/693/pissaro_na_entrada_do_sitio_arroz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/694/ind_09-2023_que_seja_construida_uma_praca_na_avenida_monteiro_lobato_no_bairro_do_areal_em_frente_a_lavanderia_de_bezerra_e_que_seja_nomeada_jose_bezerra_da_silva_ze_bezerra..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/697/ind-_que_seja_saneada_e_calcada_a_rua_mexico_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/700/img_20230117_0004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/701/img_20230117_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/702/img_20230117_0003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/703/que_seja_estendido_para_o_turno_da_noite_os_atendimentos_das_ubs_dos_bairros_para_melhor.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/708/que_seja_asfaltada_a_rua_ivanildo_palmeira_guimaraes_-_travessa_largo_da_paz..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/709/qu._seja_asfaltada_a_rua_maria_ldelfonso_andrade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/710/ind_que_seja_ampliada_a_creche_do_bairro_independente_com_a_construcao_de_mais_salas_e_feita_uma_coberta_para.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/711/ind_que_seja_criada_uma_escola_de_musica_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/712/ind_que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio_reforcando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/716/img_20230125_0003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/717/img_20230125_0004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/718/img_20230125_0005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/720/ind_que_sejam_calcadas_as_ruas_alto_da_saudade_olavo_bilac_raquel_de_queiroz_e_os_becos_sao_cosme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/721/ind_que_sejam_saneadas_e_calcadas_as_ruas_maria_do_socorro_floro_pereira_r._jose_pedro_da_silva_e_a_1o_trav._ivo_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/722/ind_que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_r._allan_wilker_da_silva_r._abdias_apolinario_de_almeid.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/723/ind_que_seja_saneada_e_calcada_a_rua_recife_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/724/img_20230126_0002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/725/img_20230126_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/726/img_20230126_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/729/img_20230131_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/730/ind_que_seja_feita_uma_quadra_poliesportiva_com_as_adaptacoes_para_a_pratica_do_esporte_um_para_um_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/731/ind_que_sejam_restaurados_e_instalados_brinquedos_infantis_na_pracinha_do_loteamento_monte_verde_proximo_ao_forum..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/732/indicacao_de_area_para_o_festival_do_jeans_20230201_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/735/img_20230208_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/736/img_20230208_0003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/737/img_20230208_0002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/740/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/741/que_sejam_realizadas_a_capinacao_e_a_restauracao_nas_pracas_do_bairro_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/742/img_20230209_0001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/743/qu_seja_instalado_lixeiras_seletivas_em_todas_as_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/744/que_seja_criado_o_n.a.e._nucleo_de_apoio_educacional__profissionais_na_area_da_saude_e.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/745/qu_seja_estaladas_cadeiras_de_rodas_e_macas_para_pessoas_obesa_no_hospital_rnunicipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/747/que_por_meio_da_secretaria_competente_no_sentido_de_analisar_a_possibilidade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/748/que_seja_colocado_os_corrimoes_das_pontes_do_riacho_dos_canudos__e_que_seja_feita__mais_duas_pontes_que_faltam__no_bairro_valentim_2_e_antao..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/749/que_seja_construida_uma_ubs_entre_os_bairros__coqueiral__e_novo_coqueiral.___para_atender_a_grande_demanda_desse_dois_bairros_de_nossa_cidade..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/752/img_20230301_0002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/753/img_20230301_0003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/754/img_20230301_0004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/758/que_seja_saneada_e_calcada_a_rua_italia_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/759/img_20230309_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/760/img_20230309_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/763/saneamento_e_calcamento_da_rua_jose_cicero_da_silva_no_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/764/img_20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/765/img_20230314_0002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/766/img_20230314_0003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/767/que_seja_colocado_tres_manilhas_de_mill__1000_no_final_da_avenina_planalto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/768/que_seja_instalada_iluminacao_comecando_do_lado_da_escola_do_deus_e_fiel_ate_a_rua_maria_dos_anjos__pois_nao_tem_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_de_obras_de_pavimentacao_20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_de_escritorio_de_empreendedor._20230314_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/773/que_seja_saneada_e_calcada_a_rua_israel_7_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/774/img_20230321_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/775/img_20230321_0002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/777/img_20230321_0003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/778/que_seja_criada_uma_agengia_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/779/que_seja_feita_uma_lavanderia_comunitaria_na_vila__cacimbas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/780/indicacao_de_escola_80_20230321_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/781/que_seja_disponibilizado_um_onibus_para_o_grupo_da_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/782/ind_que_seja_saneada_e_calcada_a_rua_alemanha_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/783/img_20230322_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/784/img_20230322_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/793/img_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/794/img_20230328_0002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/795/img_20230328_0003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_de_100_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/801/que_seja_feito_o_saneamento_basico_da_avenida_jerusalem_no_bairro_pdf.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/802/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_do_bairro_tavares_martins_pdf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/803/que_seja_reformada_as_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/807/que_seja_feito_o_calcamento_da_rua_lindines_no_valentim_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/808/que_seja_comprado_um_projetor_e_uma_tela_para_projecao_para_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/809/que_seja_construida_uma_galeria_com_todas_as_mulheres_vereadoras_que_passaram_pela_camara_municipal..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/812/img_20230404_0002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/813/img_20230404_0003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/814/img_20230404_0004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/815/ind_que_sejam_encaminhados_projetos_de_lei_reajustando_o_salario_dos_pedreiros_e_criando_a_insalubridade_para_os_garis..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/816/que_seja_instalada_um_sistema_com_tubulacoes_de_mil.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/817/img_20230405_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/818/img_20230405_0002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/819/pontes_no_riacho_canudos_perto_da_creche.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/820/img_20230410_0006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/821/img_20230410_0004.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/822/img_20230410_0005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/830/que_seja_construida_uma_ponte_entre_as_ruas_amaro_cardoso_e_jose_vieira_de_barros_no_bairro_areai..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/833/ementa_de_saneamento._20230412_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/834/ementa_da_auto_escola_20230412_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/835/ind_que_sejam_adquiridos_detectores_de_metais_manuais_para_todas_as_escolas_municipais..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/838/pdf_que_seja_construido_o_canal_comecando_da_lavanderia_raio_de_luz_ate_o_campo_de_borracha_e_feito_uma_linda_praca_em_cima_da_laje_do_canal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/839/pdf_que_seja_calcado_a_rua_jose_ferreira_da_silva_do_posto_de_gasolina_ate_luiz_gaguinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/840/img_20230418_0006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/841/img_20230418_0005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/842/img_20230418_0004.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/849/ind_que_seja_saneada_e_calcada_a_rua_inglaterra_no_bairro_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/850/que_seja_instalado_um_semaforo_entre_a_rua_santa_ines_e_as_margens_da_pe-90.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/851/que_seja_saneado_e_calcado_o_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/853/que_sejam_feitos_o_saneamento_e_o_calcamento_do_becos_sao_paulo_sao_pedro_alto_da_saudade_sete_de_setembro_e_do_beco_da.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_sao_joao_de_baixo_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_de_vendas_online_20230419_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/856/img_20230420_0002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/857/img_20230420_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/858/img_20230420_0003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/864/que_seja_feita_a_pavimentacao_com_asfalto_iniciando_da_rua_adalgisa_moura_ate.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_solicitando_o_proerd_20230424_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/868/img_20230509_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/869/img_20230509_0002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/870/img_20230509_0004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/879/que_seja_saneada_e_calcada_a_rua_pau_santo_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/880/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/881/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/882/img_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_fabrica_do_jeans_20230509_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/884/img_15-05_20230515_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/888/img_20230516_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/889/img_20230516_0002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/890/img_20230516_0003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/891/ind._curso_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/892/ind._cesta_basica_garis.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/895/saneamento_e_calcamento_das_ruas_do_loreamento_de_jairo_de_aru.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/896/que_seja_feito_o_calcamentos_das_ruas_olavo_bilac_raquel_de_queiroz_e_os.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/897/que_seja_feito_o_saneamento_e_o_calcamento_das_quatro_ruas_do_loteamento_de_arlindo..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/899/indicacao_coleta_seletiva_20230517_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/901/img_20230518_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/902/img_20230518_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/903/img_20230518_0003.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/910/que_sejam_saneadas_e_calcadas_a_av._jose_manoel_da_silva_rua_allan_wilker_da_silva_rua_abdias_apolinario_de_almeida_rua_laura_lopes_tavares_da_silva_rua_maria_de_lourdes_dos_san.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/911/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_lima.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/912/que_sejam_asfaltadas_as_avenidas_sao_jose_av._planalto_av._prefeito_celso_marques_de_andrade_entre_os_bairros_independente_planalto_e_cohab.___reforca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/913/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_e_santos_dumont_no_bairro_independente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/914/que_seja_saneada_e_calcada_a_rua_jorge_matheus_no_bairro_novo_coqueiral.___reforcando_minha_indicacao_de_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/915/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_francisca_bezerra_do_nascimento_rua_manoel_henrique_tavares_e_a_rua_jose_caetano_da_silva_no_bairro_novo_oriente.__reforcando.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/916/que_sejam_instaladas_lixeiras_nas_pracas_da_nossa_cidade_.__reforcando_minha_indicacao_de.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/917/que_sejam_saneadas_e_asfaltadas_as_ruas_panama_colombia_buique_italia_franca_alemanha_e_canada_no_bairro_novo_coqueiral.___reforcando_minha_ind.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/918/img_20230523_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/919/img_20230523_0002.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/920/img_20230523_0003.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/926/que_seja_saneada_e_calcada_a_rua_fran_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/930/img_20230525_0002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/931/img_20230525_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/932/img_20230525_0003.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_cidade_verde_20230526_0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_caixas_coletoras_20230526_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/938/img_rua_canaa_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/939/rua_ribeirao_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/940/img_20230530_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/941/img_20230530_0002.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/942/plol_guarda_civil_na_escola_-_edijan.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/943/img_20230530_0003.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/947/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/948/que_seja_asfaltada_a_rua_santa_monica_e_santa_ines_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/949/indicacao_tomografo_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/950/indicacao_iluminacao_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_central_de_monitoramento_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_radio_amador_20230531_0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/956/ind.revit.praca_criancas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/957/img_20230606_0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/958/img_20230606_0002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/959/img_20230606_0003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/965/ind.jardineiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/966/que_seja_feito_3_tres_lombadas_na_rua_monteiro_lobato__bairro_areal_proximo_a_lavanderia_de_ze_bezerra..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_equipe_tecnica.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_reservartorio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/970/indico_ao_poder_executivo_que_seja_nomeada_de_lindalva_umbelino_torres_silva_a_biblioteca_do_parque_maria_dos_anjos..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_farmacia_publica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/981/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_santa_lucia_e_santa_ines_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/982/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_13_de_maio_claudemir_elpideo_da_silva_abilio_floro_izaias_soares_no_centro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/983/ind-_que_seja_feita_a_pavimentacao_com_asfalto_das_ruas_jeronimo_celestino_joao_jose_de_melo_henrique_tavares__no_centro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/987/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/988/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/989/img_20230711_0003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/992/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/993/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/994/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/995/que_sejam_instalados_vasos_sanitarios_infantis_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/996/que_sejam_instalados_postes_de_iluminacao_publica_com_lampadas_de_led_na_rua_monteiro_lobato..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/999/img_20230711_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1000/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_panama_colombia_buique_italia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1001/que_sejam_feito_o_saneamento_e_calcamento_das_ruas_escadas_ribeirao_belem_e_salem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1002/que_seja_feito_o_saneamento_e_calcamento_das_ruas_do_loteamento_de_jairo_de_aru.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1004/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1005/img_20230711_0002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1006/que_seja_saneada_e_calcada_a_rua_franca_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1019/img_20230718_0003.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1020/img_20230718_0004.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1021/img_20230718_0005.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1027/prouni_municipal..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1028/que_seja_saneada_e_calcada_a_rua_portugal..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1029/que_seja_feito_o_saneamento_e_o_calcamento_das_ruas_francisca_bezerra_do_nascimento_manoel_henrique_tavares_e_jose_caetano_da_silva_no_bairro_novo_oriente.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/que_seja_feito_o_saneamento_e_o_calcamento_das_rua_borgi_e_a_trv_pdf.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1031/que_seja_saneada_e_calcada_avenida_jose_de_chico_que_da_acesso_a_escola_dos_izidio_tavares_pdf.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1032/que_seja_feito_o_complemento_do_saneamento_da_rua_da_igreja_assembleia_de_deus_no_sitio_cacimbas__-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1033/que_seja_saneada_e_calcada_a_rua_do_morro_do_coco_no_bairro_valentim_i..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_do_antigo_matadouro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/que_seja_enviado_para_esta_casa_um_projeto_de_lei_que_vai_garantir_o_registro_de_imoveis_escritura_sem_custo_para_familias_de_baixa_renda_para_que_elas_tenham_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_ofc_a_compesa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/img_20230724_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/que_seja_feito_o_reparo_do_calcamento_da_rua_maria_raia_neta_no_bairro_novo_alvorecer..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/que_seja_distribuido_biblias_aos_alunos_das_escolas_da_rede_municipal..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/img_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/img_0003.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_da_farmacia_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/img_20230801_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/img_20230801_0002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/img_20230801_0003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1067/spl_20230807_0002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1074/img_20230808_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1075/img_20230808_0002.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1076/que_seja_feito_o_calcamento_da_rua_sivonaldo_procopio_no_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1077/que_seja_feito_os_cinquenta_metros_restantes_do_saneamento_e_do_calcamento_entre_a.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1078/quu_seja_feito_saneamento_o_calcamento_da_rua_doralice_jasmelina_do_carmo_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1079/documento_2023-08-14_105223.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1080/documento_2023-08-09_162739.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1081/documento_2023-08-09_162532.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/img_0002.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1083/img_0003.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1091/img_20230815_0002.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1093/img_20230815_0003.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1094/img_20230815_0004.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1096/documento_2023-08-14_105630.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1097/documento_2023-08-09_162636.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1101/img_20230822_0002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1102/img_20230822_0003.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1103/img_20230822_0004.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1104/ind._conf._cultura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1105/ind._conf._juventude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1113/img_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1114/que_seja_feito_o_saneamento_e_o_calcamento_da_rua__pitombeira_no_bairro_novo_coqueiral___pdf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1115/que_seja_feita_a_cobertura_do_canal_no_independente__pdf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1116/que_seja_calcado_o_beco_de_coxinha_no_centro_pdf.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_29_08_2023_02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_29_08_2023_3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_29_08_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1120/calcamento_no_beco_de_xoxinha.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1121/ind._praca_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._sanea._campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._sanea._campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._sanea-cal_planalto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1125/indicacao_quadra_poliesportiva_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1126/documento_2023-09-04_113855.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1127/img_20230904_0002.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1128/img_20230904_0001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1129/img_20230904_0003.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1130/img_20230905_0003.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1131/img_20230905_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1132/img_20230905_0002.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_solicito_ao_poder_executivo_que_seja_enviado_um_projeto_de_lei_do_executivo_ao_tribunal_de_contas_para_a_camara_municipal_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1139/ind._cursinho_enem.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1140/img_0003.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1141/img_0001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1142/img_20230911_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1143/img_20230911_0002.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1149/feito_um_muro_de_arrimo_e_o_complemento_do_calcamento_da_rua_bom_jesus_no_bairro_independente.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1150/praca_no_loteamento_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1151/que_seja_feito_o_calcamento_do_trecho_da_rua_de_pedra_ate_a_pe90_que_fica_em_frente_a_casa_do_amigo_rebeca.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1155/img_20230912_0003.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1156/img_20230912_0004.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1157/img_20230912_0005.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_cidade.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_ozonio_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1160/img_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1165/img_20230919_0003.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1166/img_20230919_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1167/img_20230919_0002.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1172/que_seja_feito_o_calcamento_e_o_saneamento_da_avenida_ze_de_chico.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1173/que_seja_concluido_o_calcamento_da_rua_maria_santina_do_nascimento_no_trecho_entre_as_ruas_vereador_creudo_rodrigues_e_joao_pedro_de_lima.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1174/que_seja_feito_o_calcamento_das_ruas_prefeito_celso_andrade_e_prefeito_jose_jota_de_araujo_no_loteamento_nova_betel..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1179/img_20230925_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1180/img_20230925_0002.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1184/img_0002.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/img_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_onibus_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/img_20231002_0003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/img_20231003_0004.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1192/img_20231003_0003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1193/que_seja_calcadas_e_saneadas_as_ruas_ipojuca_catende_escada_ribeirao_palmares_no__bairro_el_shaday_reforcando_um_indicacao_de_minha_autoria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1194/que_sejam_saneadas_e_calcadas_as_ruas_barao_de_maua__borgi_valdomiro_ezidio_reforcando_uma_indicacao_de_minha.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1195/que_sejam_saneados_e_calcados_os_becos_sao_pedro_sao_paulo_auto_da_saudade_sete_de_setembro_no_bairro_independente__reforcando_uma_indicacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1204/img_20231005_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1205/img_20231005_0002.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1206/img_20231005_0003.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1207/img_20231009_0004.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1208/img_20231009_0005.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1209/que_sejam_calcadas_e_saneadas_a_avenida_maria_das_neves_de_souza_lima_e_as_ruas_euclides_pereira_da_silva_maria_josefa_da_silva_amaro_raimundo_da_silva_maria_isabel_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1210/que_sejam_finalizadas_as_pontes_do_riacho_dos_canudos_que_cruzam_o_valentim_e_o_bairro_do_antao_com_os_corrimaos_e_postes_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1211/que_sejam_saneadas_e_calcada_as_ruas_do_loteamento_de_jairo_de_aru_loteamento_galdino_tendo_em_vista_a_grande_necessidade_que_ha_naquele_bairro_de_saneamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1212/img_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1213/img_20231009_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1214/img_20231009_0002.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_spin_para_apae.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1221/indicacao_aa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1222/indicacao_agua_para_todos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1223/img_20231016_0002.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1227/img_20231016_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1228/img_20231016_0003.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1232/img_0002.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1237/ind_que_seja_feito_pavimentacao_com_calcamento_da_travessa_castro_alves_na_pe-90..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1238/indiccao_deus_e_fiel.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1239/indicacao_criacao_de_corgos_efetivos_guarda_civil_escolar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1240/img_20231023_0004.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1241/img_20231023_0001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1247/img_20231024_0002.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1249/que_sejam_calcadas_as_ruas_dos_bairros_arlindo_campo_alegre_jairo_de_aru_tavares_martins_e_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1251/que_sejam_reinstalados_os_postes_de_iluminacao_da_pe_90_e_que_seja_estendida_a_rede_dosndois_lados_da_pe_ate_a_ponto_de_travessias..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1252/ind_que_sejam_retomadas_as_frentes_de_trabalho_no_calcamento_dos_bairros_principes_da_paz__deus_e_fiel__novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1253/documento_2023-10-25_101919.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1254/img_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1258/img_20231106_0002.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1259/img_20231106_0004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1260/img_20231106_0001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1261/img_20231106_0003.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1263/que_seja_feita_uma_ponte_no_final_da_rua_padre_zuzinha_na_cohab_para_dar_acesso_ao_loteamento_novo_betel_e_a_escola_do_valentim_3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1264/que_seja_feita_a_limpeza_do_canal_no_independente_e_do_canal_na_cohab_se_precavendo_de_chuvas_que_virao_futuramente..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1265/que_seja_feito_uma_cobertura_no_ponto_de_mototaxi_vizinho_a_tadeu_do_gesso_as_margens_da_rodovia_pe-90..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1266/que_seja_feita_a_terraplanagem_das_ruas_dos_bairros_izidio_tavares_loteamento_de_arlindo_campo_alegre_el_shaday_tavares_martins_e_luar_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1267/que_seja_feito_o_calcamento_do_beco_da_rua_mariano_manoel_ao_lado_da_pedra_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1268/que_seja_feito_o_calcamento_do_beco_de_genival_no_loteamento_nova_betel_as_margens_da_rodovia_pe-90..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1271/img_20231107_0001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_da_brinquedoteca.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1273/img_0001.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1274/img_20231110_0004.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1279/img_20231113_0002.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1280/img_20231113_0003.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1286/img_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_iptu_premiado_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1288/troca_de_lampadas_queimadas_em_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1289/portais_entrada_da_cidade_e_sitios.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1296/img_20231128_0007.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1302/img_20231128_0008.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1304/img_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1305/img_20231129_0001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1306/img_20231129_0002.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1312/img_20231130_0001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1313/img_20231130_0002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/janailton_alves_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/padre_vagner_caetano_pereira.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1175/mocao_de_aplauso_pastor_natalicio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/673/img_0001.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/674/img_0002.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/686/img_0005.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/690/img_20230112_0001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_informacoes_ppp_com_a_empal_engenharia_0001.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/698/req-_convocacao_de_secretario.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/704/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/705/foi_atendida_no_consultorio_do_dr._jorge_pinho_cirurgiao_de_cabeca_e_pescoco_no_dia_13012023_as_1106h..pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/714/img_20230125_0001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/715/img_20230125_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/719/img_20230125_0006.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/734/pedido_de_informacoes_a_cttu_valores_das_multas_recebidas._0001.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/738/dispoe_sobre_a_retirada_do_projeto_de_lei_042023_que_denomina_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/755/img_20230307_0001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/756/img_20230303_0002.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/757/img_20230303_0003.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/761/requerimento_de_abono_de_falta_20230313_0001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/771/pedido_de_informacoes_ao_senhor_presidente__0001.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/797/img_20230328_0004.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/798/img_20230328_0005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/804/copia_da_resolucao_que_autoriza_a_vereadora_viajar_para_o_mexico_0001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/805/copia_dos_emprenhos_das_diarias__0001.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/810/requer._comissao_de_etica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/811/img_20230404_0001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/823/req._aud._pub..pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/824/img_20230410_0001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/827/req._atualizacao_de_portaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/836/projeto_de_lei_272023__dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/837/requerimento_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/843/img_20230418_0003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/844/img_20230418_0001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/845/img_20230418_0002.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/846/atestado_medico_20230418_0001.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/847/requerimento_de_abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/848/requerimento_de_informacoes_contratos_radio_lider_fm_0001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/852/img_20230420_0003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/873/img_20230509_0006.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/874/img_20230509_0007.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/875/img_20230509_0005.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/876/img_20230509_0008.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/900/pedido_de_informacoes_autorizacao_de_bustos_0001.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/905/img_20230518_0005.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/908/img_20230519_0002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/909/img_20230518_0006.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/927/que_sejam_enviadas_copias_do_processo_licitatorio_da_construcao_do_parque_e_biblioteca_maria_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/934/abono_de_falta.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/937/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/946/img_20230530_0005.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/960/img_20230606_0004.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/961/img_20230606_0005.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/962/img_20230606_0006.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/963/img_20230606_0007.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/964/img_20230606_0008.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/974/voto_de_pesar_a_familia_do__senhor_cloves_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/975/requerimento_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/980/voto_de_pesar_a_familia_de_jurandir_pedro_santana.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1008/req._falta.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1009/img_20230717_0004.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1010/img_20230717_0002.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1026/voto_de_pesar_joselito_mendonca.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/pedido_de_informacoes_recursos_da_saude_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/pedido_de_informacoes_recursos_da_saude_2021_0001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/pedido_de_informacoes_recursos_da_saude_2019_0001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/pedido_de_informacoes_recursos_da_saude_2018_0001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/pedido_de_informacoes_recursos_da_saude_2017_0001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/pedido_de_informacoes_recurso_da_saude_2020_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/abono_de_falta_julho.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/img_20230724_0001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/img_20230728_0001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/img_20230731_0001.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1064/img_20230801_0006.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1068/img_20230804_0001.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1085/img_20230811_0004.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1086/img_20230811_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1087/img_20230811_0002.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1088/img_20230811_0003.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1089/requerimento_de_materia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1092/img_20230815_0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1100/img_20230822_0001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1107/req._aud._pub._transp..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1108/requerimento_arquivamento_ploe_019-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1109/img_20230828_0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1110/img_20230828_0002.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1111/img_20230828_0003.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1112/img_20230828_0004.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1134/img_20230905_0004.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1135/img_20230905_0005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1136/req._aud._transp_univ.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1145/req._plenaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1146/pedido_de_informacao_contratos_da_seguradora_dos_veiculos__0001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1147/requerimento_de_convocacao_do_secretario__0001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1153/img_20230912_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1154/img_20230912_0002.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1168/img_20230919_0004.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1176/re._conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1177/img_20230922_0001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1178/img_20230922_0002.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/img_20231002_0001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1196/img_20231003_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1197/img_20231003_0002.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1199/pedido_de_informacao_reajuste_do_iptu_0001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1216/img_20231009_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1217/img_20231009_0002.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1218/img_20231009_0003.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1224/img_20231010_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1229/img_20231018_0001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1231/img_20231018_0007.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1248/img_20231023_0007.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1255/img_20231031_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1256/img_20231106_0005.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1257/img_20231031_0002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1262/img_20231106_0006.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1269/img_20231107_0001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1270/img_20231107_0002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1275/img_20231110_0003.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1278/img_20231113_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1282/img_20231117_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1283/requerimento_-_voto_de_pesar_abdias.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1284/img_20231117_0002.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1285/img_20231117_0003.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1297/img_20231128_0003.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1298/img_20231128_0001.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1299/img_20231128_0004.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1300/img_20231128_0006.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1301/img_20231128_0005.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1303/img_20231128_0002.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/691/img_20230112_0003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/733/concede_titulo_de_cidadania_toritamense_a_amarildo_miranda_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/750/pres_concede_titulo_de_cidadania_toritamense_a_fernando_rodolfo_tenorio_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/776/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/806/p.res._galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/825/img_20230410_0003.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/871/img_20230509_0010.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/872/img_20230509_0009.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/885/img_20230510_0002.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/922/img_20230523_0004.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/933/img_20230525_0005.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/944/img_20230530_0004.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/971/concede_titulo_de_cidadania_toritamense._a_iza_paula_de_deus_e_mello_albuquerque_arruda..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/997/img_20230711_0008.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/998/img_20230711_0009.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1003/img_20230713_0001.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1011/img_20230717_0005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1012/img_20230717_0006.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1013/img_20230717_0009.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1014/img_20230717_0010.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1015/img_20230717_0007.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1016/img_20230717_0008.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1022/projeto_de_resolucao_andre_felipe_b._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1023/projeto_de_resolucao_jose_cicero_gomes._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1024/projeto_de_resolucao_maria_gilvana_araujo._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_resolucao_marileide_oliveira_de_moura._20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/concede_titulo_de_cidadania_toritamense_a_whargner_siqueira..pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/img_20230724_0003.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/img_20230731_0002.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1065/prestacao_de_contas_2019_processo_tce-pe_21100408-0.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1073/ilovepdf_merged_50.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1095/img_20230815_0005.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1106/img_0001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1133/concede_titulo_de_cidadania_toritamense_a_maria_das_dores_cavalcanti_de_melo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1137/img_20230905_0007.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1144/img_20230905_0008.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1161/projeto_de_resolucao_2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1162/concede_titulo_de_cidadania_toritamense_a_gercino_delmiro_dos_santos_filho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1163/concede_titulo_de_cidadania_toritamense_a_cristiano_paulo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1169/img_20230919_0005.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1170/img_20230919_0006.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1171/img_20230919_0007.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/img_20231002_0002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1198/plr_pastor_emanuel.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1215/projeto_de_resolucao__leo_da_honda.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_resolucao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1226/img_20231016_0002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1230/img_20231018_0004.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_inaldo_rufino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1235/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_george_borba_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1242/img_20231023_0003.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1243/img_20231023_0005.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1244/img_20231023_0006.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1245/img_20231023_0002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1246/img_20231024_0001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1277/img_20231110_0002.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1290/pres-_mesa_diretora_regulamenta_o_enquadramento_dos_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1293/define_os_criterios_procedimentos_e_competencias_para_a_realizacao_da_avaliacao_de_desempenho_de_servidores_em_estagio_probatorio_na_camara_de_vereadores_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1316/projeto_de_resolucao_concede_titulo_de_cidadania_toritamense_a_jose_antonio_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_resolucao__no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1627/resolucao_62-2023_autoriza_o_prefeito_do_municipio_de_toritama_edilson_tavares_de_lima_ausentar-se_do_pais_pelo_prazo_de_14_catorze_dias.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/906/oficio_gp_095-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/907/oficio_gp_096-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/973/oficio_gp_111-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/978/oficio_gp_112-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/979/oficio_gp_113-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1164/oficio_gp_no_167-2023_-_veto_ao_pl_36-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1912/oficio_gp_no_221-2023_-_veto_a_emenda_04-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/826/emenda_dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/877/da_nova_redacao_ao_inciso_i_do_anexo_iv_da_lei_no_1.6162cib_-_quadro_de_atribuicoes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/878/art.4o-a_da_nova_redacao_ao_art._2a_da_lei_municipal_no_1.6162-2018.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1314/emenda_no_01_ao_ploe_25-2023_acrescenta-se_o_paragrafo_unico_ao_art._6o.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/675/img_20221222_0001.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/678/denomina_de_hospital_jose_jorge_da_silva_o_novo_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/680/img_20230109_0001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/683/pl_jose_simplicio_neto_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_loteamento_luar_do_senhor..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/685/img_0004.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/696/img_20230112_0005.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/699/img_20230112_0006.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/706/pessoas_com_medidas_protetivas_e_crimes_vetadas_em_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/707/creche_do_principe_da_paz_m.sebastiana_dunda_d.nascimento_20230120_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/727/pl_denomina_rua_abelardo_bernardino_coelho_abelardo_passarinho_a_r._projetada_cod._log_243_quadras_045_e_025_setor_06_bairro_areai..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/728/pl_denomina_rua_beatriz_maria_de_lima_moura_ziza_a_r._projetada_09_cod._log_660_quadras_159_e_171_setor_07_bairro_loteamento_luar_do_senhor..pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/739/img_20230208_0005.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/751/pl_denomina_de_av._maestro_adolfo_goncalves_de_melo_a_r._projetada_quadra_88_e_91_cod_log_564_setor_03_loteamento_maria_jose_cordeiro_de_melo..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/772/dispoe_sobre_as_diretrizes_da_politica_de_doacao_de_bomba_de_insulina_e_dispositivos_de_monitorizacao_da_glicemia_a_criancas_com_diabetes_mellitus_tipo_i..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/785/denomina_de_r._claudemir_barbosa_de_lima_a_r._projetada_quadras_51_e_52_cod_log_381_setor_03_bairro_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/786/denomina_de_av._rosemiro_felix_da_silva_a_r._projetada_quadra_398_e_392_cod_log_950002023_setor_04_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/787/denomina_de_praca_claudio_daniel_ferreira_de_lima_a_praca_entre_a_rua_edite_lurdes_da_silva_e_a_avenida_jerusalem_no_loteamento_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/788/denomina_de_praca_otacilio_ferreira_de_carvalho_neto__a_praca_entre_a_rua_castro_alves_e_a_pe_-90_no_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/789/img_20230323_0002.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/790/img_20230323_0003.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/791/img_20230323_0001.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/792/pl_denomina_rua_rosa_maria_de_lima_conhecida_como_rosa_de_bola_a_travessa_projetada_cod._log._95000204_quadras_48_e_59_setor_09_loteamento_moria..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/796/img_20230328_0006.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/800/cria_deretrizes_de_triagem_neonatal_no_municipio_de_toritama_20230328_0001.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/828/img_20230411_0001.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/829/img_20230411_0002.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/831/dispoe_sobre_a_implantacao_obrigatoria_de_guarda_civil_municipal_nas_escolas_da_rede_publica_municipal..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/859/img_20230420_0004.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/866/pl._gratuidade_concursos_para_doadores.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/867/pl._semana_munic._meio._ambiente.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/886/institui_o_projeto_de_lei_que_trata_da_insercao_de_assistentes_sociais_e_psicologos_nas_escolas_municipais_e_centros_de_ensino_fundamental_municipio_de_toritama_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/893/img_20230516_0004.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/904/denomina_de_r._otto_jose_neves_a_r._projetada_quadra_83_e_430_cod_log_95000199_setor_04_lot_manoel_soares..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_ferreira_dia_do_aventureiro.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/925/img_20230524_0001.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/945/plol_guarda_civil_na_escola_-_edijan.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/968/denomina_de_praca_jose_amaro_da_silvaa_praca_entre_as_ruas_manoel_tenorio_e_galdino_bezerra_no_centro..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/977/denomina_de_r._djanira_maria_da_conceicao_a_travessa_projetada_quadra_07_cod_log_95000227_setor_03_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_denomina_apae_20230706_0001.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei_denomina_usina_20230706_0001.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/990/img_20230711_0007.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1017/img_20230718_0002.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1018/img_20230718_0001.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/denomina_de_praca_jose_almir_de_souza_leao_o_equipamento_publico_localizada_no_bairro_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/projeto_de_lei_pichau..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/denomina_de_heleno_ferreira_de_lima_a_nova_sede_da_guarda_municipal_de_toritama-pe..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1069/img_0005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1070/img_0001.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1071/img_0002.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1072/ilovepdf_merged_51.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1084/img_0001.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1090/img_20230811_0005.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1181/denomina_de_rua_luiz_goncalves_da_silva_luiz_canario_a_rua_projetada_10_cod._logradouro_641_no_loteamento_campo_alegre..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1182/denomina_de_rua_augusto_alves_celestino_augusto_de_nininha_a_rua_projetada_02_cod._logradouro_569_no_loteamento_campo_alegre..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/projeto_de_lei_-_denomina_de_praca_oscar_inacio_das_neves_o_equipamento_publico_localizada_no_bairro_centro..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1202/denomina_rua_vital_soares_bezerra_a_r._projetada_cod._log_95000189_quadras_022035_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1203/denomina_rua_joaquim_alvares_bezerra_a_rua_projetada_cod_log_95000189_quadras_035045_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_condutores.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1233/img_20231018_0006.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1250/dispoe_sobre_a_correcao_do_anexo_i_da_lei__1.912-2023_que_cria_de_cargos_de_provimento_efetivo_na_estrutura_administritativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1276/img_20231110_0001.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1236/ind_denomina_de_benedita_sebastiana_da_silva_o_bloco_cirurgico_do_hospital_municipal_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1281/pl_2023_tea.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1291/plol_regulamenta_a_lei_federal_no_14.133-2021_em_relacao_de_contratacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1292/plol_mesa_diretora_fixa_os_subsidios_do_prefeito_vice-prefeito__secretarios_e_vereadores_do_municipio_de_toritama-pe_para_a_legislatura_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1294/pl_paulo_francisco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1307/projeto_de_lei_pichau._1.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1308/projeto_de_lei_denomina_de_luiz_amaro_da_silva_luiz_de_doca_a_praca_publica_localizada_no_povoado_de_oncinhas..pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1309/denomina_de_avenida_vereador_jurandir_pedro_santana_a_r._projetada_cod._log_95000235_setor_03._1.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_-_institui_ajuda_de_custo_mensal_ao_medico_do_pmpb.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei._altera_a_lei_1.804-2021_margem_consignavel.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_de_lei_-_reajuste_piso_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_-_criacao_do_regime_de_trabalho_extraordinario_-_plantao_08h_e_12h_-_gcm_e_cttu.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_lei_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_-_reajuste_remuneracao_minima_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/898/projeto_de_lei_-_reajuste_remuneracao_minima_-_mp_1.172-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/923/peojeto_de_lei_-_reajuste_remuneracao_minima_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_-_programa_universo_autista_toritama.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_-_piso_magisterio_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_-_altera_dispositivos_da_lei_1.616-2018_gcm.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_-_reajuste_piso_acs_e_ace_conforme_salario_munimo_vigente.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_-_altera_dispositivos_1668-2019.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_-_abre_credito_suplementar_auxilio_fortes_chuvas.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_-_altera_lei_no_1.668-2019_reestrutura_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_-_abertura_credito_especial_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1066/emissao_a7b5ff840ed7a1916815ba2d_memorando-3.072-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_-_altera_lei_1312-2014_-_altera_remuneracao_motorista_escolar.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1148/projeto_de_lei_-_autoriza_repasses_da_uniao_ec_127-2022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1183/projeto_de_lei_-_institui_o_bonus_livro_2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1200/plppa_-_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1201/ploa-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1295/projeto_de_lei__leis_anteriores.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1310/projeto_de_lei-_institui_o_programa_de_aprendizado_digital.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1311/projeto_de_lei_-_converte_em_doacao_a_cessao_de_notebooks_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1315/projeto_de_lei_-_reajuste_piso_professores_55.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1317/emissao_a3b087065dfc0e98830e20fb_memorando-4.852-2023_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_-_altera_anexo_unico_da_lc_11-2018_assinado.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_complementar_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/894/pl_comp-_iptu_autistas.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_de_lei_complementar_-_altera_dispositivos_do_ctm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">