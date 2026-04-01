--- v0 (2025-11-21)
+++ v1 (2026-04-01)
@@ -51,6411 +51,6411 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mava</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_programa_bolsa_atleta_de_incentivo_ao_esporte.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_programa_bolsa_atleta_de_incentivo_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um Projeto de Lei criando o programa “Bolsa Atleta” de incentivo ao esporte</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_que_seja_construida_uma_ubs_no_loteamento_antao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_que_seja_construida_uma_ubs_no_loteamento_antao..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS no Loteamento Antão.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao_que_seja_construido_um_predio_proprio_para_abrigar_o_cras-caps.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao_que_seja_construido_um_predio_proprio_para_abrigar_o_cras-caps.pdf</t>
   </si>
   <si>
     <t>Que seja construído um prédio próprio para abrigar o CRAS-CAPS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_que_seja_construida_uma_escola_no_loteamento_antao_e_uma_quadra_poliesportiva..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_que_seja_construida_uma_escola_no_loteamento_antao_e_uma_quadra_poliesportiva..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma escola no Loteamento Antão e uma Quadra Poliesportiva</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_refis_2022..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_refis_2022..pdf</t>
   </si>
   <si>
     <t>Que seja enviado um Projeto de Lei criando o REFIS 2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_que_seja_construido_um_predio_proprio_para_a_terceira_idade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_que_seja_construido_um_predio_proprio_para_a_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Que seja construído um prédio próprio para a terceira idade</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/7/que_seja_construida_uma_escola_no_sitio_oncinha_e_uma_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/7/que_seja_construida_uma_escola_no_sitio_oncinha_e_uma_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma escola no Sítio Oncinha e uma Quadra Poliesportiva</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edijan</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_-_que_seja_reaberto_o_hospital_de_campanha_da_cidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_-_que_seja_reaberto_o_hospital_de_campanha_da_cidade.pdf</t>
   </si>
   <si>
     <t>Que seja reaberto o Hospital de campanha da cidade.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ferreirinha Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/14/pracas_no_planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/14/pracas_no_planalto.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas praças no bairro Planalto na pe-90 aonde era a borracharia; na Cohab na margem do canal e na entrada do Izídio Tavares ao lado da RF construção.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/15/posto_de_saude.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/15/posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Posto de Saúde no Bairro Colorado</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/16/asfalto_da_adalgisa_ate_a_pe90.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/16/asfalto_da_adalgisa_ate_a_pe90.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltado da Adalgisa Moura até a PE-90 ao lado do posto de Edinaldo.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Loló</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_calcamento_rua_palmares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_calcamento_rua_palmares.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e saneamento da Rua palmares do bairro Deus é fiel</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/20/asfalto_da_rua_maestro_antonio_rufino.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/20/asfalto_da_rua_maestro_antonio_rufino.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Asfalto da rua Maestro Antônio Rufino</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/21/asfalto_rua_jaoa_de_melo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/21/asfalto_rua_jaoa_de_melo.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfalto da Rua joão josé de melo</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/22/asfalto_rua_mariano_manoel_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/22/asfalto_rua_mariano_manoel_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfalto da rua Mariano Manoel da silva</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/23/rua_ribeirao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/23/rua_ribeirao.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e saneamento da Rua Ribeirão bairro Deus é fiel</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jeziel</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminacao da rua Luiz bertulino da silva no centro ppor traz do colegio protazio</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Solicito a  Compesa uma Adutora para atender os loteamentos, Gold Square, Monte verde, Principe da paz e o Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Doutor do São João</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/26/img_20220113_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/26/img_20220113_0005.pdf</t>
   </si>
   <si>
     <t>Que seja invertido o sentido de tráfego da rua 4 de outubro e rua do Comércio para facilitar o acesso ao bairro de Fazenda Velha</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/27/img_20220113_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/27/img_20220113_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o processo de desapropriação das casas por trás da Escola Edgar Torres para ampliação da mesma, construção de uma quadra poliesportiva e um auditório com capacidade para 250 pessoas, usando a parte inferior do terreno com a rua Enrique Tavares.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Derivaldo José</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizacao_0002_derivaldo-_que_seja_adquirido_um_onibus.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizacao_0002_derivaldo-_que_seja_adquirido_um_onibus.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um Ônibus para a Secretaria de Cultura e Esporte.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizacao_0003_derivaldo-_que_seja_implantado_o_centro_de_saude_da_mulher_csm_com_atendimento_em_ultrassonografia_obstetri_cia_ginecologista_e_mamografia..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizacao_0003_derivaldo-_que_seja_implantado_o_centro_de_saude_da_mulher_csm_com_atendimento_em_ultrassonografia_obstetri_cia_ginecologista_e_mamografia..pdf</t>
   </si>
   <si>
     <t>Que seja implantado o Centro de Saúde da Mulher, CSM com atendimento em Ultrassonografia, Obstetrícia, Ginecologista e Mamografia.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/31/ind-_derivado_que_seja_saneado_e_calcado_a_avenida_monteiro_lobato_no_bairro_do_areal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/31/ind-_derivado_que_seja_saneado_e_calcado_a_avenida_monteiro_lobato_no_bairro_do_areal..pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Avenida Monteiro Lobato no Bairro do Areal.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/33/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/33/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a rua Pio X e sua travessa, no bairro Duque de Caxias.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Marli Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/34/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/34/img_0002.pdf</t>
   </si>
   <si>
     <t>Que seja implantado nas estratégias saúde da família (ESF), profissionais de educação física para prevenir o risco de enfarto baseado na escala de FRAMINGIM.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/35/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/35/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja implantado junto com a lei do Programa Saúde em Casa, Cadeiras de rodas e cadeiras de banhos, para os pacientes que necessitam.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/36/img_de_indicacao_20220119_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/36/img_de_indicacao_20220119_0001.pdf</t>
   </si>
   <si>
     <t>Que seja ativado o fundo Municipal dos direitos das Crianças e do Adolescente.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/37/img_indicacao_04_20220119_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/37/img_indicacao_04_20220119_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um Hospital Pediátrico no terreno do Hospital municipal, que será desativado após a construção do Novo Hospital e construir uma Policlínica no terreno do Hospital de Campanha.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/38/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/38/img_0003.pdf</t>
   </si>
   <si>
     <t>Que seja construído três (03) salas no espaço interno da creche Maria Auxiliadora, Devido as Necessidades de Vagas.  que seja utilizado funcionários da Própria Prefeitura dispensando Licitações.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja calçada e saneada a Rua Travessa: Capitão João dos Santos no Bairro de Fazenda Velha.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura e aos Guardas de Trânsito a proibir a emissão de ruídos excessios em escapamentos de motocicletas. Pois adultera escapamento gera reclamações e é insalubre.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/45/img_20220119_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/45/img_20220119_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um canal no bairro Izídio Tavares.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/46/img_20220119_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/46/img_20220119_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Saneamento e Calçamento das Ruas Sivonaldo Procópio_x000D_
 e Rua Ana Maria Pontes no Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/47/img_20220119_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/47/img_20220119_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Escola no Bairro Colorado.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Rossana</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_01-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>Que seja recapeado o trecho da rua Joaquim Tabosa, em frente a "Shop Car" , que_x000D_
 se encontra a alguns meses sem reparação</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_02-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja criado a "FARMÁCIA PET MUNICIPAL", para que os tutores de baixa renda possam ter acesso a medicamentos para seu animal.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_que_seja_enviado_urn_proj.eto_de_lei_com_o_novo_piso_dos_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_que_seja_enviado_urn_proj.eto_de_lei_com_o_novo_piso_dos_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Indicação (Que seja enviado um Projeto de Lei com o novo piso dos Agentes Comunitários de Saúde)</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_tavares_martins.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_tavares_martins.pdf</t>
   </si>
   <si>
     <t>Indicação (Que seja construída uma quadra poliesportiva, uma UBS e uma creche no Loteamento Tavares Martins)</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Indicação (Que seja construída uma quadra poliesportiva, uma UBS e uma creche no Loteamento Campo Alegre)</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Birino</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/56/que_seja_feita_a_construcao_de_uma_prefeitura_com_sede_propria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/56/que_seja_feita_a_construcao_de_uma_prefeitura_com_sede_propria.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma Prefeitura, com sede própria.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pdf_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pdf_0004.pdf</t>
   </si>
   <si>
     <t>Que seja colocados Refletores na Rua: Isaías Soares no Centro.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que a Casa Dos Idosos  Venha a Ser Chamada De Iraci Albuquerque Da Costa.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/62/indincacao_02_20220126_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/62/indincacao_02_20220126_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feita uma Creche entre as comunidades de Oncinha e São João. Próximo Ame Animal e Fórum</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao__20220126_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao__20220126_0002.pdf</t>
   </si>
   <si>
     <t>Que seja Feito, Aquisição de uma Ambulância Animal. Pra atender as demandas da Ame Animal. Situada no sítio Oncinhas.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizacao_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizacao_0005.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a rua Anália Florentino Danda de Araújo , no bairro Novo Alvorecer.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/65/que_seja_construida_uma_quadra._uma_creche_e_uma_escola_no_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/65/que_seja_construida_uma_quadra._uma_creche_e_uma_escola_no_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra. uma creche e uma escola no Novo Coqueiral</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/66/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_planalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/66/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_planalto.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra, uma creche e uma escola no Planalto</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/69/que_seja_construido_um_parque_florestal_no_entorno_do_acude_novo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/69/que_seja_construido_um_parque_florestal_no_entorno_do_acude_novo.pdf</t>
   </si>
   <si>
     <t>Que seja construído um parque florestal no entorno do Açude Novo</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Morica</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/70/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_moria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/70/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_moria.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma parada de ônibus para os estudantes e a população em geral no Moriá</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/71/que_seja_feito_o_complemento_do_saneamento_e_o_calcamento_da_rua.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/71/que_seja_feito_o_complemento_do_saneamento_e_o_calcamento_da_rua.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do saneamento e o calçamento da Rua_x000D_
 Salém no Bairro Príncipe da Paz e que seja construída uma Creche no bairro _x000D_
 El Shaday.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/72/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_santos_dumont.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/72/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento dos becos São Pedro, São Paulo, Sete de_x000D_
 setembro, Santos Dumont e que seja feita a Laje do canal ao lado do _x000D_
 terreno de Jeziel, às margens da PE-90 no Bairro Independente.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/73/que_seja_feito_o_saneamento_e_calcamento_das_ruas_maria_do_socorro_floro_pereira_rua_jose_pedro_da_silva_e_1a_trav.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/73/que_seja_feito_o_saneamento_e_calcamento_das_ruas_maria_do_socorro_floro_pereira_rua_jose_pedro_da_silva_e_1a_trav.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e calçamento das Ruas Maria do Socorro _x000D_
 Floro Pereira, Rua José Pedro da Silva e 1ª Trav. Ivo Leite Filho no Bairro _x000D_
 Coqueiral.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/77/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_sitio_mangas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/77/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_sitio_mangas.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma parada de ônibus para os estudantes e a população em geral no Sítio Mangas</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/78/que_seja_construido_um_cemiterio_publico_para_atender_as_pessoas_em_vulnerabilidade_social_de_nosso_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/78/que_seja_construido_um_cemiterio_publico_para_atender_as_pessoas_em_vulnerabilidade_social_de_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Que seja construído um cemitério público para atender as pessoas em vulnerabilidade social de nosso município</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/79/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_sitio_mangas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/79/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_sitio_mangas.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra, uma creche e uma escola no Sítio Mangas</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/80/que_seja_feita_a_aquisicao_de_02_duas_vans_para_a_secretaria_de_saude.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/80/que_seja_feita_a_aquisicao_de_02_duas_vans_para_a_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja feita a aquisição de 02 (duas) vans para a Secretaria de Saúde</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/81/que_seja_feita_a_aquisicao_de_uma_spin_e_de_um_carro_de_carroceria_para_a_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/81/que_seja_feita_a_aquisicao_de_uma_spin_e_de_um_carro_de_carroceria_para_a_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a aquisição de uma Spin e de um carro de carroceria para a Secretaria de Educação</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/84/saneamento_e_calcamento_em_mangas_e_serra_do_costa.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/84/saneamento_e_calcamento_em_mangas_e_serra_do_costa.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a vila de mangas e serra do costa.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/85/pedra_na_rua_sao_soares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/85/pedra_na_rua_sao_soares.pdf</t>
   </si>
   <si>
     <t>Que seja quebrada a pedra da Rua São Soares no centro de Toritama.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/86/tapa_buracos_no_colorado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/86/tapa_buracos_no_colorado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o tapa buracos de todas as ruas Bairro Colorado.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/87/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/87/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Trocadas as Lâmpadas Da Ponte Do Rio Capibaribe pois só Tem Três Lâmpadas Funcionando.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/88/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/88/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Reparado os Buracos na Rua: Machado De Assis No Bairro Do Arial.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_05-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_05-2022.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e pavimentado a rua em frente ao corpo de bombeiros</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_04-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_04-2022.pdf</t>
   </si>
   <si>
     <t>Que seja construído ou disponibilizado um prédio público ou uma sala para o funcionamento da Agência do trabalho na cidade de Toritama.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_acervo__20220207_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_acervo__20220207_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a casa da Cultura e Acervo Fotográfico.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_asfalto_20220207_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_asfalto_20220207_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Asfaltada parte da Rua do São João de baixo e parte da rua da Vila São Benedito, para promover os eventos culturais, Quadrilhas junina, forro. Etc...</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_de_desapropriacao_20220207_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_de_desapropriacao_20220207_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Realizado o processo de desapropriação de um terreno para ampliação da Ame Animal no Sítio Oncinhas.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/104/que_sejam_colocados_redutores_de_velocidade_no_trecho_urbano_da_pe-90.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/104/que_sejam_colocados_redutores_de_velocidade_no_trecho_urbano_da_pe-90.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade no trecho urbano da PE-90, próximo aos bairros Coqueiral, Novo Coqueiral e no acesso ao Sitio Mateus Vieira</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/105/que_sejam_colocados_postes_de_sinalizacao_rodoviaria_nas_principais_entradas_dos_bairros.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/105/que_sejam_colocados_postes_de_sinalizacao_rodoviaria_nas_principais_entradas_dos_bairros.pdf</t>
   </si>
   <si>
     <t>Que sej.am colocados postes de sinalização rodoviária nas principais entradas dos bairros.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/106/que_seja_concluida_a_iluminacao_de_estradas_rurais.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/106/que_seja_concluida_a_iluminacao_de_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a iluminação da estrada que liga a Vila São Benedito à ponte que dá acesso ao Sítio Jacaré; da estrada que liga o Sítio São João até a ponte que dá acesso ao Sítio Caldas e da escola do Severino Caetano até a ponte do Sítio Santa Maria.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_-_que_seja_saneada_e_calcada_a_rua_luiz_de_sa_no_bairro_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_-_que_seja_saneada_e_calcada_a_rua_luiz_de_sa_no_bairro_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua Luiz de Sá no bairro Coqueiral</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_-_que_seja_construido_um_banheiro_feminino_no_estabelcimento_na_vaca_leiteira_onde_acontece_a_concentracao_dos_garis_da_nossa_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_-_que_seja_construido_um_banheiro_feminino_no_estabelcimento_na_vaca_leiteira_onde_acontece_a_concentracao_dos_garis_da_nossa_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja construído um banheiro feminino no estabelecimento na vaca leiteira onde acontece a concentração dos garis da nossa Toritama</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_-_que_seja_feito_o_outro_lado_da_iluminacao_da_pe-90_ate_o_sitio_travessias_e_o_complemento_do_lado_oposto_da_iluminacao_que_existe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_-_que_seja_feito_o_outro_lado_da_iluminacao_da_pe-90_ate_o_sitio_travessias_e_o_complemento_do_lado_oposto_da_iluminacao_que_existe.pdf</t>
   </si>
   <si>
     <t>Que seja feito o outro lado da iluminação da PE-90 até o Sítio Travessias e o complemento do lado oposto da iluminação que existe</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_garicard_20220214_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_garicard_20220214_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que cria o cartão Garicard, um cartão com limite de 200.00 reais para todos os Garis do município de Toritama.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_um_metro_de_terreno_20220214_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_um_metro_de_terreno_20220214_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Realizado o processo de desapropriação de um metro de terra de cada lado da estrada que liga o são João de Baixo ao são João de cima.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_que_seja_saneada_e_calcada_a_rua_via_coqueiral_no_bairro_coqueiral__por_tras_da_casa_de_construcao_bahia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_que_seja_saneada_e_calcada_a_rua_via_coqueiral_no_bairro_coqueiral__por_tras_da_casa_de_construcao_bahia.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a rua via coqueiral, no bairro Coqueiral, por trás da casa de construção Bahia.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/117/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/117/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja Calçada e Saneada a Rua: Maragogi No Bairro Do Planalto.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/118/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/118/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Calçada e Saneada a Rua: Santa Cosma No Bairro Valetim.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/119/pdf_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/119/pdf_0003.pdf</t>
   </si>
   <si>
     <t>Que Seja Retirada a Pedra Da Rua: Maragogi No Bairro Do Planalto.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/122/que_a_prefeitura_contrate_uma_equipe_preparada_para_fornecer_escrituras_gratuitas_para_atender_aproximadamente_500_familias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/122/que_a_prefeitura_contrate_uma_equipe_preparada_para_fornecer_escrituras_gratuitas_para_atender_aproximadamente_500_familias.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura contrate uma equipe preparada para fornecer escrituras gratuitas para atender aproximadamente 500 famílias, reforçando a Indicação nº 200/2021 de minha autoria.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/123/que_seja_feito_o_saneamento_e_o_calcamento_da_r._monteiro_lobato_e_as_ruas_no_entorno_da_escola_elizete_borba_no_areal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/123/que_seja_feito_o_saneamento_e_o_calcamento_da_r._monteiro_lobato_e_as_ruas_no_entorno_da_escola_elizete_borba_no_areal.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento da R. Monteiro Lobato e as ruas no entorno da Escola Elizete Borba, no Areal, reforçando a Indicação nº 343/2021 de minha autoria</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/124/que_seja_criado_um_programa_municipal_semelhante_ao_auxilio_brasil_para_as_familias_em_vulnerabilidade_social.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/124/que_seja_criado_um_programa_municipal_semelhante_ao_auxilio_brasil_para_as_familias_em_vulnerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Que seja criado um programa municipal semelhante ao Auxílio Brasil para as famílias em vulnerabilidade social, reforçando a Indicação nº 86/2021 de minha autoria.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/125/que_seja_destinado_urn_veiculo_para_transportar_os_alunos_do_sitio_jacare.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/125/que_seja_destinado_urn_veiculo_para_transportar_os_alunos_do_sitio_jacare.pdf</t>
   </si>
   <si>
     <t>Que seja destinado um veículo para transportar os alunos do Sítio Jacaré</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/126/que_seja_saneado_e_pavimentado_o_loteamento_maria_baia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/126/que_seja_saneado_e_pavimentado_o_loteamento_maria_baia.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e pavimentado o loteamento Maria Baia</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/127/que_seja_adquiridos_varios_veiculos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/127/que_seja_adquiridos_varios_veiculos.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos:_x000D_
 	- 03 vans e 06 ônibus para a Secretaria de Educação;_x000D_
 	- 04 veículos passeio para a Secretaria de Saúde;_x000D_
 	- 01 veículo para a Secretaria de Cultura;_x000D_
 	- 01 caminhonete para a Secretaria de Meio Ambiente;_x000D_
 	- 06 motocicletas para a Vigilância Sanitária;</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/129/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/129/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma coberta nos brinquedos da creche Laura Lopes.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/130/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/130/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma coberta nos parquinhos da creche Maria Auxiliadora.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_06-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_06-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar teste de COVID periódicos para servidores da Educação</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_de_uma_faculdade_20220221_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_de_uma_faculdade_20220221_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Feito uma faculdade, no terreno do antigo açougue por traz da igreja católica..</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/140/que_seja_construida_em_nosso_municipio_uma_praca_da_biblia_e_tambem_um_monumento_em_homenagem_a_biblia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/140/que_seja_construida_em_nosso_municipio_uma_praca_da_biblia_e_tambem_um_monumento_em_homenagem_a_biblia.pdf</t>
   </si>
   <si>
     <t>Que seja construída, em nosso município, uma Praça da Bíblia e, também, um monumento em homenagem à Bíblia</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/141/que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/141/que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Que seja incluída a cultura “maker” na educação do nosso município</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/142/que_sejam_construidas_duas_creches_uma_no_bairro_el-shaday_e_outra_no_bairro_antao_reforcando_as_indicacoes_11-2019_e_222-2020..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/142/que_sejam_construidas_duas_creches_uma_no_bairro_el-shaday_e_outra_no_bairro_antao_reforcando_as_indicacoes_11-2019_e_222-2020..pdf</t>
   </si>
   <si>
     <t>Que sejam construídas duas creches, uma no Bairro El-Shaday e outra no Bairro Antão, reforçando as indicações 11-2019 e 222-2020.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que Seja Trocados Os Bancos Velhos Por Bancos novos Na Praça Da Rua: Euzébio Soares No centro.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizacao_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizacao_0005.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a Avenida Ulisses Tavares no bairro Novo Alvorecer.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/148/digitalizacao_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/148/digitalizacao_0005.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçado a Avenida Monteiro Lobato no Bairro do Areal, A mesma conhecida por trás da Briga de Galo.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/149/digitalizacao_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/149/digitalizacao_0004.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a Avenida Monteiro Lobato no Bairro do Areal.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/150/digitalizacao_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/150/digitalizacao_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construído a casa do Idoso de Toritama, No local onde Funcionava a Escola Nossa Senhora da Conceição em Fazenda Velha.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/151/digitalizacao_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/151/digitalizacao_0001.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado uma Van para transportar os Alunos do Sitio Jacaré Grande com destino a Escola Manoel Benedito, na Vila São Benedito.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_aquisicao_biometrica_20220308_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_aquisicao_biometrica_20220308_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a Aquisição, de Dois Leitor biométrico portátil, para coletar as Digitais das pessoas acamadas ou pessoas com dificuldade de ir até o posto de Atendimento da Assistência Social para tirar a sua identidade ou segunda via.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_de_uma_praca_de_alimentacao_20220308_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_de_uma_praca_de_alimentacao_20220308_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito uma praça de Alimentação na Rua João Chagas, por traz da Igreja Matriz, onde fica a Antena que será Retirada do local.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/154/que_seja_adquirido_um_mamografo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/154/que_seja_adquirido_um_mamografo.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um mamógrafo</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/155/que_seja_construida_uma_praca_na_r._antonio_soares_no_centro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/155/que_seja_construida_uma_praca_na_r._antonio_soares_no_centro..pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça na R. Antônio Soares, no Centro.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/156/que_seja_encaminhado_um_projeto_de_lei_garantindo_plano_de_saude_para_os_garis_profissionais_da_enfermagem_e_tecnicos_em_enfermagem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/156/que_seja_encaminhado_um_projeto_de_lei_garantindo_plano_de_saude_para_os_garis_profissionais_da_enfermagem_e_tecnicos_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um Projeto de Lei garantindo plano de saúde para os Garis, Profissionais da Enfermagem e Técnicos em Enfermagem</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/157/que_sejam_disponibilizadas_ambulancias_as_sextas-feiras_e_aos_domingos_nos_principais_cultos_e_missas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/157/que_sejam_disponibilizadas_ambulancias_as_sextas-feiras_e_aos_domingos_nos_principais_cultos_e_missas.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizadas ambulâncias às sextas-feiras e aos domingos nos principais cultos e missas</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/158/que_seja_criado_um_calendario_anual_de_mutiroes_em_diversos_bairros_e_zona_rural_para_emissao_de_documentos_encaminhamentos_juridicos_e_de_saude.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/158/que_seja_criado_um_calendario_anual_de_mutiroes_em_diversos_bairros_e_zona_rural_para_emissao_de_documentos_encaminhamentos_juridicos_e_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja criado um calendário anual de mutirões em diversos bairros e zona rural para emissão de documentos, encaminhamentos jurídicos e de saúde</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/159/que_sejam_instaladas_placas_as_margens_da_br-104_sinalizando_as_entradas_do_sitio_mangas_e_do_sitio_santa_maria_com_o_intuido_de_reduzir_o_numero_de_acidentes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/159/que_sejam_instaladas_placas_as_margens_da_br-104_sinalizando_as_entradas_do_sitio_mangas_e_do_sitio_santa_maria_com_o_intuido_de_reduzir_o_numero_de_acidentes.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas placas, às margens da BR-104, sinalizando as entradas do Sítio Mangas e do Sítio Santa Maria, com o intuído de reduzir o número de acidentes</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/160/limpeza_do_canal_na_cohab.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/160/limpeza_do_canal_na_cohab.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza no canal da COHAB</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/161/terraplanagem_do_deus_e_fiel_e_el_shaday.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/161/terraplanagem_do_deus_e_fiel_e_el_shaday.pdf</t>
   </si>
   <si>
     <t>Que seja feita a terraplanagem dos bairros Deus é fiel e El Shaday</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/162/corrimoes_e_canal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/162/corrimoes_e_canal.pdf</t>
   </si>
   <si>
     <t>Que seja feito os corrimãos das pontes do Riacho dos Canudos e que seja feito o Canal que liga do Posto de gasolina ao campo de borracha, nos Bairros Valentim 2 ao Antão.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/167/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/167/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que Seja Calçadas e Saneadas as Ruas: Severino José Da Silva, e Rua: Jucilei Estaquio De Lima. No Bairro Príncipe Da Paz.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/168/digitalizacao_0002_3.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/168/digitalizacao_0002_3.pdf</t>
   </si>
   <si>
     <t>Que seJa construída uma Praça no largo da paz, no centro de Toritama, e que seja nominada de Praça da Bíblia</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/170/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/170/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no calendário municipal a data da corrida do Motocross do jeans.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/176/digitalizacao_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/176/digitalizacao_0001.pdf</t>
   </si>
   <si>
     <t>Que seja concertado o calçamento da rua Santa Mônica no bairro da Cohab, com urgência.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/177/pdf_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/177/pdf_0004.pdf</t>
   </si>
   <si>
     <t>Que seja saneadas e calçadas as Ruas: Moreno e a Rua José Cecílio da Silva No Bairro Príncipe Da Paz.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/178/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/178/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma escola no Loteamento Colorado.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/179/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/179/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra poliesportiva no sítio Lagoa do Exu.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/180/pdf_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/180/pdf_0003.pdf</t>
   </si>
   <si>
     <t>Que seja complementado o calçamento da Rua: João Soares de Jesus No Bairro do Planalto.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/181/que_sejam_asfaltadas_ou_calcadas_as_ruas_que_dao_acesso_ao_parque_das_feiras_pe-90_br-104.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/181/que_sejam_asfaltadas_ou_calcadas_as_ruas_que_dao_acesso_ao_parque_das_feiras_pe-90_br-104.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltadas ou calçadas as ruas que dão acesso ao Parque das Feiras, PE-90, BR-104</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/182/que_seja_reformada_e_reativa_a_escola_do_sitio_travessias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/182/que_seja_reformada_e_reativa_a_escola_do_sitio_travessias.pdf</t>
   </si>
   <si>
     <t>Que seja reformada e reativa a escola do Sítio Travessias</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/183/que_seja_construida_uma_creche_no_bairro_do_moria.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/183/que_seja_construida_uma_creche_no_bairro_do_moria.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma creche no bairro do Moriá</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_da_requalificacao_da_rua_tiburcio_bezerra_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_da_requalificacao_da_rua_tiburcio_bezerra_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita a requalificação da pavimentação rígida da Rua: Tibúrcio Bezerra.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/187/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/187/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja instaladas câmeras de segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/192/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/192/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua: Claudemir Elpidio da Silva no Centro próximo a Igreja Adventista do sétimo dia.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/193/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/193/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma tampa no bueiro na Rua: Euzébio Soares próximo a casa das tintas no Centro.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/194/beco_ao_lado_da_pedra_na_rua_mariano_manoel.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/194/beco_ao_lado_da_pedra_na_rua_mariano_manoel.pdf</t>
   </si>
   <si>
     <t>Que seja enlarguecida, calçada, saneada e iluminado o Beco ao lado da pedra da Rua Mariano Manoel, no centro.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/195/posto_de_saude_ou_ubs_no_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/195/posto_de_saude_ou_ubs_no_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Posto de saúde ou uma UBS no Bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/196/calcamento_da_rua_jorge_matheus.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/196/calcamento_da_rua_jorge_matheus.pdf</t>
   </si>
   <si>
     <t>Que seja calçada e saneada a Rua Jorge Matheus, no Bairro Novo Coqueiral.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_ponto_de_onibus_20220316_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_ponto_de_onibus_20220316_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que Seja feito 10 pontos de ônibus de linhas intermunicipal, as margem da BR 104, a cada 500 metros, sendo 5 pontos de cada lado da BR 104 até a entrada da oncinha e bairro deus é Fiel.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/200/que_sejam_contratados_fisioterapeutas_para_prestarem_servico_em_todas_as_ubs.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/200/que_sejam_contratados_fisioterapeutas_para_prestarem_servico_em_todas_as_ubs.pdf</t>
   </si>
   <si>
     <t>Que sejam contratados fisioterapeutas para prestarem serviço em todas as UBS</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/204/que_sejam_instaladas_tomadas_eletricas_e_usb_para_carregamento_de_aparelhos_smartphone_nas_areas_de_espera_de_todos_os_predios_publicos_municipais.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/204/que_sejam_instaladas_tomadas_eletricas_e_usb_para_carregamento_de_aparelhos_smartphone_nas_areas_de_espera_de_todos_os_predios_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas tomadas elétricas e USB para carregamento de aparelhos smartphone nas áreas de espera de todos os prédios públicos municipais</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/209/que_sejam_disponibilizadas_aulas_de_natacao_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/209/que_sejam_disponibilizadas_aulas_de_natacao_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizadas aulas de natação para os alunos da rede municipal de ensino</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pdf_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pdf_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Museu da Historia da nossa cidade no Antigo prédio do Mercado de farinha no Centro.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/213/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/213/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Adelson Silva Chagas no Bairro Deus e Fiel.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_20220322_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_20220322_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Avenida Severino Ramos Cordeiro De Melo No Bairro Coqueiral.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/220/que_seja_asfaltada_a_rua_jose_manoel_da_silva_no_centre_de_toritama_conhecida_como_rua_de_mane_da_santa..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/220/que_seja_asfaltada_a_rua_jose_manoel_da_silva_no_centre_de_toritama_conhecida_como_rua_de_mane_da_santa..pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a Rua José Manoel da Silva, no centre de Toritama, conhecida como (Rua de Mané da Santa.)</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/221/que_seja_colocado_trinta_30_bracos_com_lampadas_nos_postes_no_loteamento_de_jairo_de_aru_no_bairro_do_antao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/221/que_seja_colocado_trinta_30_bracos_com_lampadas_nos_postes_no_loteamento_de_jairo_de_aru_no_bairro_do_antao..pdf</t>
   </si>
   <si>
     <t>Que seja colocado trinta (30) braços com lâmpadas nos postes no loteamento de Jairo de Arú, no Bairro do Antão.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/222/que_seja_retirada_a_pedra_que_esta_obstruindo_a_rua_da_saude_e_tambem_que_seja_feito_o_saneamento_e_calcamento_em_todo_o_bairro_do_antao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/222/que_seja_retirada_a_pedra_que_esta_obstruindo_a_rua_da_saude_e_tambem_que_seja_feito_o_saneamento_e_calcamento_em_todo_o_bairro_do_antao..pdf</t>
   </si>
   <si>
     <t>Que seja retirada a Pedra que está obstruindo a Rua da Saúde e também que seja feito o saneamento e calçamento em todo o Bairro do Antão.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/233/digitalizacao_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/233/digitalizacao_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados Condicionadores de Ar no Velório Municipal Oberon Ferreira da Cunha.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/234/digitalizacao_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/234/digitalizacao_0002.pdf</t>
   </si>
   <si>
     <t>Que seja celebrado um acordo entre a Prefeitura de Toritama e o Governo de Pernambuco, Para instalação de uma Defensoria Publica Estadual em nossa Cidade.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/236/que_sejam_asfaltados_os_bairros_do_independente_do_planalto_e_da_cohab.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/236/que_sejam_asfaltados_os_bairros_do_independente_do_planalto_e_da_cohab.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltados os bairros do Independente, do Planalto e da Cohab</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/237/que_seja_elaborado_um_estudo_para_implantacao_de_ciclovia-ciclofaixa_na_nossa_cidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/237/que_seja_elaborado_um_estudo_para_implantacao_de_ciclovia-ciclofaixa_na_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado um estudo para implantação de ciclovia-ciclofaixa na nossa cidade</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/238/que_seja_encaminhado_um_projeto_de_lei_criando_o_codigo_de_obras_do_nosso_municipio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/238/que_seja_encaminhado_um_projeto_de_lei_criando_o_codigo_de_obras_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado um projeto de lei criando o Código de Obras do nosso município</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/246/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/246/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado uma cadeira de rodas para o cemitério municipal</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/248/calcar_e_sanear_av._ulisses_tavares_bairro_novo_alvorecer.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/248/calcar_e_sanear_av._ulisses_tavares_bairro_novo_alvorecer.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a Avenida Ulisses Tavares no Bairro Novo Alvorecer.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/249/sanear_e_calcar_av.monteiro_lobato_bairro_areal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/249/sanear_e_calcar_av.monteiro_lobato_bairro_areal.pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/250/que_seja_implantado_o_centro_de_saude_da_mulhercsm_com_atendimento_em_ultrassonografia_obstetricia_ginecologista_e_mamografia..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/250/que_seja_implantado_o_centro_de_saude_da_mulhercsm_com_atendimento_em_ultrassonografia_obstetricia_ginecologista_e_mamografia..pdf</t>
   </si>
   <si>
     <t>que seja implantado o Centro de Saúde da Mulher, CSM com atendimento em_x000D_
 Ultrassonografia, Obstetrícia, Ginecologista e Mamografia.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/251/img_20220405_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/251/img_20220405_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo na Rua: São Clementino No Bairro do Independente.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/252/img_20220405_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/252/img_20220405_0001.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um relógio com medidor de temperaturas na pracinha das crianças  no Centro da cidade.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/253/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/253/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e caçado a rua José Pedro da Silva, no bairro Coqueiral.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/254/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/254/img_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a rua Ivo Leite Filho, no bairro Coqueiral.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/258/que_seja_iluminado_sinalizado_e_pavimentado_em_frente_ao_cemiterio_parque_dos_eucaliptos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/258/que_seja_iluminado_sinalizado_e_pavimentado_em_frente_ao_cemiterio_parque_dos_eucaliptos.pdf</t>
   </si>
   <si>
     <t>Que seja iluminado, sinalizado e pavimentado em frente ao Cemitério Parque dos Eucaliptos</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/259/que_seja_oferecido_curso_gratuito_de_formacao_continuada_para_os_condutores_escolares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/259/que_seja_oferecido_curso_gratuito_de_formacao_continuada_para_os_condutores_escolares.pdf</t>
   </si>
   <si>
     <t>Que seja oferecido curso gratuito de formação continuada para os condutores escolares</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/260/que_seja_inserido_no_calendario_escolar_da_rede_municipal_atividade_de_educacao_para_o_transito_durante_a_semana_nacional_do_transito.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/260/que_seja_inserido_no_calendario_escolar_da_rede_municipal_atividade_de_educacao_para_o_transito_durante_a_semana_nacional_do_transito.pdf</t>
   </si>
   <si>
     <t>Que seja inserido no calendário escolar da rede municipal atividade de educação para o trânsito durante a semana nacional do trânsito</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/265/idicacacao_de_alterar_o_dia_da_feira_do_jeans_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/265/idicacacao_de_alterar_o_dia_da_feira_do_jeans_0001.pdf</t>
   </si>
   <si>
     <t>Que a feira do jeans, seja realizada em dias úteis, preferencialmente na Segunda-Feira.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_de_um_sementerio_municipal_20220407_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_de_um_sementerio_municipal_20220407_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que Seja Feito A Sementeira Municipal, no Terreno da antiga Escola Municipal, Josefa Joaquina Menino no são João de Cima.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_de_verde.com_20220407_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_de_verde.com_20220407_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o projeto cidade Verde.com Doação de mudas para a população em Geral.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/270/img_20220412_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/270/img_20220412_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Getúlio Vargas no bairro de Fazenda velha.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/271/img_20220412_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/271/img_20220412_0002.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: Sete no bairro do Valentim.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/272/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/272/img_0003.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a rua Maria do Socorro Floro Pereira, no bairro Coqueiral.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/273/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/273/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Semáfaro da rua João Pereira Tabosa, no Cruzamento com a rua Isaías Soares.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/274/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/274/img_0002.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada internet wi-fi gratuita na Nova Feira do Jeans.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/275/que_seja_instalado_um_semaforo_na_pe-90_no_cruzamento_entre_as_ruas_sao_jose_e_santa_ines.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/275/que_seja_instalado_um_semaforo_na_pe-90_no_cruzamento_entre_as_ruas_sao_jose_e_santa_ines.pdf</t>
   </si>
   <si>
     <t>Que seja instalado um Semáforo na PE-90 no cruzamento entre as Ruas São José e Santa Inês.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/276/que_seja_adquirido_um_trator_com_arado_de_disco.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/276/que_seja_adquirido_um_trator_com_arado_de_disco.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um trator com arado de disco.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/277/que_sejam_reformadas_as_tres_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/277/que_sejam_reformadas_as_tres_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf</t>
   </si>
   <si>
     <t>Que sejam reformadas as três praças da Avenida Jerusalém no Bairro Príncipe da Paz</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/278/reforma_da_academia_das_cidades.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/278/reforma_da_academia_das_cidades.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma da Academia das Cidades, localizada às_x000D_
 margens da PE-9O, no bairro Independente, acrescentando mais_x000D_
 equipamentos de ginástica para a população adulta.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/279/que_seja_construido_mais_um_hospital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/279/que_seja_construido_mais_um_hospital.pdf</t>
   </si>
   <si>
     <t>Que seja construído mais um Hospital em nosso Município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/280/rua_monteiro_lobato.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/280/rua_monteiro_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua Monteiro Lobato no Bairro Arial</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/281/que_seja_desapropriado_o_terreno_ao_lado_da_subestacao_da_celpe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/281/que_seja_desapropriado_o_terreno_ao_lado_da_subestacao_da_celpe.pdf</t>
   </si>
   <si>
     <t>Que seja desapropriado o terreno ao lado da subestação da celpe, para_x000D_
 que seja construída a Praça da Bíblia</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_acolgue_.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_acolgue_.pdf</t>
   </si>
   <si>
     <t>Ementa.Que seja enviado o Projeto de Lei do Refis das Tarimbas do Açougue público.Tirar muitas e Juros e parcelar em até 84 parcelas.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/283/que_seja_construida_uma_academia_municipal_para_idosos_e_pessoas_de_baixa_renda.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/283/que_seja_construida_uma_academia_municipal_para_idosos_e_pessoas_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Academia Municipal para idosos e pessoas de baixa renda</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/284/que_seja_obrigatorio_o_oferecimento_de_tratamento_obstetrico_para_gravidez_de_risco_a_partir_de_06_meses.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/284/que_seja_obrigatorio_o_oferecimento_de_tratamento_obstetrico_para_gravidez_de_risco_a_partir_de_06_meses.pdf</t>
   </si>
   <si>
     <t>Que seja obrigatório o oferecimento de tratamento obstétrico para gravidez de risco a partir de 06 meses</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/285/que_seja_reservada_uma_area_para_a_instalacao_permanente_de_parques_de_diversao_barracas_de_pipocas_e_de_lanches_e_de_brinquedos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/285/que_seja_reservada_uma_area_para_a_instalacao_permanente_de_parques_de_diversao_barracas_de_pipocas_e_de_lanches_e_de_brinquedos.pdf</t>
   </si>
   <si>
     <t>Que seja reservada uma área para a instalação permanente de parques de diversão, barracas de pipocas e de lanches e de brinquedos</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/287/img_20220419_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/287/img_20220419_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocado a iluminação do poste da Rua: Oncinha no Sítio Oncinha.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Carol Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_ceam.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_ceam.pdf</t>
   </si>
   <si>
     <t>Que seja criado e implementado o Centro Especializado de Atendimento à Mulher (CEAM), na cidade de Toritama.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_para_curso_de_infomatica__20220503_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_para_curso_de_infomatica__20220503_0001.pdf</t>
   </si>
   <si>
     <t>Que seja implantado o curso técnico básico de informática.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/298/img_20220503_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/298/img_20220503_0001.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um médico pediatra para atender na Policlínica da nossa cidade com urgência pois as crianças estão muito necessitando desse profissional</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/299/complemento_do_calcamento_da_rua_jose_ferreira_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/299/complemento_do_calcamento_da_rua_jose_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do calçamento da Rua José Ferreira da Silva até o Posto_x000D_
 de gasolina próximo a feira no Bairro do Antão.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/300/construcao_de_uma_praca_e_instalado_brinquedos_em_uma_area_na_av._jerusalem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/300/construcao_de_uma_praca_e_instalado_brinquedos_em_uma_area_na_av._jerusalem.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça e que seja instalado brinquedos, em uma área que fica no_x000D_
 começo da AV. Jerusalém e entre a Rua Edite Lourdes da Silva, no Bairro Príncipe da_x000D_
 Paz.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/301/restauracao_do_calcamento_da_av._jerusalem.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/301/restauracao_do_calcamento_da_av._jerusalem.pdf</t>
   </si>
   <si>
     <t>Que seja feito a restauração do calçamento, sendo tapado todos os buracos na_x000D_
 AV. Jerusalém, no Bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/302/ind._posto_polical_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/302/ind._posto_polical_antao.pdf</t>
   </si>
   <si>
     <t>Que seja determinada ao setor competente, a implantação de um posto policial no bairro Valentim, na localidade do Loteamento de Antão, que deverá funcionar durante 24 horas, estendendo o atendimento às demandas dos bairros adjacentes, visto que estes também não possuem postos policiais. A ação visa coibir e prevenir a violência, garantindo a integridade física e proteção da população da referida área.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/303/ind._maus_tratos_animais.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/303/ind._maus_tratos_animais.pdf</t>
   </si>
   <si>
     <t>Que o executivo proceda estudos e tome as providências cabíveis para o envio à Câmara Municipal, de Projeto de Lei referente a crimes de maus tratos aos animais domésticos, domesticados, nativos ou exóticos. Tal Projeto de Lei deverá abranger também crimes como abandono, abuso, ferimentos ou mutilações destes animais, estabelecendo punições por meio de multas, proibição da guarda, prestação de serviços à comunidade, reclusão aos autores destes crimes e demais punições cabíveis.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/304/ind._fonte_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/304/ind._fonte_antao.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação, solicitando ao Exmo. Prefeito que seja determinada aos setores competentes, a análise de potabilidade e qualidade da água da fonte localizada na rua Maria Santina Feitoza, próximo aos terrenos de Gaguinho, no loteamento de Antão, no bairro Valentim, bem como a construção de um chafariz na localidade.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_de_um_clube_com_psinas_para_todas_as_maes_de_nosso_mun_20220510_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_de_um_clube_com_psinas_para_todas_as_maes_de_nosso_mun_20220510_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito o Clube das  mães, com piscina longa e com raias, Finalidade, aulas de natação e competição de natação entre estados e municípios.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/306/img_20220510_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/306/img_20220510_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: Pedro Ferreira no centro.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/307/img_20220510_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/307/img_20220510_0001.pdf</t>
   </si>
   <si>
     <t>Que  seja concluido o saneamento e calçamento da Rua: Dom Pedro I No Centro.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/308/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/308/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizados coletes reflexivos e os EPI's restantes aos garis.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_da_requalificacao_das_ruas_do_planalto_20220510_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_da_requalificacao_das_ruas_do_planalto_20220510_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a requalificação da Pavimentação Rígida, das ruas do Bairro do Planalto.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/312/img_20220511_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/312/img_20220511_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a requalificação da Pavimentação Rígida, da rua Maria dos Anjos conhecida como (da galinha de capoeira, parque das feiras).</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/313/img_20220511_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/313/img_20220511_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma escovação na Avenida Dorival José Pereira (parque das feiras, estacionamento dos ônibus).</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/314/instalacao_da_tubulacao_de_mil.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/314/instalacao_da_tubulacao_de_mil.pdf</t>
   </si>
   <si>
     <t>Que seja instalado a tubulação de mil na vala que foi aberta no Loteamento Izidio Tavares.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/315/que_seja_saneada_e_calcada_as_quatro_ruas_no_loteamento_de_arlindo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/315/que_seja_saneada_e_calcada_as_quatro_ruas_no_loteamento_de_arlindo.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada as quatro ruas do Loteamento de Arlindo.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/317/que_seja_feito_o_complemento_do_calcamento_da_rua_augusto_tavares_e_que_seja_feito_o_saneamento_e_calcamento_das_ruas_jos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/317/que_seja_feito_o_complemento_do_calcamento_da_rua_augusto_tavares_e_que_seja_feito_o_saneamento_e_calcamento_das_ruas_jos.pdf</t>
   </si>
   <si>
     <t>calçamento da Rua Augusto Tavares e que seja feito o saneamento e calçamento das ruas José Pedro da silva e Maria do Socorro Floro Pereira e Rua Jorge Matheus e a Travessa Ivo Leite no Bairro do Coqueiral. Reforçando uma indicação anterior de 25 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/318/ind._cacambas_de_lixo_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/318/ind._cacambas_de_lixo_antao.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. Prefeito, para que seja solicitada à secretaria de_x000D_
 obras a colocação de caçambas de lixo nas ruas onde o carro coletor de lixo não tem_x000D_
 acesso, iniciando esta ação pelas ruas do loteamento de Antão e localidades do_x000D_
 entorno._x000D_
 A sugestão vÍsa melhorar a limpeza e qualidade de vida das pessoas que moram nas_x000D_
 ruas que estão desassistidas com relação à coleta.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/319/ind.iluminacao_rua_do_matadouro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/319/ind.iluminacao_rua_do_matadouro.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. Prefeito, que seja determinado às autoridades_x000D_
 competentes, que se procedam estudos e a implantação de mais pontos de_x000D_
 iluminação na rua do Matadouro, nas proximidades da quadra esportiva._x000D_
 A sugestão visa melhorar a iluminação da rua, bem como aumentar a segurança dos_x000D_
 moradores da localidade.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/320/ind.faixas_elevadas_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/320/ind.faixas_elevadas_antao.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação, solicitando ao Exmo. Prefeito que seja solicitada aos_x000D_
 setores competentes, a reestruturação das faixas elevadas no Loteamento de Antão._x000D_
 A sugestão visa oferecer melhores e mais seguras condições para o trânsito de_x000D_
 pedestres e transportes na localidade uma vez que as faixas encontram-se com a_x000D_
 estrutura exposta, podendo provocar acidentes e danos aos pedestres e aos_x000D_
 transportes que transitam pela localidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/321/ind.praca_no_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/321/ind.praca_no_antao.pdf</t>
   </si>
   <si>
     <t>lndico ao chefe do executivo, que seja solicitada aos setores competentes, para que_x000D_
 se procedam análises e a construção de uma praça pública sobre o canal do bairro_x000D_
 Valentim, que passa pelo loteamento de Antão._x000D_
 No bairro, o córrego a céu aberto é um dos principais pontos de incômodo dos_x000D_
 moradores. A construção de uma praça no local excluirá este problema e oferecerá_x000D_
 uma área de lazer para a população do bairro Valentim, que necessita de um espaço_x000D_
 de entretenimento.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/322/ind._poste_maria_santina.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/322/ind._poste_maria_santina.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação, solicitando ao Exmo. Prefeito que seja determinado às_x000D_
 autoridades competentes, que se procedam estudos e a implantação de mais pontos_x000D_
 de iluminação na rua Maria Santina Feitoza, localizada no Loteamento de Antão, que_x000D_
 conta com apenas um poste de luz._x000D_
 A sugestão visa melhorar a iluminação da rua, bem como aumentar a segurança dos_x000D_
 moradores da localidade.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/323/ilum._jairo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/323/ilum._jairo.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. prefeito, para que seja determinado às autoridades competentes, a realização de estudos e implantação de postes de iluminação em todas as ruas do Loteamento de Jairo, no bairro Valentim._x000D_
 A sugestão visa melhorar a iluminação da localidade, bem como proporcionar segurança para as pessoas que moram no local.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/324/ilum._morro_coco.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/324/ilum._morro_coco.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. prefeito, para que seja determinado às autoridades competentes, a realização de estudos e implantação de iluminação na localidade conhecida como Morro do Cocô, no bairro Valentim ll._x000D_
 A sugestão visa melhorar a iluminação da localidade, bem como proporcionar segurança para as pessoas que moram no local.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/326/ilum._terreno_gaguinho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/326/ilum._terreno_gaguinho.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. prefeito, para que seja determinado às autoridades competentes, a implantação de pontos de iluminação na rua do antigo açude novo, onde ficam localizados os terrenos de Gaguinho, no Loteamento de Antão._x000D_
 A sugestão visa melhorar a iluminação da rua, bem como aumentar a segurança dos moradores da localidade.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/328/30_luminarias_nos_postes_no_luar_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/328/30_luminarias_nos_postes_no_luar_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja colocado trinta (30) luminárias nos postes do Loteamento Luar de Toritama.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/329/contrucao_de_um_treminal_rodoviario_em_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/329/contrucao_de_um_treminal_rodoviario_em_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Terminal Rodoviário Municipal em nossa querida Toritama._x000D_
 Reforçando uma indicação minha de no80 de 2021.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/330/saneamento_e_calcamento_dos_becos_sao_paulo_sao_pedro_e_alto_da_saudade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/330/saneamento_e_calcamento_dos_becos_sao_paulo_sao_pedro_e_alto_da_saudade.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Saneamento e o Calçamento dos Becos São Paulo, São Pedro, do Alto_x000D_
 da Saudade , Sete de Setembro e do Raquel de Queiroz. Reforçando uma indicação_x000D_
 minha de no151 de 2018.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/331/contruida_uma_quadra_poliesportiva_e_um_posto_de_saude_entre_os_bairros_valentim_e_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/331/contruida_uma_quadra_poliesportiva_e_um_posto_de_saude_entre_os_bairros_valentim_e_antao.pdf</t>
   </si>
   <si>
     <t>Que seja construídas uma Quadra poliesportiva, um posto de saúde e uma área de lazer_x000D_
 entre os bairros Valentim I, II, III e o Bairro do Antão. Reforçando uma indicação minha_x000D_
 de no139 de 2021.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/332/oficina_de_corte_e_costura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/332/oficina_de_corte_e_costura.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma Oficina de Corte e Costura na cidade de Toritama. Reforçando uma_x000D_
 indicação no 416 de 2A21 de minha autoria.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/333/pontes_sobre_os_riachos_dos_canudos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/333/pontes_sobre_os_riachos_dos_canudos.pdf</t>
   </si>
   <si>
     <t>Que sejam Construídas duas Pontes, uma sobre o Riacho dos Canudos, na via que da_x000D_
 acesso à Rua Luiz Bertulino e a outa ponte na Rua em seguida.. Reforçando uma_x000D_
 indicação minha de no382 de 2021.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/334/praca_e_um_posto_de_saude_ao_lado_do_cacimbao_no_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/334/praca_e_um_posto_de_saude_ao_lado_do_cacimbao_no_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Qre seja construída uma Praça e um Posto de Saúde no terreno ao lado cacimbão no Loteamento Izídio Tavares . Reforçando uma indicação minha de no60 de 2021.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/335/quadra_poliesportiva_e_um_chafariz_no_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/335/quadra_poliesportiva_e_um_chafariz_no_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que sejam, construídos uma Quadra Poliesportiva e um Chafariz no Loteamento Izídio_x000D_
 Tavares. Reforçando uma indicação minha de no146 de 2021.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/336/saneamento_e_calcamento_da_avenida_jose_manoel_da_silva_rua_allan_wilker_da_silva_e_etc..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/336/saneamento_e_calcamento_da_avenida_jose_manoel_da_silva_rua_allan_wilker_da_silva_e_etc..pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas a AV. José Manoel da Silva, Rua Allan Wilker da Silva, R._x000D_
 Abdias Apolinário de Almeida, R. Laura Lopes Tavares da Silva, R. Maria de Lourdes dos_x000D_
 Santos R. Maria do Carmo da Silva e R. João Tavares Sobrinho no Bairro lzídio Tavares_x000D_
 . Reforçando uma indicação minha de no129 de 2021.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/337/saneamento_e_calcamento_das_ruas_francisca_bezerra__manoel_henrique_tavares_e_etc..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/337/saneamento_e_calcamento_das_ruas_francisca_bezerra__manoel_henrique_tavares_e_etc..pdf</t>
   </si>
   <si>
     <t>Que sejam feitos o saneamento e o calçamento das Ruas Francisca Bezerra do_x000D_
 Nascimento, Manoel Henrique Tavares e José Caetano da Silva, no Bairro Novo Oriente"_x000D_
 Reforçando uma indicação minha de no400 de 2021.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/338/saneamento_e_calcamento_das_ruas_no_loteamento_luar_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/338/saneamento_e_calcamento_das_ruas_no_loteamento_luar_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos o saneamento e o calçamento das ruas do Loteamento Luar de_x000D_
 Toritama. Reforçando uma indicação minha de no97 de 2021.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/339/img_20220516_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/339/img_20220516_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construído a academia ar livre nas praças dos bairros do nosso município.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/340/img_20220516_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/340/img_20220516_0002.pdf</t>
   </si>
   <si>
     <t>Que seja oficializado a denominação dos bairros de nossa cidade, através de um projeto de lei.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/341/img_20220516_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/341/img_20220516_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfalto das ruas Emilio Jordão, Maestro Antonio Rufino, Jose Rogerio, Pedro Ferreira, Ana Cecilia da Costa, José Júlio irmão Bairro Centro.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/345/quarenta_por_cento_de_insalubridade_aos_garis.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/345/quarenta_por_cento_de_insalubridade_aos_garis.pdf</t>
   </si>
   <si>
     <t>Que seja pago quarenta por cento de insalubridade (40%) aos Garis de_x000D_
 Toritama-PE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/346/img_20220517_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/346/img_20220517_0002.pdf</t>
   </si>
   <si>
     <t>Que seja complementado o saneamento e calçamento da Rua: Virginia Maria De Jesus no Bairro do Antão.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/347/img_20220517_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/347/img_20220517_0001.pdf</t>
   </si>
   <si>
     <t>Que seja colocado iluminação na Rua: Isaías Soares no centro.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/348/img_20220517_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/348/img_20220517_0003.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um automóvel para a câmara de vereadores.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/351/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/351/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja concertado o asfalto na rua Siqueira Campos, no bairro Duque de Caxias.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/353/img_20220519_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/353/img_20220519_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do calçamento do loteamento colorado com BR-104, na entrada do sítio São João.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/354/img_20220519_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/354/img_20220519_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito a terraplanagem do loteamento luar de Toritama.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/355/ind._varanda_ponte_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/355/ind._varanda_ponte_antao.pdf</t>
   </si>
   <si>
     <t>lndico ao chefe do executivo e ao secretário de obras, que sejam construídas calçadas e parapeitos nas pontes que ficam sobre o canal que passa pelo bairro Valentim e Loteamento de Antão._x000D_
 A solicitação visa promover segurança às pessoas que arriscam-se ao atravessar as pontes mencionadas sem um espaço adequado para o trânsito de pedestres.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/356/ind._torneio_de_xadrez.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/356/ind._torneio_de_xadrez.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação, solicitando ao Exmo. secretário de cultura e esportes, que proceda estudos e providencie a realização de um Torneio Municipal de Xadrez, onde_x000D_
 além da competição, sejam realizadas aulas básicas sobre o jogo._x000D_
 A referida indicação visa incentivar o aprendizado e a prática do jogo, que oferece benefícios como aumento da concentração, do raciocínio, da autoconfiança em_x000D_
 tomadas de decisões, entre muitas outras benéfices.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/357/ind._dentista_ubs_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/357/ind._dentista_ubs_antao.pdf</t>
   </si>
   <si>
     <t>lndico ao chefe do executivo e ao secretário de saúde, a contratação de dentista para a Unidade Básica de Saúde do Loteamento de Antão, bem como a adequação estrutural desta unidade para atendimentos odontológicos._x000D_
 A população do bairro tem solicitado esta ação com frequência, diante da demanda de atendimentos para este profissional no local.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/358/ind._mutirao_castracao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/358/ind._mutirao_castracao.pdf</t>
   </si>
   <si>
     <t>lndico ao chefe do executivo, e ao secretário de meio ambiente que seja realizado um mutirão de castração e conscientização sobre maus tratos e abandono de animais, no Loteamento de Antão._x000D_
 A população do bairro tem solicitado esta ação com _x000D_
  frequência, diante da necessidade de controle sobre a quantidade de animais que são abandonados, visto que quando procriam, muitos tutores os deixam em espaços públicos.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/359/ind._postes_ruas_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/359/ind._postes_ruas_antao.pdf</t>
   </si>
   <si>
     <t>Apresento esta indicação ao Exmo. Prefeito, que seja determinado às autoridades competentes, que se procedam estudos e a implantação de mais pontos de iluminação nas seguintes localizações:_x000D_
 - nas pontes que dão acesso ao Loteamento de Antão, no bairro Valentim;_x000D_
 - no trecho entre a Lavanderia Nazaré e o Posto de gasolina, no bairro Valentim;_x000D_
 - Na rua do Matadouro, na altura da casa Nº 540 (próximo ao salão de Carol), no Loteamento de Antão._x000D_
 - Na rua 4, na altura da casa Nº15, no Loteamento de Antão;_x000D_
 - Na rua Manoel Joaquim de Lima, próximo a pedra, no Loteamento de Antão._x000D_
 A sugestão visa melhorar a iluminação das ruas citadas, bem como aumentar a segurança dos moradores destas localidades.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/360/reajuste_dos_salarios_dos_assistentes_sociaes_e_dos_psicologos_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/360/reajuste_dos_salarios_dos_assistentes_sociaes_e_dos_psicologos_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reajuste salarial dos assistentes sociais e dos Psicólogos da assistência social de Toritama.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/361/img_20220519_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/361/img_20220519_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS no loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/362/img_20220519_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/362/img_20220519_0002.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um médico pediatra para os postos de saúde.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_de_bancos_da_feira_da_faoro_20220519_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_de_bancos_da_feira_da_faoro_20220519_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito bancos de Feira e cobertura com o mesmo padrão das Ruas Requalificadas na Rua Floriano da Silva até a travessa Barboza (Duca) código Logradouro 484 ao lado do Uai Shopping. Com a finalidade de Doar os Bancos através de Sorteio para aquelas pessoas que vendia na Rua da Faoro e Afinação.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_de_um_transporte_de_uso_exclusivo_imobiliario_e_iptu_20220601_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_de_um_transporte_de_uso_exclusivo_imobiliario_e_iptu_20220601_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a aquisição de um carro e que seja de uso exclusivo do setor de Cadastro imobiliário que precisa se deslocar para fazer medições de Áreas, entrega de IPTU. etc</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/367/ind_234-2022_edijan.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/367/ind_234-2022_edijan.pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada e trocada as lampadas para Led na rua Chavier  Leite.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/368/img_20220606_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/368/img_20220606_0001.pdf</t>
   </si>
   <si>
     <t>Solicito que seja enviado a implantação do piso salarial de toda classe de enfermagem, aprovado pelo Congresso Nacional do dia 04 de maio de 2022 no município de Toritama (PL 2564-2020).</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/369/img_20220614_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/369/img_20220614_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas lixeiras seletivas nas principais ruas do município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_rua_acre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_rua_acre.pdf</t>
   </si>
   <si>
     <t>Que  seja saneada e calçada a Rua Acre no Loteamento de Arlindo.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Avenida Mestre Vitalino, quê fica localizado no bairro_x000D_
 Novo Coqueiral.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/384/indicacao_de_um_centro_de_apoio_as_empresas_20220712_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/384/indicacao_de_um_centro_de_apoio_as_empresas_20220712_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado o centro de Apoio as empresas e que seja Oferecido todo apoio Logístico e translado para os clientes que pretendem conhecer Toritama via aeroporto internacional dos Guararapes Recife-PE e Aeroporto presidente João Suassuna Campina grande-PB.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/389/img_20220713_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/389/img_20220713_0005.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pavimentação da Rua Allan Uilker da Silva Melo Loteamento: Izídio Tavares .</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_de_um_sinalizacao_20220714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_de_um_sinalizacao_20220714_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja colocado sinalização luminosas nas entradas do Deus é Fiel. Oncinhas. Fórum. Colorado e Sítio mangas.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/391/indincacao_de_um_aparelho_de_endoscopio_20220714_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/391/indincacao_de_um_aparelho_de_endoscopio_20220714_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a aquisição de um aparelho endoscópio, e a contratação de um médico na especialidade Gastroenterologia.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/392/img_20220719_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/392/img_20220719_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do calçamento da Rua: Emílio Jordão no centro próximo a Santa massa pizzaria.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/393/img_20220719_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/393/img_20220719_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento  do calçamento da Rua: Castro Alves no Bairro do independente próximo a PE 90.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/394/img_20220719_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/394/img_20220719_0002.pdf</t>
   </si>
   <si>
     <t>Que sejam  trocadas as lâmpadas da Rua: Maestro Antônio Rufino no centro.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/400/bloco_cirurgico.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/400/bloco_cirurgico.pdf</t>
   </si>
   <si>
     <t>Que seja Implantada uma sala com um BLOCO CIRÚRGICO composto com equipamentos para a_x000D_
 realização de procedimentos de alta complexidade, para atendimentos de obstetrícia, cirurgias_x000D_
 diversas e traumatológicas, entre outras.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/401/terminal_rodoviario.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/401/terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Terminal Rodoviário Municipal em nossa cidade. Reforçando_x000D_
 uma indícação de minha autoria apresentada em 2021 com o n° 8O/2021.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/402/hospital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/402/hospital.pdf</t>
   </si>
   <si>
     <t>Que seja construído mais um Hospital em nossa cidade. Reforçando uma indicação de_x000D_
 minha autoria apresentada em 2019 com o n" 257/2019</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/403/parque_florestal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/403/parque_florestal.pdf</t>
   </si>
   <si>
     <t>Que seja feito um parque florestal em nossa cidade. Reforçando uma indicação de minha autoria_x000D_
 apresentada em 2021, com o n" 39O/2021</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/404/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/404/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um Caminhão Varredeira Urbano, para limpeza nas ruas asfaltada.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/405/img_20220726_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/405/img_20220726_0001.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a obra do saneamento na Rua: Maestro Antônio Rufino no centro pois a 3 meses que estar  aberto o buraco podendo causa acidente.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/406/ampliada_a_creche_do_independente_com_mais_sala.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/406/ampliada_a_creche_do_independente_com_mais_sala.pdf</t>
   </si>
   <si>
     <t>Que seja ampliada a Creche do Independente com mais salas para atender a_x000D_
 demanda crescente da população deste baírro.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/407/calcamento_das_ruas_olavo_bilac_alfredo_feitosa_maragogi_luiz.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/407/calcamento_das_ruas_olavo_bilac_alfredo_feitosa_maragogi_luiz.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das Ruas Olavo Bilac, Alfredo Feitosa, Maragogi, Luiz_x000D_
 Gonzaga, Raquel de Queiroz, Auto da Saudade e os becos São Paulo, São Pedro, Auto_x000D_
 da Saudade e os Becos da Sete de Setembro entre os bairros Independente e_x000D_
 Planalto.       Reforçando uma indicação de minha autoria de 2021 com n" 27 /20?1</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/408/reformadas_e_reativadas_as_escolas_dos_sitios_mangas_e_travessi.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/408/reformadas_e_reativadas_as_escolas_dos_sitios_mangas_e_travessi.pdf</t>
   </si>
   <si>
     <t>Oue sejam reformadas e reativadas as escolas dos sítios Mangas e Travessias. São_x000D_
 escolas de extrema necessidade para atender a demanda da população dessas_x000D_
  localidades.         Reforçando uma indicação de minha autoria de 2018 com n°197 /2018.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/409/reforma_da_academia_das_cidades.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/409/reforma_da_academia_das_cidades.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da academia das cidades e nessa reforma também seja_x000D_
 acrescentado mais equiparnentos de ginástica. Reforçando uma indicação de minha_x000D_
 autoria de 2017 com o n'34 /2A17.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/410/cobertura_do_canal_do_iniciando_da_construcao_do_vereador_jeziel_ate.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/410/cobertura_do_canal_do_iniciando_da_construcao_do_vereador_jeziel_ate.pdf</t>
   </si>
   <si>
     <t>Que seja feito a cobertura do canal  iniciando da construção do Vereador Jeziel até_x000D_
 a boeira no bairro independente e feita uma mini praça neste local, com bancos e_x000D_
 postes de iluminação, para o lazer das pessoas desta localidade.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/411/colocado_os_corrimoes_e_colocado_postes_com_iluminacao_nas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/411/colocado_os_corrimoes_e_colocado_postes_com_iluminacao_nas.pdf</t>
   </si>
   <si>
     <t>Que seja colocado os corrimões e colocado postes com iluminação nas_x000D_
 pontes das ruas José Eraldo, Riachuelo, Santa Marta e Pastor Pedro Nunes_x000D_
 e feita as duas pontes em seguida.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/412/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/412/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma creche no Príncipe da Paz e que seja nomeada da Maria Sebastiana Dunda do Nascimento.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/420/img_20220802_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/420/img_20220802_0001.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um médico Neurologista para o município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/421/img_20220802_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/421/img_20220802_0002.pdf</t>
   </si>
   <si>
     <t>Que seja adquirida uma máquina de desfibrilador automático para as UBS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/422/reajuste_dos_salarios_motoristas_ambulancias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/422/reajuste_dos_salarios_motoristas_ambulancias.pdf</t>
   </si>
   <si>
     <t>Que seja dado um reajuste salarial aos motoristas de ambulâncias do nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_de_esgotos_20220802_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_de_esgotos_20220802_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja construído fossas no Final da Rede de Esgoto em todos os bairros e que seja feito a aquisição de 4 Caminhões com Bomba de Vácuo e tanque de coleta, para coletar os Resíduos Sólido das Fossas e levar até o aterro sanitário ou estação de tratamento que pode ser feita por o próprio município.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_de_oculos_inteligente_para_guardas_municipal_20220802_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_de_oculos_inteligente_para_guardas_municipal_20220802_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito a aquisição de Óculos inteligente para Guarda Municipal usar em pontos estratégicos.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/427/img_20220803_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/427/img_20220803_0004.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um Fisioterapeuta nas UBS nos Sítios: São João, Vila São Benedito, e nos bairros: Independente, novo Coqueiral e Deus é Fiel.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/428/img_20220803_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/428/img_20220803_0003.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um médico Oftalmologista, e comprado equipamentos para o próprio atendimento no município de Toritama.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/429/img_20220803_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/429/img_20220803_0005.pdf</t>
   </si>
   <si>
     <t>Que seja comprado veículos para a secretaria de educação: 06 ônibus, secretaria da saúde: Solicitar uma unidade móvel, UTI para Samu, um micro-ônibus para Caruaru, um carro 7 lugares para conselho tutelar. Secretaria de obras: um veículo de carroceira operacional com cesto áreo de um ocupante para trabalhar em altura de 10,5 metros, podendo ser, braço isolado ou não condicionado.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/432/01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/432/01.pdf</t>
   </si>
   <si>
     <t>Pedido que seja feito o reparo da Avenida Jerusalém, no bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/433/02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/433/02.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados mutirões de Limpeza conserto de calçamento e saneamento, poda de árvores e substituição de lâmpadas nos bairros mensalmente.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_de_doacao_de_bicicletas_para_agentes_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_de_doacao_de_bicicletas_para_agentes_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Feito a Aquisição de Bicicletas para doar aos Agentes comunitários de Saúde, e Agentes de Endemias.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_de_uma_ubs_no_sitio_mangas_20220805_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_de_uma_ubs_no_sitio_mangas_20220805_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Realizado o processo de desapropriação de um terreno no sítio Mangas, para construção de uma UBS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_de_chapas_nos_pontos_1_e2.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_de_chapas_nos_pontos_1_e2.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Feito pontos dos Chapas, ponto 1 as Margens da BR 104 . Saída para Caruaru próximo ao ponto de Lotação, ponto 2. As Margens da BR 104 em Frente ao cemitério São Jorge, ao lado da Algaroba.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/438/img_20220805_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/438/img_20220805_0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a implantação do piso salarial de toda classe para enfermeiros, técnicos de enfermagem, e parteiras. Aprovado pela Câmara e pelo Senado (PL2564-2020), e sancionado pelo presidente.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/440/img_20220802_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/440/img_20220802_0003.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: José Eraldo da Silva no centro.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/446/derivaldo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/446/derivaldo.pdf</t>
   </si>
   <si>
     <t>Que seja denominada Benedita Sebastiana da Silva a creche que será construída no bairro Deus é Fiel</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/451/img_20220810_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/451/img_20220810_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o asfalto da Rua: Santa Mônica e Avenida Prefeito Celso Andrade Bairro: Cohab.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/452/img_20220810_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/452/img_20220810_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito, o saneamento dos loteamentos: Colorado, Monte Verde, Gold Squary e Príncipe da Paz.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/457/escola_entre_os_bairro_coqueiral_e_novo_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/457/escola_entre_os_bairro_coqueiral_e_novo_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Escola entre os Bairros Coqueiral e Novo Coqueiral.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/458/ubs_no_bairro_coqueiral.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/458/ubs_no_bairro_coqueiral.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma (UBS) Unidade Básica de Saúde no Bairro Coqueiral.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_de_combate_a_roubos_de_veiculos_nos_dias_de_feira_20220805_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_de_combate_a_roubos_de_veiculos_nos_dias_de_feira_20220805_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja implantado medidas de combate a Roubos e Furtos de Veículos nos dias de Feiras.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_para_maes_que_nao_conseguem_vagas_na_creche_20220810_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_para_maes_que_nao_conseguem_vagas_na_creche_20220810_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja concedido o Auxílio Criança Cidadã, as Famílias que não conseguiram vaga em creches para colocar os seus Filhos.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_de_coordenador_20220812_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_de_coordenador_20220812_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Criado o cargo de coordenador de estradas urbana e Rural.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/467/img_20220816_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/467/img_20220816_0001.pdf</t>
   </si>
   <si>
     <t>Que seja trocadas as lâmpadas da Rua: Pio X no Bairro de Fazenda velha.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/468/img_20220816_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/468/img_20220816_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: João Gonçalves Da Silva no Bairro de Fazenda velha.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/469/img_20220817_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/469/img_20220817_0002.pdf</t>
   </si>
   <si>
     <t>Que seja pago adicional noturno para os: Agente de trânsito, guarda municipal, motoristas, eletricistas e limpeza urbana (garis).</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/470/img_20220817_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/470/img_20220817_0003.pdf</t>
   </si>
   <si>
     <t>Que seja realizados cursos de capacitação e aperfeiçoamento gratuitos para servidores públicos.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/471/img_20220817_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/471/img_20220817_0005.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma creche no loteamento Nova Betel no município de Toritama.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/474/ed.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/474/ed.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados 3 postes grandes de iluminação na Praça das Crianças</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_de_uma_construcao_de_um_lago_20220822_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_de_uma_construcao_de_um_lago_20220822_0001.pdf</t>
   </si>
   <si>
     <t>Ementa que seja Realizado o processo de Desapropriação de um Terreno no Bairro Coqueiral, Proximo a fábrica de Bolsas e próximo ao bairro planalto, para construção de um Lago  um Calçadão e praças em Torno do Lago.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_de_um_teleferico_20220822_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_de_um_teleferico_20220822_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Feito o Mirante ponta da Serra. Com Vista para Toritama e santa Cruz do Capibaribe, e um teleférico com ponto de Embarque no final do condomínio Jardim das Oliveiras lado norte Até a ponta da Serra do costa.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/480/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/480/img_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito uma usina de Energia Solar no Terreno do antigo lixão, para Fornecer Energia a todos os prédios público. Reforçando a indicação 412 / 2021 de Doutor do são João.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/481/img_20220823_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/481/img_20220823_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feita a remoção dos carros apreendidos que fica na Rua: Emílio Jordão da antiga delegacia civil.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/482/img_20220823_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/482/img_20220823_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam utilizadas focinheiras em algumas raças consideradas potencialmente perigosas pois tem muitos cães andando sem nenhuma proteção nas ruas da cidade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/495/02_20220823_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/495/02_20220823_0001.pdf</t>
   </si>
   <si>
     <t>Que seja incluído junto do Programa Saúde em Casa Cadeiras de rodas e Cadeiras de banho para as pessoas que são acompanhadas pelo Programa Saúde em Casa.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/496/01_20220823_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/496/01_20220823_0001.pdf</t>
   </si>
   <si>
     <t>Que seja incluído junto do Programa Saúde em Casa ,  Colchões Pneumático para as pessoas que são acompanhados pelo Programa Saúde em Casa.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/501/img_20220824_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/501/img_20220824_0001.pdf</t>
   </si>
   <si>
     <t>Que seja colocado poste de iluminação do cemitério até o Sítio Mangas.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/502/img_20220824_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/502/img_20220824_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma biblioteca na escola Nossa Senhora da Conceição, no Bairro: Duque de Caxias</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/503/img_20220824_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/503/img_20220824_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito um reforço para ser exposto o calendário da merenda escolar.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/505/ind.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/505/ind.pdf</t>
   </si>
   <si>
     <t>Apresento esta Indicação, solicitando ao Exmo. Prefeito que seja feito um “PPP” Parcerias Públicas Privadas com Hospitais para pessoas que necessitam de cirurgias como; Vesícula, Hérnia, Histerectomia e Cirurgia de Olhos dentre outros.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/506/ind_aluno_conectado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/506/ind_aluno_conectado.pdf</t>
   </si>
   <si>
     <t>Que seja criado e implementado o Programa Aluno Conectado, objetivando subsidiar a compra e distribuição de notebooks, bem como a execução de curso básico de informática para os alunos do quinto ao nono ano da rede pública municipal de ensino de Toritama.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/507/ind_renda_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/507/ind_renda_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja enviado pelo Poder Executivo o projeto de lei de criação e implementação_x000D_
 do Programa Emergencial Renda Toritama.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_hello.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_hello.pdf</t>
   </si>
   <si>
     <t>Que seja Saneada e calçada a Rua Paulista, no Bairro do Deus e fiel.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/509/img_20220829_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/509/img_20220829_0003.pdf</t>
   </si>
   <si>
     <t>Que seja contratado Psicólogos para todas as escolas municipais do município de Toritama- PE.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/510/img_20220829_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/510/img_20220829_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito um anel viário, no centro da cidade das Ruas: Maria Idelfonso, José Eraldo, Clementino Afonso, e parte do loteamento Valentim da Rua: José Ferreira da Silva. Dando acesso a Rua: Henrique Tavares.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/511/img_20220829_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/511/img_20220829_0005.pdf</t>
   </si>
   <si>
     <t>Que seja feito um anel viário, no Bairro Areal das Ruas: Monteiro Lobato, José Correia de Queiroz Log 426 e parte da Rua projetada 7 Cód: 407 no Loteamento Valentim ate Henrique Tavares.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/516/complemento_do_calcamento_na_rua_rio_de_janeiro_no_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/516/complemento_do_calcamento_na_rua_rio_de_janeiro_no_antao.pdf</t>
   </si>
   <si>
     <t>Que seja feito o complemento do calçamento da Rua Rio de Janeiro no Bairro do Antão.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/517/03_bracos_com_lampadas_no_morro_do_coco_no_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/517/03_bracos_com_lampadas_no_morro_do_coco_no_antao.pdf</t>
   </si>
   <si>
     <t>Que seja colocado 03 (Três) braços com Lâmpadas nos postes da Rua do Morro do cocô, no Bairro do Antão.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/518/30_luminarias_no_luar_de_toritama.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/518/30_luminarias_no_luar_de_toritama.pdf</t>
   </si>
   <si>
     <t>Que seja colocada ás 30 (Trinta) Luminárias nos postes do Loteamento Luar de Toritama.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/519/ind._cameras_nos_uniformes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/519/ind._cameras_nos_uniformes.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas capacitações de forma contínua dos agentes da Guarda Municipal de Toritama (GCM) e CTTU, e instaladas câmeras de segurança tanto em seus uniformes quanto nos automóveis utilizados como viaturas por estas instituições. As imagens coletadas pelos dispositivos devem ser armazenadas por 90 dias em caso de rondas e por um ano em caso de abordagens.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/526/programa_doacao_tampas_de_cisternas_e_tanques_20220913_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/526/programa_doacao_tampas_de_cisternas_e_tanques_20220913_0001.pdf</t>
   </si>
   <si>
     <t>Que seja criado um programa para doação tampas de cisterna e tanques de água para prevenir acidentes , principalmente , com crianças , bem como os Agentes Comunitários de Saúde e de Endemias notifiquem casos de reservatórios sem proteção.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/527/programa_para_construcao_de_banheiro_em_imoveis_de_pessoas_20220913_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/527/programa_para_construcao_de_banheiro_em_imoveis_de_pessoas_20220913_0001.pdf</t>
   </si>
   <si>
     <t>Que seja criado um programa para construção de banheiros em imóveis de pessoas em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/528/img_20220913_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/528/img_20220913_0003.pdf</t>
   </si>
   <si>
     <t>Que seja trocadas as lâmpadas na Rua: Albenicio Artur Sobral no Bairro coqueiral.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/529/img_20220913_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/529/img_20220913_0004.pdf</t>
   </si>
   <si>
     <t>Que sejam retirada as pedras na Rua: São João no Bairro do independente.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/535/img_20220913_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/535/img_20220913_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída outro campo esportivo, 3 quadras em uma área do munícipio.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/536/img_20220913_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/536/img_20220913_0002.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada ou asfaltada da PE-90 até o sítio arroz município de Toritama (divisa com Taquaritinga).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/537/img_20220913_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/537/img_20220913_0003.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma piscina para prática de esportes, para alunos da rede municipal.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/538/implantados_o_bloco_cirurgico_e_o_mamografo_digital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/538/implantados_o_bloco_cirurgico_e_o_mamografo_digital.pdf</t>
   </si>
   <si>
     <t>Que sejam implantados o bloco cirúrgico e o mamógrafo digital no hospital da nossa cidade</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/539/construida_uma_ubs_no_bairro_coqueiral_e_no_antao.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/539/construida_uma_ubs_no_bairro_coqueiral_e_no_antao.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS no bairro coqueiral e no antão.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/540/construida_a_praca_do_planalto_a_praca_da_base_na_cohab_e_as_duas_pracas_no_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/540/construida_a_praca_do_planalto_a_praca_da_base_na_cohab_e_as_duas_pracas_no_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que seja construída a Praça do planalto, a praça da base na Cohab e as duas praças no Izídio Tavares, ao lado da RF.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/543/instalada_a_tubulacao_de_saneamento_na_avenida_jerusalem_e_feito_todo_o_reparo_no_calcamento_que_esta_muito_deteriorado.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/543/instalada_a_tubulacao_de_saneamento_na_avenida_jerusalem_e_feito_todo_o_reparo_no_calcamento_que_esta_muito_deteriorado.pdf</t>
   </si>
   <si>
     <t>Que seja instalada a tubulação de saneamento na Avenida Jerusalém e feito todo o reparo no calçamento, que está muito deteriorado.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/544/uma_quadra_poliesportiva_entre_os_bairros_novo_coqueiral_e_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/544/uma_quadra_poliesportiva_entre_os_bairros_novo_coqueiral_e_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra poliesportiva entre os bairros novo coqueiral e Izídio Tavares. E também um chafariz no cacimbão.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/545/img_20220928_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/545/img_20220928_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo no asfalto do Loteamento gold squer.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/546/img_20220928_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/546/img_20220928_0007.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: João Pessoa no Loteamento Colorado.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/549/img_20221004_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/549/img_20221004_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça com parque no Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/557/1.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/557/1.pdf</t>
   </si>
   <si>
     <t>Que a praça que será construída no Bairro do Antão, no riacho dos canudos, seja denominada de Otacílio Ferreira de Carvalho Neto.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/558/img_20221005_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/558/img_20221005_0008.pdf</t>
   </si>
   <si>
     <t>Que seja construído muro de arrimo nas barreiras de risco e que seja demarcado os locais permitido para construir.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/559/img_20221005_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/559/img_20221005_0006.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento do loteamento do Jardim do Eden.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/560/img_20221005_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/560/img_20221005_0007.pdf</t>
   </si>
   <si>
     <t>Que seja construído duas pontes nas Ruas: José Vieira de Barros e José Vieira de Melo, Bairro: Centro.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/561/que_seja_feito_o_espaco_jovem_em_nosso_municipio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/561/que_seja_feito_o_espaco_jovem_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Que seja feito o espaço jovem em nosso município._x000D_
 Os jovens de nossa Toritama precisam de um lugar para se reunirem e para interagir com segurança, por isso esse espaço jovem é tão importante.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/562/que_seja_enviado_um_projeto_de_lei_para_construcao_de_cisternas_nas_residencias_de_pessoas_de_baixa_renda_em_nosso_municipio..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/562/que_seja_enviado_um_projeto_de_lei_para_construcao_de_cisternas_nas_residencias_de_pessoas_de_baixa_renda_em_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>Que seja enviado um projeto de lei, para construção de cisternas nas residências de pessoas de baixa renda em nosso município.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_jardim_das_oliveiras_20221006_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_jardim_das_oliveiras_20221006_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja feito o acesso local do Jardim das Oliveiras ao Bairro Deus é Fiel e Oncinha, passando por baixo do pontilhão da BR 104 próximo ao Fórum.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_calcamento_becos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_calcamento_becos.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das ruas do Alto da Saudade, Olavo Bilac, Raquel de Queiroz ou Luiz Gonzaga, e os becos São Pedro, São Paulo, Alto da Saudade e os três becos da rua Sete de Setembro entre os bairros Independente e Planalto, reforçando uma indicação de N° 27 / 2021 de minha autoria.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/572/img_20221010_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/572/img_20221010_0006.pdf</t>
   </si>
   <si>
     <t>Solicito que seja pago o adicional noturno aos funcionários do município de Toritama.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/573/img_20221010_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/573/img_20221010_0005.pdf</t>
   </si>
   <si>
     <t>Solicito ao DER, que seja feito faixa de pedestre na  PE-90 no município de Toritama.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/574/img_20221010_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/574/img_20221010_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento do loteamento Nova Betel.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_creche.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_creche.pdf</t>
   </si>
   <si>
     <t>Que seja ampliada a Creche do Independente com mais salas, para atender a demanda_x000D_
 de Mães que estão necessitando deixar seus filhos com segurança para ir trabalhar.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_saneamneto_e_calcamento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_saneamneto_e_calcamento.pdf</t>
   </si>
   <si>
     <t>Que sejam saneadas e calçadas as ruas Maria do Socorro Floro Pereira, José Pedro da_x000D_
 Silva e a Primeira Travessa Ivo Leite Filho no Bairro Coqueiral. Reforçando uma_x000D_
 indicação de N° 130 / 2021 de minha autoria.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_de_uma_bolsa_publica_para_gestantes_20221011_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_de_uma_bolsa_publica_para_gestantes_20221011_0001.pdf</t>
   </si>
   <si>
     <t>Ementa. Que seja Criado o programa bolsa Gestão pública para Mulheres de Toritama, para estimular mais mulheres na politica e preparar elas para concurso público.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/581/img_20221011_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/581/img_20221011_0002.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o prédio do antigo SAMU para que seja um ponto de apoio para a Guarda municipal.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/582/img_20221011_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/582/img_20221011_0003.pdf</t>
   </si>
   <si>
     <t>Que seja demolida a pedra que obstrui a Rua: Maragogi e seja calçada no bairro planalto reforçando a indicação de número 102/2021</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/584/que_seja_saneado_e_calcado_a_rua_lagoa_do_exu_no_loteamento_izidio_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/584/que_seja_saneado_e_calcado_a_rua_lagoa_do_exu_no_loteamento_izidio_tavares.pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a rua Lagoa do Exu no Loteamento Izidio Tavares.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/585/img_20221017_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/585/img_20221017_0001.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado cadeira de rodas para todas as escolas municipais, afim de atender casos emergenciais</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/586/img_20221017_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/586/img_20221017_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construído calçadões no perímetro urbano na PE-90, BR-104, e nas principais avenidas da cidade para a circulação de pedestre.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/588/img_20221017_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/588/img_20221017_0004.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado mais túmulos para pessoas de baixa vulnerabilidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_enlarguecidacalcada_e_iluminada_ao_lado_da_pedra..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_enlarguecidacalcada_e_iluminada_ao_lado_da_pedra..pdf</t>
   </si>
   <si>
     <t>Que seja enlarguecida, calçada e iluminada ao lado da pedra da Rua Mariano Manoel_x000D_
 no centro. Pois é uma via de acesso ao centro da cidade</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_retomada_da_quebra_da_pedra_na_rua_sao_soares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_retomada_da_quebra_da_pedra_na_rua_sao_soares.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a quebra das pedras da Rua São Soares, na rua do barateiro.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_retomada_as_obras_de_calcamento_no_coqueiral_e_novo_coqueiral..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_retomada_as_obras_de_calcamento_no_coqueiral_e_novo_coqueiral..pdf</t>
   </si>
   <si>
     <t>Que seja retomada as obras de calçamento nos bairros Coqueiral e Novo Coqueiral.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_de_unificacao_biometrica_20221017_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_de_unificacao_biometrica_20221017_0001.pdf</t>
   </si>
   <si>
     <t>Que seja Unificado o Cadastro biométrico do instituto de identificação Tavares Buril com o Cartório Eleitoral.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/595/img_20221018_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/595/img_20221018_0002.pdf</t>
   </si>
   <si>
     <t>Que seja substituída, onde ainda houver a tubulação de esgoto de 20 cm por tubos de 40 cm.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/596/img_20221018_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/596/img_20221018_0003.pdf</t>
   </si>
   <si>
     <t>Que seja construído ponto de lotação de espera nas margens da BR-104 e PE-90.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/597/img_20221018_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/597/img_20221018_0004.pdf</t>
   </si>
   <si>
     <t>Que seja calçado ou asfaltado da chácara mãe iva, sítio Santa Maria até São João de cima, nas proximidades da chácara de lorin.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/598/img_20221018_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/598/img_20221018_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Travessa Dalva Andrade no Centro.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/599/img_20221018_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/599/img_20221018_0002.pdf</t>
   </si>
   <si>
     <t>Que sejam podadas as árvores no centro da cidade pois em algumas Ruas estão atrapalhando a iluminação que ficam escuras.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/600/img_20221018_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/600/img_20221018_0003.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a iluminação da Rua: Zilda Costa Caetano no Bairro Independente.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/602/asfalto.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/602/asfalto.pdf</t>
   </si>
   <si>
     <t>Que sejam asfaltadas as avenidas São José, Planalto e Prefeito Celso Marques de Andrade e as Ruas Sete de Setembro, São João e Rua Augusto Tavares.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/603/lavanderia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/603/lavanderia.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma Lavanderia comunitária em nosso município, para atender as pessoas que precisam desse serviço.   Pois sabemos que existem muitas famílias que não tem condições de terem maquinas de lavar em suas casas.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/604/calcamento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/604/calcamento.pdf</t>
   </si>
   <si>
     <t>Que sejam calçadas as ruas Salem, Escada, Palmares, Ribeirão e a primeira e segunda Travessa Palmares, no Deus é Fiel e El shaday</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_de_pdf_20221020_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_de_pdf_20221020_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma central de Monitoramento, e a instalação de câmaras em Todos os prédios público.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/606/img_20221024_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/606/img_20221024_0002.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido novos veículos para o Samu e o conselho tutelar.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/607/img_20221024_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/607/img_20221024_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e saneamento do loteamento Borba e Silva.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/608/img_20221024_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/608/img_20221024_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e o saneamento do loteamento por do sol, conhecido por sítio mangas de cima.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/610/que_seja_feito_um_canil_para_resgatar_e_acolher_os_animais_que_estao_abandonados.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/610/que_seja_feito_um_canil_para_resgatar_e_acolher_os_animais_que_estao_abandonados.pdf</t>
   </si>
   <si>
     <t>Que seja FEITO UM CANIL para resgatar e acolher os animais que estão abandonados_x000D_
 nas ruas do nosso município, para que sejam cuidados e disponibilizados para adoção.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/611/ind_que_seja_saneado_e_calcado_a_rua_canaa_iii_no_bairro_principe_da_paz..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/611/ind_que_seja_saneado_e_calcado_a_rua_canaa_iii_no_bairro_principe_da_paz..pdf</t>
   </si>
   <si>
     <t>Que seja saneado e calçado a rua Canaã III no bairro Príncipe da Paz.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/612/img_20221026_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/612/img_20221026_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das Ruas: Izabel Júlia da Silva, Luiz Severino da Silva, Carmelita Maria da Silva no Loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/613/img_20221026_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/613/img_20221026_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das Ruas: José Pedro da Silva, Raimundo Hilario de Oliveira, Maria Josefa da Silva, Galdino da Silva, Raimunda Amaro da Silva, Mario J. de Araujo no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/614/img_20221026_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/614/img_20221026_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento e o calçamento das Ruas: Gesse Fernandes de Lima, Manoel Amaro da Silva, José Manoel da Silva, Benedita Sebastiana da Silva, Maria do Socorro Minervino no Bairro: Deus é Fiel.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/615/img_20221026_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/615/img_20221026_0005.pdf</t>
   </si>
   <si>
     <t>Que seja reformado a praça Oscar Feitosa no Sítio São João.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/617/pedra.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/617/pedra.pdf</t>
   </si>
   <si>
     <t>Que seja QUEBRADA A PEDRA da rua Rio de Janeiro e da rua da Saúde no Bairro Antão,_x000D_
 que também seja QUEBRADA A PEDRA da Rua Maragogi no Bairro Planalto, para a_x000D_
 desobstrução das mesmas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/618/img_20221027_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/618/img_20221027_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo da Rua: Padre Oton no centro.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/619/img_20221027_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/619/img_20221027_0001.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça entre as Ruas: Zilda Costa Caetano e Rua Paissandu no Bairro Independente onde fica o canal e venha ser chamada de Efraim José Da Silva.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/620/img_20221104_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/620/img_20221104_0006.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento do asfalto do bairro: Duque de Caxias.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/621/img_20221104_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/621/img_20221104_0007.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o asfalto do centro da cidade.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/631/saneamento_da_rua_santa_lucia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/631/saneamento_da_rua_santa_lucia.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo do saneamento da Rua Santa Lúcia na Cohab.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/632/ponto_de_mototaxi.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/632/ponto_de_mototaxi.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto de mototáxi na rodovia PE90, perto de Tadeu do gesso.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/633/img_20221107_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/633/img_20221107_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito um cartão programa da guarda municipal informando o atendimento para os bairros.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/634/ind_que_seja_asfaltada_a_rua_emidio_jordao_bairro-_centro..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/634/ind_que_seja_asfaltada_a_rua_emidio_jordao_bairro-_centro..pdf</t>
   </si>
   <si>
     <t>Que seja asfaltada a rua Emídio Jordão, bairro- Centro.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/635/restaurada_a_academia_das_cidades.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/635/restaurada_a_academia_das_cidades.pdf</t>
   </si>
   <si>
     <t>Que seja restaurada a quadra poliesportiva da academia das cidades.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/636/pista_de_skate.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/636/pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma pista de skate no nosso município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/637/img_20221108_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/637/img_20221108_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito dois redutores de velocidade (Lombadas) na Rua: Ulisses Tavares da Silva no Loteamento Campo Alegre.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/638/img_20221109_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/638/img_20221109_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma limpeza, carpinação, terraplanagem, iluminação, conserto do calçamento, desobristução das ruas em torno do parque das feiras, na máxima urgência.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/639/img_20221109_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/639/img_20221109_0003.pdf</t>
   </si>
   <si>
     <t>Que seja criado uma escala de folga de feriados para os servidores da limpeza pública de nosso munícipio.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/640/img_20221109_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/640/img_20221109_0004.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um projeto de lei fixando o salário dos servidores públicos, bem como criando o plano de cargos e carreira da Secretaria de Tributos.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/643/img_20221110_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/643/img_20221110_0003.pdf</t>
   </si>
   <si>
     <t>Que seja saneada e calçada a Rua: José Pedro Da Silva no Bairro coqueiral.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/644/img_20221110_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/644/img_20221110_0002.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um carro tipo mini Van para a câmara municipal para uso de congressos.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/645/img_20221110_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/645/img_20221110_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma doação das antigas caixas de som da Câmara Municipal de Toritama João Manoel da Silva para a Igreja católica.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/646/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/646/img_0001.pdf</t>
   </si>
   <si>
     <t>Que sejam pavimentadas as ruas principais que dão acesso ao Parque das Feiras e_x000D_
 pavimentadas as ruas no entorno da feira do jeans, e que seja criado o calçadão da_x000D_
 moda.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/647/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/647/img_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construído um CRAS no bairro do Independente.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/648/img_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/648/img_0004.pdf</t>
   </si>
   <si>
     <t>Que seja construído um parque de eventos em Toritama, que seja denominado de_x000D_
 Arena do Jeans.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/649/img_20221111_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/649/img_20221111_0003.pdf</t>
   </si>
   <si>
     <t>Que seja tomada as providências para que seja construída caixa D´água nos Bairros: Príncipe da Paz, Deus é Fiel, Novo Coqueiral e Izídio Tavares.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/650/img_20221111_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/650/img_20221111_0002.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma academia da saúde nos Sítios: Oncinha, São João, Santa Maria, Mangas e São Benedito.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/653/img_20221116_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/653/img_20221116_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento da Rua: 15 de Novembro, Bairro: Duque de Caxias.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/655/img_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/655/img_0003.pdf</t>
   </si>
   <si>
     <t>Que seja implantado uma unidade Móvel da assistência social, para melhor atender a_x000D_
 população dos bairros.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/656/img_20221116_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/656/img_20221116_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Cumprimento do saneamento da tubulação de 40cm na Rua: Zacarias Xavier Leite até a Rua: Antônio Soares no Bairro: Duque de Caxias.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/658/img_20221122_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/658/img_20221122_0003.pdf</t>
   </si>
   <si>
     <t>Que seja feito a terraplanagem no Sítio São João de cima, Sítio Arroz, Santa Maria, e os bairros de nossa cidade.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/659/img_20221122_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/659/img_20221122_0004.pdf</t>
   </si>
   <si>
     <t>Que seja feito a Reforma da praça da Rua:  do Comercio no centro de nossa cidade, incluindo parquinhos para as crianças</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/661/ind_que_seja_instalado_um_ar_condicionado_na_sala_dos_agentes_de_saude_no_bairro_independente..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/661/ind_que_seja_instalado_um_ar_condicionado_na_sala_dos_agentes_de_saude_no_bairro_independente..pdf</t>
   </si>
   <si>
     <t>Que seja instalado um ar condicionado na sala dos agentes de saúde no bairro Independente.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/663/img_20221122_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/663/img_20221122_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo das Ruas: 29 de Dezembro e Santa Cosma no Bairro Valentim.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/667/img_20221122_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/667/img_20221122_0005.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um projeto de lei para a Câmara dos Deputados Estaduais (ALEPE) que as escolas estaduais seja abastecida com água mineral.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/668/img_20221128_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/668/img_20221128_0002.pdf</t>
   </si>
   <si>
     <t>Que seja feito a compra de 3 caçambas, 2 máquinas retroescavadeira, 2 caminhões de carroceria para a secretaria de obras.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/669/img_20221128_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/669/img_20221128_0003.pdf</t>
   </si>
   <si>
     <t>Que a secretaria de saúde, realize um mutirão para que seja feito exame de próstata de 90 em 90 dias.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/670/img_20221128_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/670/img_20221128_0004.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma instalação para coleta e armazenamento de sangue do nosso município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/671/img_20221128_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/671/img_20221128_0001.pdf</t>
   </si>
   <si>
     <t>Que seja feito a substituição de cadeiras ou poltronas para adultos das escolas municipais.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_-_audiencia_publica_abastecimento_de_agua_nos_bairros.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_-_audiencia_publica_abastecimento_de_agua_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Requerimento - Audiência Pública (Abastecimento de água nos bairros)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_-_audiencia_publica_problemas_da_seguranca_publica_municipal.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_-_audiencia_publica_problemas_da_seguranca_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento - Audiência Pública (Problemas da Segurança Pública Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_-_audiencia_publica_regulanzacao_e_locais_de_ponto_com_abrigo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_-_audiencia_publica_regulanzacao_e_locais_de_ponto_com_abrigo.pdf</t>
   </si>
   <si>
     <t>Requerimento - Audiência Pública (RegularizaÇao e locais de ponto com abrigo)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_-_audiencia_publica_regularizacao_mototaxistas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_-_audiencia_publica_regularizacao_mototaxistas.pdf</t>
   </si>
   <si>
     <t>Requerimento - Audiência Pública (Regularização Mototaxistas)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_de_abono_de_falta_14-01-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_de_abono_de_falta_14-01-2022.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta do dia 14-01-2022</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_de_abono_de_falta_derivaldo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_de_abono_de_falta_derivaldo.pdf</t>
   </si>
   <si>
     <t>Requer abono de Falta do dia 14 de janeiro de 2022</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_-_voto_de_pesar_heleno_nicolau_bezerra_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_-_voto_de_pesar_heleno_nicolau_bezerra_da_silva.pdf</t>
   </si>
   <si>
     <t>Requerimento - Voto de Pesar (Heleno Nicolau Bezerra da Silva)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07_2a22.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07_2a22.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Matéria - Emenda 01 ao PLOL 07 /2A22</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada de Matéria - Emenda 02 ao PLOL 07/2022</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/74/voto_de_pesar_01-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/74/voto_de_pesar_01-2022.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar À família de Maria José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/75/voto_de_pesar_02-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/75/voto_de_pesar_02-2022.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar À Família de João Bertulino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Pedido de informações _x000D_
 1) Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de Salário referente ao período de todo o contrato._x000D_
 b)	Contrato, data da admissão, até a demissão._x000D_
 c)	Servidor(a)Aislany Manuelle Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacoes_requerimento_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacoes_requerimento_0001.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor do IPTU, cobrado das lavanderias_x000D_
 b)	Referente aos anos de 2016 a 2021_x000D_
 c)	Total de arrecadação dos IPTU.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_pedido_de_informacoes_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_pedido_de_informacoes_0001.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Quanto em recursos recebeu o município para combater a covid-19_x000D_
 b)	Valor das despesas geradas para manter o Hospital de campanha._x000D_
 c)	Copia dos pagamentos e notas fiscais.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_pedido_de_informacoes_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_pedido_de_informacoes_0001.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações:_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de compra das merendas adquiridas, para a agricultura familiar, de 2017 a 2021.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/107/voto_de_pesar_-_vital_soares_bezerra.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/107/voto_de_pesar_-_vital_soares_bezerra.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - Vital Soares Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/108/voto_de_pesar_-_jose_inacio_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/108/voto_de_pesar_-_jose_inacio_silva.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - José Inácio Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_-_voto_de_pesar_enildo_manoel_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_-_voto_de_pesar_enildo_manoel_da_silva.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - Enildo Manoel da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_certificacoes_e_qualificacoes_dos_motoritas__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_certificacoes_e_qualificacoes_dos_motoritas__0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Certificações e cursos exigidos, para que os motoristas estejam habilitados para exercer as devidas funções._x000D_
 b)	Motoristas de ambulâncias, ônibus e, demais veículos que exijam essas qualificações ._x000D_
 c)	Grau de escolaridade exigido pela função.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_informacoes..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_informacoes..pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Que sejam enviadas cópias dos registros, dos loteamentos que estejam regulamentados em nosso município._x000D_
 b)	Cópias das notificações de fiscalizações e avisos aos loteamentos que  estejam irregulares.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/139/pedido_de_informacao_01-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/139/pedido_de_informacao_01-2022.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas informações sobre que critério foi usado para pagar o rateio_x000D_
 da educação</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_requerimento__20220309_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_requerimento__20220309_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DA RETIRADA DE PAUTA DA INDICAÇÃO 101/2022. QUE SEJA FEITO UMA PRAÇA DE ALIMENTAÇÃO .</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/188/copias_dos_extratos_dos_valores_recebidos_pelo_municipio_para_co_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/188/copias_dos_extratos_dos_valores_recebidos_pelo_municipio_para_co_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Que sejam enviadas cópias dos pagamentos feitos com os recursos para manter o hospital de campanha durante a pandemia._x000D_
 b)	Cópias dos extratos dos valores recebidos pelo município para combater a pandemia.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/189/pedido_de_informacoes_da_escola_jose_caetano_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/189/pedido_de_informacoes_da_escola_jose_caetano_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Que seja enviada a folha do quadro de funcionários da Escola José Caetano, no Sítio Santa Maria._x000D_
 b)	Cópia dos contratos dos porteiros da Escola José Caetano, no Sítio Santa Maria._x000D_
 c)	Grau de escolaridade dos funcionários da escola José Caetano, no Sítio Santa Maria e, processo seletivo dos funcionários .</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/190/pedido_de_informacoes__arrecadacao_da_contriibuicao_de_taxa_publ_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/190/pedido_de_informacoes__arrecadacao_da_contriibuicao_de_taxa_publ_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valores da arrecadação da taxa de contribuição publica, de energia elétrica valores que o município recebe de repasse da concessionária._x000D_
 b)	Qual valor de arrecadação da contribuição publica de energia elétrica repassado ao município do ano de 2017 a 2022</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/191/pedido_de_informacoes_do_processo_seletivo_dos_cuidadores__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/191/pedido_de_informacoes_do_processo_seletivo_dos_cuidadores__0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Processo seletivo, referente a contração de cuidadores de pessoas com deficiência._x000D_
 b)	Nome e contrato de todos os contratados para essas funções.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/215/pedido_de_informacao_a_cttu_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/215/pedido_de_informacao_a_cttu_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviados os seguintes documentos:_x000D_
 a)	 relatório da CTTU, com informações sobre a documentação CLRV de todos os veículos que fazem transporte escolar Público Municipal, bem como cópia do CLRV mais recente._x000D_
 b)	Relação das multas e/ou notificações de todos os veículos que fazem transporte escolar Público Municipal._x000D_
 c)	Relatório sobre a situação de cada um dos itens/equipamentos obrigatórios de segurança, individualizado todos os veículos que fazem transporte escolar Público Municipal._x000D_
 d)	Relatório sobre quais veículos estão aptos a transportarem os alunos e fazerem a circulação._x000D_
 e)	relatório sobre a manutenção obrigatória, individualizado de todos os veículos que fazem transporte escolar Publico Municipal _x000D_
 f)	relatório sobre os condutores que fazem transporte escolar Público Municipal contendo:_x000D_
 1.	Prontuário de multas</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/216/pedido_de_informacoes_a_cttu_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/216/pedido_de_informacoes_a_cttu_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que seja: instaurada uma comissão parlamentar de inquérito para apurar os seguintes fatos: _x000D_
 a)	Pratica de atividade ilícita de rachadinha entre ex-servidora e a atual Secretaria de assistência social._x000D_
 b)	Que seja investigado se a pratica de repasses de valores de parte do salário ainda continua acontecendo na referida secretaria.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/218/relatorio_do_processo_administrativo_do_secretario_ajunto_de_sau_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/218/relatorio_do_processo_administrativo_do_secretario_ajunto_de_sau_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Relatório do processo administrativo a respeito, do suposto desvio de verbas pelo ex-Secretário adjunto de Saúde do Município de Toritama, SR Luiz Felipe Da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/219/cttu_arrecadacao_das_multas__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/219/cttu_arrecadacao_das_multas__0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviados os seguintes documentos:_x000D_
 a)	 relatório da CTTU, com informações sobre a documentação CLRV de todos os veículos que fazem transporte escolar Público Municipal, bem como cópia do CLRV mais recente._x000D_
 b)	Relação das multas e/ou notificações de todos os veículos que fazem transporte escolar Público Municipal._x000D_
 c)	Relatório sobre a situação de cada um dos itens/equipamentos obrigatórios de segurança, individualizado todos os veículos que fazem transporte escolar Público Municipal._x000D_
 d)	Relatório sobre quais veículos estão aptos a transportarem os alunos e fazerem a circulação._x000D_
 e)	relatório sobre a manutenção obrigatória, individualizado de todos os veículos que fazem transporte escolar Público Municipal _x000D_
 f)	relatório sobre os condutores que fazem transporte escolar Público Municipal contendo:_x000D_
 1.	Prontuário de multas _x000D_
 2.	Categoria da CNH_x000D_
 3.	Curso para condução de veículos escolar_x000D_
 4.	Data do início do contrato como condutor do veículo escolar._x000D_
 5.	Nomes dos membros que formam o conselho de julgamento da Jari._x000D_
 6.	Processo seletivo para escolha da Jari, remuneração se forem remunerados._x000D_
 7.	Valor da arrecadação total das multas aplicadas em Toritama, no ano de 2020 a 2021.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_informacao_apae.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_informacao_apae.pdf</t>
   </si>
   <si>
     <t>a) Que seja enviado cópia dos repasses da Prefeitura para APAE, entre os anos de_x000D_
 2017 a2O22_x000D_
 b) Que seja envidas cópias dos Controles de atendimento por cada profissional da_x000D_
 APAE</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/261/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/261/img_0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviada copia integral da Lei que "Autoriza o poder executivo conceder reajuste_x000D_
 salarial aos professores, diretores de escola, diretor de ensino fundamental, diretores de apoio_x000D_
 ao ensino fundamental e da outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/262/img_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/262/img_0002.pdf</t>
   </si>
   <si>
     <t>Que seja enviados os processos de execução fiscal no município de Toritama que estão em_x000D_
 andamento e os finalizados entre os anos 2A17 e 2022.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/263/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/263/img_0001.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o artigo 142, inciso I do Regimento interno da Câmara de_x000D_
 Vereadores de Toritama, que dispõe sobre a retirada, pelo autor, de matéria que ainda_x000D_
 não recebeu parecer favorável de Comissão, nem foi submetida à deliberação do Plenário,_x000D_
 atendidos mediante anuência do Presidente</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_de_aldiencia_publica_20220407_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_de_aldiencia_publica_20220407_0001.pdf</t>
   </si>
   <si>
     <t>Audiência Pública. APAE Toritama, para tratar das ações e prestação de contas.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/269/pedido_de_info.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/269/pedido_de_info.pdf</t>
   </si>
   <si>
     <t>Que seja enviada relação completa dos processos de execução fiscal no município de_x000D_
 Toritama que estão em andamento e os transitados em julgados entre os anos de 2017 e_x000D_
 2022.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_-_pedido_de_informacoes_usuarios_do_tfd.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_-_pedido_de_informacoes_usuarios_do_tfd.pdf</t>
   </si>
   <si>
     <t>1) Que seja enviada planilha contendo a quantidade atual e o destino dos usuários do TFD - Transporte Fora de Domicílio;_x000D_
 2) Que seja enviada planilha contendo a quantidade de usuários, os destinos; dividido por ano desde 2017 até 2020.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_do_acougue_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_do_acougue_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de arrecadação/ou taxa de uso paga pelos feirantes do açougue Municipal._x000D_
 b)	Valor total mensal/ou anual.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_do_mercado_publico_municipal_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_do_mercado_publico_municipal_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de arrecadação/ou taxa de uso paga pelos feirantes do Mercado Público Municipal_x000D_
 b)	Valor total mensal/ou anual.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_do_contrato_de_aluguel_do_mercado_publico_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_do_contrato_de_aluguel_do_mercado_publico_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Contrato de aluguel do Mercado Municipal._x000D_
 b)	Valor do contrato do aluguel.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento__do_lote_do_parque_das_feiras__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento__do_lote_do_parque_das_feiras__0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Quantos metros quadrados m², tem o lote do Parque das Feiras, cópia da planta baixa com as informações narradas._x000D_
 b)	Quanto o Município arrecada de IPTU, do Parque da Feiras._x000D_
 c)	Alvara de Funcionamento.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_do_lote_aria_verde_do_parque_das_feiras_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_do_lote_aria_verde_do_parque_das_feiras_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Onde estão locadas os 30% de ária verde do Loteamento Parque Das Feiras e Parque das Pedras._x000D_
 b)	Quais obras foram realizadas na ária verde do Loteamento Parque Das Feiras e Parque Das Pedras._x000D_
 c)	Onde estão localizadas as árias de equipamentos comunitários dos Loteamentos  Parque das Feiras E Parque das Pedras.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_de_arrecadacao_da_feira_do_jeans_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_de_arrecadacao_da_feira_do_jeans_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de arrecadação da Feira do Jeans._x000D_
 b)	Valor total mensal/ou anual.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_da_feira_de_mangaio_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_da_feira_de_mangaio_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Valor de arrecadação da Feira de Mangaio_x000D_
 b)	Valor total mensal/ou anual.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/310/requerimanto_de_pedido_de_informacoes_contratacao_de_advogados_20220510_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/310/requerimanto_de_pedido_de_informacoes_contratacao_de_advogados_20220510_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 2)	Cópias dos contra cheques dos funcionários da Câmara Municipal de Toritama. Referentes ao anos de 2021 até 2022(até Abril de 2022)._x000D_
 3)	_x000D_
 4)	Contrato de licitação da contratação dos advogados da Câmara Municipal de Toritama, do ano de 2021 até 2022._x000D_
 _x000D_
 5)	Contrato de todos os prestadores de serviços/em qualquer que seja a modalidade de contratação, licitação, tomada de preço, pregão eletrônico/ ou licitação presencial e carta convite.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/316/img_20220511_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/316/img_20220511_0005.pdf</t>
   </si>
   <si>
     <t>Que sejam enviadas cópias dos seguintes documentos: _x000D_
 a) Diárias do ano de 2021 á 2022, de todos os funcionários e vereadores._x000D_
 b) Comprovantes como declaração e notas fiscais.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Quantos kits de enxoval, foram distribuídos no ano de 2022, de Janeiro até Abril</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Quantos kits de enxoval, foram distribuídos no ano de 2022, de Janeiro até Abril.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/350/voto_de_pesar_-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/350/voto_de_pesar_-01.pdf</t>
   </si>
   <si>
     <t>voto de pesar a Maria Penha Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_informacoes_quantos_enxoval_foram_doados_em_2022_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_informacoes_quantos_enxoval_foram_doados_em_2022_0001.pdf</t>
   </si>
   <si>
     <t>Quantos kits de enxoval, foram  distribuídos no ano de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/371/voto_de_pesar_antonio_barbosa_soares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/371/voto_de_pesar_antonio_barbosa_soares.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento  Antônio Barbosa Soares</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/373/retirada_de_materia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/373/retirada_de_materia.pdf</t>
   </si>
   <si>
     <t>Requerimento -Retirada de Matéria_x000D_
 Projeto de Lei 38/2022 Dispões sobre altorização para concessão de auxilio financeiro para famílias de baixa renda ,em situação de vulnerabilidade e/ou risco social do munícipio de Toritama-PE</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/374/img_20220704_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/374/img_20220704_0001.pdf</t>
   </si>
   <si>
     <t>1) Que sejam enviados os registros de ponto de todos os médicos, do período compreendido entre 2021 e 2022;_x000D_
 2) Que seja enviada a escala dos plantões dos médicos, do período compreendido entre 2021 e 2022;_x000D_
 3) Que sejam enviadas cópias dos contratos de todos os médicos, do período compreendido entre 2021 e 2022;_x000D_
 4) Que seja enviado relatório detalhado da quantidade de atendimento realizados pelos médios, do período compreendido entre 2021 e 2022;_x000D_
 5) Que seja enviado relatório detalhado sobre a transferência de pacientes com data, local de destino e o nome do médico que fez o acompanhamento, do período compreendido entre 2021 e 2022;</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/413/carol.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/413/carol.pdf</t>
   </si>
   <si>
     <t>Criação da Comissão Especial do Meio Ambiente para o acompanhamento da Assembleia Cidadã Sobre o Clima na cidade de Toritama, em parceria com o coletivo sem fins lucrativos DELIBERA BRASIL. A referida Assembleia objetiva tratar questões climáticas municipais por meio da participação cidadã, bem como formular políticas públicas efetivas sobre o tema.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/414/img_20220728_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/414/img_20220728_0002.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ José Jorge da Silva.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/415/img_20220728_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/415/img_20220728_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ Anderson Matheus Santos Silva.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/416/img_20220728_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/416/img_20220728_0001.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar/ Pedro Ângelo da Silva Filho.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/425/img_20220803_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/425/img_20220803_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ Jaime Clementino da Silva.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/426/img_20220803_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/426/img_20220803_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ Júlia Quiteria Filha.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/431/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/431/img_0001.pdf</t>
   </si>
   <si>
     <t>Justificativa_x000D_
 Foi atendida no consultório da Dra. Maria do Carmo Lisboa de Meireles_x000D_
 dermatologista - CRM 11389. no dia 28/07/2022 às 09h</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_de_pedido_de_informacoes_do_hospital_de_campanha__0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_de_pedido_de_informacoes_do_hospital_de_campanha__0001.pdf</t>
   </si>
   <si>
     <t>Que seja enviadas cópias dos seguintes documentos _x000D_
 a) Contratos  dos médicos e equipe do hospital de campanha, durante a covid-19_x000D_
 b) Valor de salário dos profissionais  locados  no hospital de campanha._x000D_
 c) Valores dos recursos recebidos do Governo Federa/ Estadual, durante a pandemia da covid-19_x000D_
 d) Prestação de contas e  em que foram aplicado os recursos.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_de_pedido_de_informacoes_do_bairro_de_antao._0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_de_pedido_de_informacoes_do_bairro_de_antao._0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Processo de licitação da empresa que vencedora e que fez a execução das obras no bairro do Antão._x000D_
 b)	Processo de licitação/contrato da empresa que fez as obras da barreira de proteção da ponte no bairro do Antão._x000D_
 c)	Valor total investido na obra.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/447/pr_solenidade_apae.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/447/pr_solenidade_apae.pdf</t>
   </si>
   <si>
     <t>Realização de solenidade de reconhecimento aos atletas e equipe APAE.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/453/img_20220810_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/453/img_20220810_0006.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Josefa Emília de Assis (Lili).</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_de_pedido_de_informacoes_salario_de_pedro_leornardo_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_de_pedido_de_informacoes_salario_de_pedro_leornardo_0001.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 2)	Cópia do contrato/ou processo seletivo do senhor Leonardo Pedro da Silva._x000D_
 3)	Relatório salarial do senho Leonardo Pedro da Silva_x000D_
 4)	Justificativa/ou motivo do salário do senhor Leonardo Pedro da Silva, receber em uns meses, o salário de 1557,34. No mês de Julho de 2022, passou a receber o salário no valor de 658,24 reais._x000D_
 5)	Relatório dos servidores que recebem menos de um salário mínimo</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/512/pedido_de_informacao..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/512/pedido_de_informacao..pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES_x000D_
 1)	Que sejam enviadas cópias dos seguintes documentos:_x000D_
 a)	Que seja enviada cópia dos empenhos n°0000006, n°0000005, n°0000785_x000D_
 Do ano 2022 do favorecido: empresa OREON INDÚSTRIA E COMERCIO DE OLEOS VEGETAIS E QUIMICA LTDA, Junto com as respectivas liquidações pagamentos e a íntegra dos processos Licitatórios ou certidão de não existência._x000D_
       _x000D_
 b)	Que seja enviado cópia do contrato PMT n° 014/2020, tomada de preço PMT n°001/2022 e a íntegra do processo de Licitação PMT n°002/2020, com o Edital, Memorial descrito, Mapa ´de cotação de preço, e a proposta de preço, referente a construção dos bancos da feira do jeans nas Ruas Manoeliton Sena Guimarães, Rua Petrônio Barbosa Camelo e Rua  Projetada cód. Log. 479 ( feira do jeans 1° etapa) da requalificação da feira do jeans ( FINISA)._x000D_
 c)	Que seja  enviada cópia dos Mapas de cotações de preço do  processo de Licitação n° 19/2019, referente a contratação de empresa para serviço de urbanização e requalificação da feira do jeans de Toritama 1° etapa Rua Manoeliton Sena Guimarães, Rua Petrônio Barbosa Camelo e Rua Projetada cód. Log. 479.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/513/img_20220829_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/513/img_20220829_0006.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Severino José da Silva.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/515/img_20220829_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/515/img_20220829_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar A família de José Manoel Amanso Pereira.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/521/img_20220909_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/521/img_20220909_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Orlando José de Oliveira ( vaqueiro da Cohab).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/522/img_20220909_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/522/img_20220909_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de João José da Silva ( João Nozinho).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/523/img_20220909_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/523/img_20220909_0004.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de José Pedro da Silva (Zé de pedinho).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/524/img_20220909_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/524/img_20220909_0005.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Laylla Vitória dos Santos Silva.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/530/img_20220913_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/530/img_20220913_0004.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Ireneu Avelino da Silva (Irinel da Canãa).</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/552/img_20221005_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/552/img_20221005_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Severina Ernestina da Silva.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/553/img_20221005_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/553/img_20221005_0003.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de Maria José de Souza.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/554/img_20221005_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/554/img_20221005_0002.pdf</t>
   </si>
   <si>
     <t>Voto de pesar/ A família de José Alberto Menino ( catolé).</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/564/img_20221005_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/564/img_20221005_0010.pdf</t>
   </si>
   <si>
     <t>Que seja remarcada a regulamentação dos mototaxistas _x000D_
 Requerimento n 4 de 2022.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/569/img_20221010_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/569/img_20221010_0003.pdf</t>
   </si>
   <si>
     <t>A família de Antônio Ribeiro da Silva ( conhecido como sargento).</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/570/img_20221010_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/570/img_20221010_0002.pdf</t>
   </si>
   <si>
     <t>A família de Elzira Maria Gonçalves Batista ( Elzira de Elizo).</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/579/img_20221011_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/579/img_20221011_0002.pdf</t>
   </si>
   <si>
     <t>Solicitação de Criação da Comissão Temporária de Representação, a ser presidida pela vereadora Carolayne Kelley Gonçalves, para o acompanhamento da Assembléia Cidadã RespirAR Puro, que tratará sobre o clima na cidade de Toritama, em parceria com o coletivo sem fins lucrativos DELIBERA BRASIL. A referida Assembléia objetiva tratar questões climáticas municipais específicas por meio da participação cidadã, bem como formular políticas públicas efetivas sobre o tema. Assim, a Comissão de Representação ficará ativa até a efetivação das políticas públicas sugeridas pela população participante da RespirAR Puro.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/583/img_20221011_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/583/img_20221011_0001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 52/2022- Dispões sobre o bolsa alfabetização para maiores de 18 anos.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/587/img_20221017_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/587/img_20221017_0003.pdf</t>
   </si>
   <si>
     <t>A família de Luiza Maria da Silva (Dona Santa).</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/622/img_20221104_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/622/img_20221104_0008.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam enviada a lista dos pagamentos: _x000D_
 2)	a) precatórios  _x000D_
         b) RPV</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/623/img_20221104_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/623/img_20221104_0001.pdf</t>
   </si>
   <si>
     <t>A família de Marina Maria da Silva (Maria de zizi).</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/624/img_20221104_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/624/img_20221104_0002.pdf</t>
   </si>
   <si>
     <t>A família de Dulcinete Francisco da Silva ( Dulci de Fele).</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/625/img_20221104_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/625/img_20221104_0003.pdf</t>
   </si>
   <si>
     <t>A família de Josefa Santina Cordeiro ( Josefa de Abidias).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/641/img_20221109_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/641/img_20221109_0005.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à família de Mário José de Arruda ( Mário agente de saúde).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/652/img_20221109_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/652/img_20221109_0007.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR à família de José Pereira Neves (jotinha).</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/660/img_20221122_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/660/img_20221122_0006.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA_x000D_
 Declaramos para os devidos fins de direito que o conselheiro Maviael Xavier Leite, participou do XXXI Encontro Nacional da UNCME tendo como tema: Construção de novas perspectivas para a Educação Brasileira: Democracia e direito de aprendizagem nos sistemas de ensino, 30 anos de história da UNCME Nacional, nos dias 16, 17, 18 e 19 de Novembro de 2022 no município de Cabo de Santo Agostinho – Pernambuco</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/662/img_20221122_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/662/img_20221122_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Heleno Ferreira de Lima (Heleno Soldado).</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/664/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/664/img_0001.pdf</t>
   </si>
   <si>
     <t>voto de pesar _x000D_
 Heleno Ferreira de Lima</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/665/img_20221122_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/665/img_20221122_0002.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR/ A família de Rizoneide Maria da Silva (Mocinha Larges).</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/60/img_20220125_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/60/img_20220125_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense A Wagner Anderson De Sousa</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/67/titulo_de_cidadania_a_maria_angela_de_souza_lira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/67/titulo_de_cidadania_a_maria_angela_de_souza_lira.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania a Maria Ângela de Souza Lira</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/68/concede_titulo_de_cidadania_toritamense_a_lindomar_aparecido_lira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/68/concede_titulo_de_cidadania_toritamense_a_lindomar_aparecido_lira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Lindomar Aparecido Lira</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Carol Gonçalves, Derivaldo José, Doutor do São João, Edijan, Ferreirinha Carvalho, Marli Enfermeira, Mava, Rossana, Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_resolucao_-_altera_a_resolucao_03-2014_dando__nova_redacao_ao_art._101..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_resolucao_-_altera_a_resolucao_03-2014_dando__nova_redacao_ao_art._101..pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 03-2014, dando nova redação ao art. 101.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/91/cristian.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/91/cristian.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Christian Milatich</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/92/elizeu.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/92/elizeu.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Elizeu Luiz da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/93/lidiane.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/93/lidiane.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Lidiane Maria da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/94/ze_carlos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/94/ze_carlos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a José Carlos da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/95/pdf_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/95/pdf_0003.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadania Toritamense a Laudeane Beserra Siqueira.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/96/pdf_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/96/pdf_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Rubem Nunes da Silva Júnior.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/133/titulo_everton_ricardo_de_oliveira_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/133/titulo_everton_ricardo_de_oliveira_silva.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense ao Senhor Everton Ricardo de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/134/titulo_andrea_karla_virginia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/134/titulo_andrea_karla_virginia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Senhora Andrea Karla Virgínia</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/135/titulo_carlos_andre_ramos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/135/titulo_carlos_andre_ramos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense  ao Senhor Carlos André Ramos de Moura</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/136/titulo_sandra_maria_dos_santos_ramos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/136/titulo_sandra_maria_dos_santos_ramos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Senhora Sandra Maria dos Santos Ramos</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/137/titulo_abimael_dos_santos_pereira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/137/titulo_abimael_dos_santos_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense ao Senhor Abímael dos Santos Pereira</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/138/titulo_de_cidadao_01-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/138/titulo_de_cidadao_01-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense. João Correia de Queiroz Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/164/concede_a_comenda_eneas_tavares_a_gildo_barbosa_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/164/concede_a_comenda_eneas_tavares_a_gildo_barbosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares a Gildo Barbosa da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/223/rua_joao_gabriel_ferreira_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/223/rua_joao_gabriel_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua João Gabriel Ferreira da_x000D_
 Silva a rua projetada cod. Logradouro_x000D_
 718, quadras,227 e 228, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/224/rua_luiz_rodrigues_de_freitas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/224/rua_luiz_rodrigues_de_freitas.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Luiz Rodrigues de_x000D_
 Freitas a rua projetada, cód. Logradouro_x000D_
 629, quadras,64,123,126 e 132, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/225/denomina_de_rua_jose_zezito_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/225/denomina_de_rua_jose_zezito_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Zezito da Silva a_x000D_
 rua projetada cód. Logradouro 717,_x000D_
 quadras 228 e 231, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/226/rua_antonia_da_silva_oliveira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/226/rua_antonia_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Antônio da Silva_x000D_
 Oliveira a rua projetada cód. Logradouro_x000D_
 719, quadras,227 e231, setor 07.</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/235/prestacao_de_contas_2019_processo_tce-pe_20100364-8.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/235/prestacao_de_contas_2019_processo_tce-pe_20100364-8.pdf</t>
   </si>
   <si>
     <t>Julga a Prestação de Contas da Prefeitura Municipal de Toritama, Estado de Pernambuco, referente ao exercício de 2019 do Exmo. Sr. Prefeito Edilson Tavares de Lima, Processo T.C. nº 20100364-8</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/239/titulo_de_cidadania_a_lenivaldo_luiz_de_melo.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/239/titulo_de_cidadania_a_lenivaldo_luiz_de_melo.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania a Lenivaldo Luiz de Melo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/257/titulo_de_cidadania_a_andreia_maria_de_moura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/257/titulo_de_cidadania_a_andreia_maria_de_moura.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania a Andreia Maria de Moura</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/349/titulo_de_cidadania_-01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/349/titulo_de_cidadania_-01.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense. A Marília Valença Rocha_x000D_
 Arraes de Alencar</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/364/img_20220525_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/364/img_20220525_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense. Erick da Silva Lessa.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/366/img_20220601_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/366/img_20220601_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Felipe Viana Araújo.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/370/img_20220622_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/370/img_20220622_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense. Antônio Valdi de França Sales.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/375/img_20220706_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/375/img_20220706_0001.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania Toritamense a  Valdir Bezerra Da Silva Souza.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/386/img_20220713_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/386/img_20220713_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Josenilson dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/387/img_20220713_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/387/img_20220713_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Josineide Maria da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/398/thiago_matias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/398/thiago_matias.pdf</t>
   </si>
   <si>
     <t>O vereador Ferreirinha Concede Título de Cidadania  Toritamense ao Senhor Thiago Matias Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/399/agripino_pereira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/399/agripino_pereira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania_x000D_
 Toritamense ao Senhor Agripino Pereira da Silva_x000D_
 Júnior</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/430/img_20220803_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/430/img_20220803_0007.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Dan Lúcio Rosado.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/442/comenda_jose_aurelio_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/442/comenda_jose_aurelio_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares ao senhor José Aurélio da Silva.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/443/comenda_maria_ozana_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/443/comenda_maria_ozana_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à senhora Maria Ozana da Silva.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/444/comenda_joao_joaquim_nunes_filho.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/444/comenda_joao_joaquim_nunes_filho.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares a João Joaquim Nunes Filho.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/445/img_20220804_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/445/img_20220804_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense para Jailton José Pequeno.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/450/img_20220810_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/450/img_20220810_0005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Erivano Severino da Silva.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/454/img_20220810_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/454/img_20220810_0007.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Alberto César Damacena da  Silva Farias.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/455/img_20220810_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/455/img_20220810_0008.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Síntia Jaciara de Paula.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/456/img_20220810_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/456/img_20220810_0010.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares de Abel Amaro da Silva.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/472/img_20220817_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/472/img_20220817_0004.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda a Gilberto Ferreira da Cruz Júnior.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/473/img_20220817_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/473/img_20220817_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Peterson Bruno de Medeiros Surgek.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/475/pres_45-2022_jose_ferreira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/475/pres_45-2022_jose_ferreira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense Deivson Douglas Soares da Silva</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/483/charles_martins.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/483/charles_martins.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Charles Martins Vila Nova da Silva</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/484/adeildo_de_carvalho_siqueira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/484/adeildo_de_carvalho_siqueira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Adeildo de Carvalho Siqueira</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/486/img_20220823_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/486/img_20220823_0006.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Sidiclei Ferreira dos Santos.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/487/img_20220823_0007.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/487/img_20220823_0007.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Gilmara Suelem Gonçalves de Jesus.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/488/img_20220823_0010.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/488/img_20220823_0010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Gildo Barbosa da Silva.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/489/concede_a_comenda_eneas_tavares_a_antonio_heleno_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/489/concede_a_comenda_eneas_tavares_a_antonio_heleno_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Antônio Heleno da Silva.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/490/img_20220823_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/490/img_20220823_0008.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Crisniele Maria de Queiroz Silva.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/491/img_20220823_0011.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/491/img_20220823_0011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Vagner Chagas de Souza.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/492/img_20220823_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/492/img_20220823_0005.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à  Wilson Mendes.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/493/img_20220823_0014.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/493/img_20220823_0014.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Vagner Caetano Pereira.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/494/concede_a_comenda_eneas_tavares_a_alex_alves_da_silva_junior.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/494/concede_a_comenda_eneas_tavares_a_alex_alves_da_silva_junior.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Alex Alves da Silva Júnior.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/514/img_20220829_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/514/img_20220829_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Adeildo de Carvalho Siqueira.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/520/img_20220913_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/520/img_20220913_0002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense para Alderia Felismina Dos Santos Silva.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/525/img_20220909_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/525/img_20220909_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Daniel Soares de Oliveira.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/531/img_20220913_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/531/img_20220913_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense para Severino Damião Da Silva Júnior.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/571/img_20221010_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/571/img_20221010_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Victor Hugo Pereira Colhado.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/594/img_20221018_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/594/img_20221018_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Joseane Maria Vieira de Farias.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/609/img_20221024_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/609/img_20221024_0001.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Elias Tavares da Silva.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/629/imgluciene_20221104_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/629/imgluciene_20221104_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Maria Luciene de Oliveira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/630/imgrosilene_20221104_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/630/imgrosilene_20221104_0001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Maria Rosilene Ricardo.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/642/img_20221109_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/642/img_20221109_0006.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Antônio Inácio da Silva.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/651/img_20221109_0008.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/651/img_20221109_0008.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Enéas Tavares à Maria do Socorro Moura Silva.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/654/img_20221116_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/654/img_20221116_0004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Toritamense a Francisco André Ferreira.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>Edilson Tavares de Lima</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/146/oficio_gp_051.2022_-_encaminha_mensagem_08.2022_-_veto_ao_pl_02.2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/146/oficio_gp_051.2022_-_encaminha_mensagem_08.2022_-_veto_ao_pl_02.2022.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto integralmente, exercendo controle prévio de constitucionalidade, a Proposição de Lei Ordinária N° 02/2022, que “Dispõe sobre o acesso via internet às sessões públicas realizadas no âmbito dos procedimentos licitatórios municipais.”</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/542/oficio_gp_149-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/542/oficio_gp_149-2022.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao disposto no §1º do art. 212 do Regimento Interno da Câmara Municipal de Toritama, comunico à Vossa Excelência que, nos termos do inciso IV do art. 54 da Lei Orgânica Municipal de Toritama, veto integralmente, exercendo controle prévio de constitucionalidade, a Proposição de Lei Ordinária N° 47/2022, que "Institui que no carnê de pagamento do IPTU, deverá constar informações referentes ao acesso aos benefícios da tarifa social, da cota básica do IPTU, bem como do CRAS, no âmbito municipal."</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/103/emenda_03_plol_07-2022_-_derivaldo_jose.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/103/emenda_03_plol_07-2022_-_derivaldo_jose.pdf</t>
   </si>
   <si>
     <t>Emenda 03 (PLOL 07-2022 - Derivaldo José)</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/463/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/463/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do artigo 3º, parágrafo 2º, ao Projeto de Lei Ordinária do Executivo 12/2022:_x000D_
 _x000D_
 “Art. 3º (...)_x000D_
 _x000D_
 § 1º (...)_x000D_
 _x000D_
 § 2º Constatada a inexistência de vagas no perímetro urbano em unidade escolar distante superior a 1 quilômetro de sua residência, o aluno poderá recorrer ao transporte escolar utilizando roteiro existente vindo da zona rural, ou um roteiro da área urbana.”</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/464/emenda_aditiva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/464/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Acrescente-se ao artigo 6º ao Projeto de Lei Ordinária do Executivo 12/2022:_x000D_
 _x000D_
 “VI- Um(a) representante da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/465/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/465/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do artigo 4º ao Projeto de Lei Ordinária do Executivo 12/2022:_x000D_
 _x000D_
 “Art. 4º Caberá aos gestores dos estabelecimentos de ensino, motoristas e auxiliares do transporte escolar, diretor de transporte, além dos pais ou responsáveis pelo estudante que utiliza o transporte escolar, ao identificar alguma situação que coloque em risco a segurança dos alunos, cientificarem, por escrito, a Secretaria de Educação, através do órgão responsável pelo transporte escolar.”</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/466/emenda_modificativa_03.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/466/emenda_modificativa_03.pdf</t>
   </si>
   <si>
     <t>Modifique-se a redação do artigo 17, no inciso IV, do Projeto de Lei Ordinária do Executivo 12/2022:_x000D_
 _x000D_
 “Art. 17 (...)_x000D_
 _x000D_
 IV- Participar de reuniões da escola a fim de informar os problemas detectados na prestação de serviço do transporte escolar.”</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/626/img_20221104_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/626/img_20221104_0004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º para constar o seguinte:_x000D_
 “art. 1º Denomina de praça Oscar Feitosa Silva no Sítio São João “</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/628/img_20221104_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/628/img_20221104_0005.pdf</t>
   </si>
   <si>
     <t>PLOL 68/2022	Denomina praça Juliana Pereira da silva_x000D_
 localizada no Sítio Oncinha.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/17/documento.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/17/documento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso via internet às sessões públicas realizadas no âmbito dos procedimentos licitatórios municipais.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_denomina_r._mizael_chagas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_denomina_r._mizael_chagas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina R. Mizael Chagas</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_denomina_r._joao_roque.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_denomina_r._joao_roque.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina R. João Roque)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_denomina_r._jonas_henrique.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_denomina_r._jonas_henrique.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina R. Jonas Henrique)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_denomina_r._abilio_laurindo_tavares.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_denomina_r._abilio_laurindo_tavares.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina R. Abílio Laurindo Tavares)</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Derivaldo José, Doutor do São João, Ferreirinha Carvalho, Loló, Marli Enfermeira, Mava, Morica, Zé Neto</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_altera_a_lei_1.768-2021_dispoe_sobre_a_reestruturacao_dos_cargos_em_comissao_da_camara_municipal_de_toritama_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_altera_a_lei_1.768-2021_dispoe_sobre_a_reestruturacao_dos_cargos_em_comissao_da_camara_municipal_de_toritama_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Altera a Lei 1.768-2021, Dispõe sobre a Reestruturação dos Cargos em Comissão da Câmara Municipal de Toritama e dá outras providências)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_cria_o_programa_permanente_de_reforco_escolar_-_educa_mais_aos_alunos_matriculados_nas_unidades_municipais_de_ensino_de_toritama_-_pe.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_cria_o_programa_permanente_de_reforco_escolar_-_educa_mais_aos_alunos_matriculados_nas_unidades_municipais_de_ensino_de_toritama_-_pe.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Cria o Programa Permanente de Reforço Escolar - Educa Mais aos alunos matriculados nas Unidades Municipais de Ensino de Toritama - PE)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_01-2022_d.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_01-2022_d.pdf</t>
   </si>
   <si>
     <t>Denomina de Yasmin Soares da Silva o_x000D_
 Centro de Reabilitação Adulto e Infantil,_x000D_
 localizado na Policlínica</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/120/dispoe_sobre_as_diretrizes_da_politica_municipal_de_cuidados_a_recem_nascidos_com_qualquer_tipo_de_sindrome_congenita.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/120/dispoe_sobre_as_diretrizes_da_politica_municipal_de_cuidados_a_recem_nascidos_com_qualquer_tipo_de_sindrome_congenita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes da politica municipal de cuidados a recém-nascidos com qualquer tipo de síndrome congênita que implique em impedimento de longo prazo de natureza física, mental, intelectual ou sensorial no município do Toritama.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_-_dispoe_sobre_a_obrigatoriedade_dos_hospitais_e_maternidades_de_toritama_oferecerem_treinamento_de_aplicacao_da_manobra_de_heimlich..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_-_dispoe_sobre_a_obrigatoriedade_dos_hospitais_e_maternidades_de_toritama_oferecerem_treinamento_de_aplicacao_da_manobra_de_heimlich..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos hospitais e maternidades de Toritama oferecerem treinamento de aplicação da manobra de Heimlich.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/163/denomina_de_professora_silvania_lindalva_de_lima_a_biblioteca_da_escola_manoel_benedito_na_vila_sao_benedito.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/163/denomina_de_professora_silvania_lindalva_de_lima_a_biblioteca_da_escola_manoel_benedito_na_vila_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Denomina de Professora Silvania Lindalva de Lima a biblioteca da Escola Manoel Benedito, na Vila São Benedito</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/165/digitalizacao_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/165/digitalizacao_0003.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Padre Paulo Fábio Pimentel a praça na R. João Chagas, do lado esquerdo da Igreja Matriz.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/166/digitalizacao_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/166/digitalizacao_0004.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça da Criança José Lorenzo Sena de Lima Ventura, a praça localizada na R. Ernesto Herculino Cordeiro, quadras 03 05,10 e 11, no Centro.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/169/digitalizacao_0003_3_page-0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/169/digitalizacao_0003_3_page-0001.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça José Reginaldo de Lima, a praça na R. Henrique Tavares, Centro</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/184/denomina_de_severina_umbelino_de_lima_sissy_a_praca_localizada_na_r._adalgiza_moura_proximo_ao_cruzamento_com_a_av._joao_manoel_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/184/denomina_de_severina_umbelino_de_lima_sissy_a_praca_localizada_na_r._adalgiza_moura_proximo_ao_cruzamento_com_a_av._joao_manoel_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de Severina Umbelino de Lima (Sissy) a praça localizada na R. Adalgiza Moura, próximo ao cruzamento com a Av. João Manoel da Silva</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/185/praca_edivaldo_bezerra.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/185/praca_edivaldo_bezerra.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Edivaldo Bezerra da Silva (Nôca) a Praça na Rua João Chagas, por trás da Igreja Matriz.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_denomina_de_rua_edson_quele_dos_santos_a_rua_projetada_cod._log_95000198_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_denomina_de_rua_edson_quele_dos_santos_a_rua_projetada_cod._log_95000198_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Edson Quelé dos Santos, a rua projetada, cód. log 95000198, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_denomina_de_rua_luiz_cabral_da_silva_a_rua_projetada_cod._log_531_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_denomina_de_rua_luiz_cabral_da_silva_a_rua_projetada_cod._log_531_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Luiz Cabral da Silva, a rua projetada, cód. log 531, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_denomina_de_rua_mariano_firmo_da_silva_a_rua_projetada_cod._log_536_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_denomina_de_rua_mariano_firmo_da_silva_a_rua_projetada_cod._log_536_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Mariano Firmo da Silva, a rua projetada, cód. log 536, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_denomina_de_rua_pedro_jose_da_silva_a_rua_projetada_cod._log_562_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_denomina_de_rua_pedro_jose_da_silva_a_rua_projetada_cod._log_562_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Pedro José da Silva, a rua projetada, cód. log 562, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_denomina_de_rua_raimundo_hilario_de_oliveira_a_rua_projetada_cod._log_569_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_denomina_de_rua_raimundo_hilario_de_oliveira_a_rua_projetada_cod._log_569_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Raimundo Hilário de Oliveira, a rua projetada, cód. log 569, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_denomina_de_rua_maria_josefa_da_silva_a_rua_projetada_cod._log_611_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_denomina_de_rua_maria_josefa_da_silva_a_rua_projetada_cod._log_611_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Maria Josefa da Silva, a rua projetada, cód. log 611, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_denomina_de_rua_galdino_da_silva_a_rua_projetada_cod._log_576_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_denomina_de_rua_galdino_da_silva_a_rua_projetada_cod._log_576_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Galdino da Silva, a rua projetada, cód. log 576, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_denomina_de_rua_raimundo_amaro_da_silva_a_rua_projetada_cod._log_573_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_denomina_de_rua_raimundo_amaro_da_silva_a_rua_projetada_cod._log_573_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Raimundo Amaro da Silva, a rua projetada, cód. log 573, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_denomina_de_rua_mario_j._de_araujo_a_rua_projetada_cod._log_627_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_denomina_de_rua_mario_j._de_araujo_a_rua_projetada_cod._log_627_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Mário J. de Araújo, a rua projetada, cód. log 627, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_denomina_de_rua_jose_laurentino_neri_a_rua_projetada_cod._log_641_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_denomina_de_rua_jose_laurentino_neri_a_rua_projetada_cod._log_641_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua José Laurentino Neri, a rua projetada, cód. log 641, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_denomina_de_rua_augusto_alves_celestino_a_rua_projetada_cod._log_639_setor_3_loteamento_campo_alegre.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_denomina_de_rua_augusto_alves_celestino_a_rua_projetada_cod._log_639_setor_3_loteamento_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei (Denomina de rua Augusto Alves Celestino, a rua projetada, cód. log 639, Setor 3, Loteamento Campo Alegre)</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/227/img_20220329_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/227/img_20220329_0001.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Jessé Fernandes De Lima ( a rua projetada, quadra 165 e 168 setor 07 no loteamento Deus é fiel.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/228/img_20220329_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/228/img_20220329_0002.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Maria Do Socorro Minervino. ( rua projetada, quadra 174 e 177 setor 07 no loteamento Deus é Fiel.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/229/pl-2022_jose_ferreira_denomina_de_rua_jose_zezito_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/229/pl-2022_jose_ferreira_denomina_de_rua_jose_zezito_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Zezito da Silva a rua projetada cód. Logradouro 717,quadras 228 e 231, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/230/pl-2022_rua_antonia_da_silva_oliveira.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/230/pl-2022_rua_antonia_da_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Antônia da Silva Oliveira a rua projetada cód. Logradouro 719, quadras, 227 e 231, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/231/pl-2022_jose_ferreira_rua_joao_gabriel_ferreira_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/231/pl-2022_jose_ferreira_rua_joao_gabriel_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua João Gabriel Ferreira da Silva a rua projetada cód. Logradouro 718, quadras, 227 e 228, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/232/pl-2022_jose_ferreira_rua_luiz_rodrigues_de_freitas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/232/pl-2022_jose_ferreira_rua_luiz_rodrigues_de_freitas.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Luiz Rodrigues de Freitas a rua projetada, cód. Logradouro 929,quadras 64,123,126 e 132, setor 07.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/245/denomina_parque_municipal_maria_dos_anjos_tavares_de_lima.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/245/denomina_parque_municipal_maria_dos_anjos_tavares_de_lima.pdf</t>
   </si>
   <si>
     <t>Denomina de Parque Municipal Maria dos Anjos Tavares de Lima o parque localizado à R. Antônio Soares, onde funcionou o campo do Ipiranga.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/247/pl_derivaldo_rua_benedita_sebastiana_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/247/pl_derivaldo_rua_benedita_sebastiana_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Benedita Sebastiana da_x000D_
 Silva a rua projetada, cód. Logradouro_x000D_
 95000147, quadras,414,416 setor 04, no_x000D_
 bairro Deus é Fiel.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/255/pl_derivaldo_rua_jose_manoel_da_silva_ze_da_fartura.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/255/pl_derivaldo_rua_jose_manoel_da_silva_ze_da_fartura.pdf</t>
   </si>
   <si>
     <t>Denomina de rua José Manoel da Silva_x000D_
 (Zé da Fartura) a rua projetada, cód._x000D_
 Logradouro 910, quadras, 412, 414 setor_x000D_
 04, no bairro Deus é Fiel.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/342/dispoe_sobre_autorizacao_para_concessao_de_auxilio_financeiro_para_familias_de_baixa_renda_em_situacao_de_vulnerabilidade.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/342/dispoe_sobre_autorizacao_para_concessao_de_auxilio_financeiro_para_familias_de_baixa_renda_em_situacao_de_vulnerabilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de auxilio financeiro para famílias de baixa renda, em situação de vulnerabilidade</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/372/presidente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/372/presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão do Renda Toritama para família de baixa renda, em situação de Vunerabilidade e/ou risco social do Município de Toritama.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/377/pl_-_benedita.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/377/pl_-_benedita.pdf</t>
   </si>
   <si>
     <t>Denomina de Benedita dos Santos Araujo_x000D_
 a casa da Cidadania e Centro de_x000D_
 Convivência.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/378/img_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/378/img_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a instituição do Protocolo de Gerenciamento de Dores Extremas no Município de Toritama.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/379/img_20220711_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/379/img_20220711_0003.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Tony Robson Félix Leite a rua projetada, Quadra 26, cód log 493, Setor S 5  , Loteamento Galdino.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/380/img_20220711_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/380/img_20220711_0004.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Maria Helena Amorim a rua projetada, Quadra 27, cód log 508, Setor S 5  , Loteamento Galdino.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/381/img_20220711_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/381/img_20220711_0001.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Abel Tavares de Lima a rua projetada, Quadra 31, cód log 693, Setor S 5  , Loteamento Valentim II</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/382/img_20220711_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/382/img_20220711_0002.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Juraci Francisca da Silva a rua projetada, Quadra 37, cód log 735, Setor S 5  , Loteamento Galdino.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/388/img_20220713_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/388/img_20220713_0004.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico Cultural Material de Toritama antigo Cemitério.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/441/pl_carne_iptu.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/441/pl_carne_iptu.pdf</t>
   </si>
   <si>
     <t>Institui que no carnê de pagamento do IPTU, deverá constar informações referentes ao acesso aos benefícios da tarifa social, da cota básica do IPTU, bem como do CRAS, no âmbito municipal.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/448/img_20220810_0003.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/448/img_20220810_0003.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Regina Maria das Neves a rua projetada S5Q20Q23, código: Log 501 no loteamento Valentim II.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/449/img_20220810_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/449/img_20220810_0004.pdf</t>
   </si>
   <si>
     <t>Denomina rua: Nelson Soares de Souza a rua projetada S5Q51Q52, no loteamento Valentim II.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/461/pl_nomeacao_ceam.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/461/pl_nomeacao_ceam.pdf</t>
   </si>
   <si>
     <t>Denomina de PAULA MARIA DO PARAÍSO LIMA o prédio público do Centro Especializado de Atendimento à Mulher (CEAM).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/479/pl_coleta_seletiva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/479/pl_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Municipal de Coleta Seletiva no Setor   Público” que aborda ações de redução de impacto ambiental através de coleta seletiva e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/485/img_20220823_0002.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/485/img_20220823_0002.pdf</t>
   </si>
   <si>
     <t>Que seja criada o bolsa alfabetização para maiores de 18 anos.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/497/img_20220823_0012.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/497/img_20220823_0012.pdf</t>
   </si>
   <si>
     <t>Denomina quadra poliesportiva Juarez Manoel da Silva. localizada na praça: Rubeni João da Silva. Na Rua: Boa vista Bairro: Duque de Caxias.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/498/img_20220823_0013.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/498/img_20220823_0013.pdf</t>
   </si>
   <si>
     <t>Denomina quadra poliesportiva Manoel Soares da Silva. localizada na praça: Rubeni João da Silva. Na Rua: Boa vista Bairro: Duque de Caxias.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/499/joaquim.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/499/joaquim.pdf</t>
   </si>
   <si>
     <t>Denomina rua Joaquim Alvares Bezerra a Rua Projetada cód log 95000189, Quadras 022,035 Setor 06, bairro Areal.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/500/vital.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/500/vital.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Vital Soares Bezerra  a rua Projetada cód log 95000190, Quadras 022,035 Setor 06, bairro Areal.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/504/rua_manoel_cardoso_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/504/rua_manoel_cardoso_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina rua Manoel Cardoso da Silva a Rua Projetada cód log 9500154, Quadras 182 e 183, Setor 02, bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/532/denomina_de_rua_manoel_amaro_da_silva_a_rua_projetada_cod._log._636_quadra_50_setor_05_bairro_deus_e_fiel..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/532/denomina_de_rua_manoel_amaro_da_silva_a_rua_projetada_cod._log._636_quadra_50_setor_05_bairro_deus_e_fiel..pdf</t>
   </si>
   <si>
     <t>Denomina de rua Manoel Amaro da Silva a rua projetada Cód. Log. 636, quadra 50,setor 05, Bairro Deus é Fiel.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/533/denomina_de_rua_monteiro_lobato_a_rua_projetada_cod._log._258_quadras_03_06_32_86_82_92_setor_06_bairro_areal..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/533/denomina_de_rua_monteiro_lobato_a_rua_projetada_cod._log._258_quadras_03_06_32_86_82_92_setor_06_bairro_areal..pdf</t>
   </si>
   <si>
     <t>Denomina de rua Monteiro Lobato a rua projetada Cód. Log. 258, quadras, 03, 06,32, 86, 82, 92, setor 06, Bairro Areal.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/534/denomina_de_rua_doralice_jasmelina_do_carmo_silva_a_rua_projetada_cod._log.500_quadras_18_e_20_setor_05_bairro_valentim..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/534/denomina_de_rua_doralice_jasmelina_do_carmo_silva_a_rua_projetada_cod._log.500_quadras_18_e_20_setor_05_bairro_valentim..pdf</t>
   </si>
   <si>
     <t>Denomina de rua Doralice Jasmelina do Carmo Silva a rua projetada Cód. Log.500, quadras 18 e 20, setor 05, Bairro Valentim.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/541/denomina_de_tribuna_vereador_efraim_jose_da_silva_a_tribuna_do_plenario_da_camara_de_vereadores_de_toritama..pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/541/denomina_de_tribuna_vereador_efraim_jose_da_silva_a_tribuna_do_plenario_da_camara_de_vereadores_de_toritama..pdf</t>
   </si>
   <si>
     <t>Denomina de Tribuna Vereador Efraim José da Silva a Tribuna do Plenário da Câmara de Vereadores de Toritama.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/547/img_20220928_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/547/img_20220928_0005.pdf</t>
   </si>
   <si>
     <t>Denomina de Gabryel Jordão Alves de Carvalho e Nathan Guilherme Jordão de Miranda a creche do Antão.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/548/img_20220928_0006.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/548/img_20220928_0006.pdf</t>
   </si>
   <si>
     <t>Denomina de praça José Lorenzo Sena De Lima Ventura a praça do Largo da Paz no centro.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/555/img_20221005_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/555/img_20221005_0005.pdf</t>
   </si>
   <si>
     <t>Denomina rua Carmelita Maria da Silva a rua projetada, quadra 22/ 24 , setor 2, cód log 696, Loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/556/img_20221005_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/556/img_20221005_0004.pdf</t>
   </si>
   <si>
     <t>Denomina rua Luiz Severino da Silva (zuzu de Santa maria) a rua projetada, quadra 09, setor 2, cód log 95000166, loteamento João Amaro dos Santos.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/563/img_20221005_0009.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/563/img_20221005_0009.pdf</t>
   </si>
   <si>
     <t>Denomina rua Izabel Júlia da Silva, a rua projetada, quadra 80, cód log 924, setor 2.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/565/img_20221005_0011.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/565/img_20221005_0011.pdf</t>
   </si>
   <si>
     <t>Denomina rua Cosmo Mizael Leite, a rua projetada, quadra 52, cód log 734, setor 7, Loteamento Valentim.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/575/praca_juliana_pereira_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/575/praca_juliana_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina praça Juliana Pereira da silva localizada no Sítio Oncinha.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/576/praca_jose_severo_da_silva.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/576/praca_jose_severo_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina praça José Severo da Silva (caruaru gari), localizado no loteamento Gold Square.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/589/img_20221017_0005.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/589/img_20221017_0005.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Manoel Pereira de Lima_x000D_
  (Manoel mangueira) no sítio oncinha.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/616/img_20221026_0004.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/616/img_20221026_0004.pdf</t>
   </si>
   <si>
     <t>Denomina praça Oscar Feitosa da Silva no Sítio São João.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_reestruturacao_dos_cargos_com_impacto_financeiro.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_reestruturacao_dos_cargos_com_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>Altera as leis 1.768/2021 e  1.852/2022,_x000D_
 que dispõe sobre a reestruturação  dos _x000D_
 Cargos em   Comissão     da      Câmara _x000D_
 Municipal   de Toritama  e     dá  outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Ferreirinha Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/672/plol_dispoe_sobre_a_criacaode_cargos_de_provimento_efetivo_na_estrutura_administrativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe_-_mesa_diretora.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/672/plol_dispoe_sobre_a_criacaode_cargos_de_provimento_efetivo_na_estrutura_administrativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criaçãode cargos de provimento efetivo na estrutura administrativa e organizacional do Poder Legislativo Municipal de Toritama-PE</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/144/pl_altera_lei_municipal_700.94.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/144/pl_altera_lei_municipal_700.94.pdf</t>
   </si>
   <si>
     <t>Altera o anexo V, da Lei Municipal Nº 700/1994; altera ó inciso lV, do art. 9º, da Lei Municipal Ne 700/1994, ampliando as  atribuições do cargo de Auxiliar Educacional, readequando carga horária, requisitos mínimos e remuneração; altera o inciso lV, do art. 9º, da Lei Municipal Ne 700/1994,_x000D_
 ampliando a estrutura organizacional da Secretaria Municipal de Educação, Ciência e Tecnologia do Município de Toritama, criando os cargos de Auxiliar de Transporte Escolar, de lntérprete de Libras e de Cuidador Escolar no âmbito do Grupo Especial - GE.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/145/pl_vencimento-base_minimo_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/145/pl_vencimento-base_minimo_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do vencimento-base mínimo dos servidores públicos municipais.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/171/pl_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/171/pl_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Pessoa com Deficiência e institui a Conferência Municipal dos Direitos da pessoa com Deficiência.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/172/pl_fundo_municipal_de_direito_do_idosos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/172/pl_fundo_municipal_de_direito_do_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Direitos do ldoso, do Fundo Municipal de Direitos do ldoso e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/174/pl_-_vencimento-base_servidores_municipais.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/175/pl_-_altera_lei_1820.2021.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/174/pl_-_vencimento-base_servidores_municipais.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/175/pl_-_altera_lei_1820.2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 1.820 de 04 de novembro de 2021 que autoriza o Poder Executivo a doar ao Estado de Pernambuco bem imóvel pertencente ao Município de Toritama, para construção de Escola.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_-_concessao_gratificacao_motoristas.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_-_concessao_gratificacao_motoristas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e pagamento da Gratificação pelo Exercício da Atividade de Transporte pela categoria D, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_-_atualizacao_do_piso_do_magisterio.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_-_atualizacao_do_piso_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos profissionais do magistério público da educação básica no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_-_altera_lei_no_1.312-2014.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_-_altera_lei_no_1.312-2014.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e II, da Lei Municipal Nº 1.312/2014, que cria os cargos de provimento efetivo com os respectivos vencimentos, atribuições, escolaridade mínima e carga horária no âmbito da Prefeitura Municipal de Toritama; cria o cargo de Motorista de Transporte Escolar e dispõe sobre denominação, atribuições, escolaridade mínima, carga horária, requisitos e vencimento do cargo; altera carga horária de cargos previstos na lei e atualiza a remuneração do cargo de Motorista categoria “B”.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_-_institui_o_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_-_institui_o_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Tutelar, Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA e institui o Fundo Municipal dos Direitos_x000D_
 da Criança e do Adolescente nos termos previstos na Lei Federal nº 8.069 de 13 de julho de 1990 – Estatuto da Criança e do Adolescente e na Constituição Federal de 1998.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_-_regulamentacao_servico_transporte_escolar.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_-_regulamentacao_servico_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Institui o regulamento do transporte escolar no âmbito do Município de Toritama- PE e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_-_altera_a_lei_municipal_no_700-94.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_-_altera_a_lei_municipal_no_700-94.pdf</t>
   </si>
   <si>
     <t>Altera o anexo V da Lei Municipal nº 700/1994, com redação dada pela Lei Municipal nº 1.854/2022, para dispor sobre a alteração da remuneração do cargo de Intérprete de Libras.</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_-_apoio_institucional_a_eventos_privados.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_-_apoio_institucional_a_eventos_privados.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de Apoio Institucional e Logístico pelo Poder Executivo Municipal a projetos privados, no âmbito da Administração Pública Direta e Indireta.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_-_ldo_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_-_fixa_novo_piso_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_-_fixa_novo_piso_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial profissional dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE) do Município de Toritama – PE, em consonância às determinações da Emenda Constitucional nº 120/2022.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_-_altera_remunracao_e_carga_horaria_odontologos.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_-_altera_remunracao_e_carga_horaria_odontologos.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e II da Lei Municipal Nº 1.309/2014, que cria cargos de provimento efetivo com os respectivos vencimentos, atribuições, escolaridade mínima e carga horária na Secretaria de Saúde, para alterar os vencimentos e a carga horária dos cargos de Odontólogo e Odontólogo de ESF.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/550/lei_orcamentaria_anual_-_exercicio_2023.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/550/lei_orcamentaria_anual_-_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/551/plano_plurianual_-__2023-2025.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/551/plano_plurianual_-__2023-2025.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_credito_adicional_toritama_loa_2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_credito_adicional_toritama_loa_2022.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei Municipal nº 1.836/2021, que Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_-_plano_municipal_pela_primeira_infancia.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_-_plano_municipal_pela_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal pela Primeira Infância de Toritama-PE e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_-_altera_a_lei_1.906-2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_-_altera_a_lei_1.906-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº. 1.906, de 21 outubro 2022 que modificou dispositivos à Lei Municipal nº 1.836/2021, que Estima a RECEITA_x000D_
 e fixa a DESPESA do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_complementar_-_refis_2022.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_complementar_-_refis_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Toritama, sob a denominação de PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS 2022, para pessoas físicas e jurídicas e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_-_institui_o_novo_ctm.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_-_institui_o_novo_ctm.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 944, de 04 de dezembro de 2006 e institui o novo Código Tributário do Município de Toritama e dá outras providências.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/385/img_20220712_0001.pdf</t>
+    <t>http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/385/img_20220712_0001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal de Toritama para incluir os Arts 31-A, e 31-B instituindo a execução orçamentária e financeira da programação incluída por emendas impositivas do poder Legislativo Municipal á Lei Orçamentária Anual.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6762,68 +6762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_programa_bolsa_atleta_de_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_que_seja_construida_uma_ubs_no_loteamento_antao..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao_que_seja_construido_um_predio_proprio_para_abrigar_o_cras-caps.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_que_seja_construida_uma_escola_no_loteamento_antao_e_uma_quadra_poliesportiva..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_refis_2022..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_que_seja_construido_um_predio_proprio_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/7/que_seja_construida_uma_escola_no_sitio_oncinha_e_uma_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_-_que_seja_reaberto_o_hospital_de_campanha_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/14/pracas_no_planalto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/15/posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/16/asfalto_da_adalgisa_ate_a_pe90.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_calcamento_rua_palmares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/20/asfalto_da_rua_maestro_antonio_rufino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/21/asfalto_rua_jaoa_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/22/asfalto_rua_mariano_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/23/rua_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/26/img_20220113_0005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/27/img_20220113_0004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizacao_0002_derivaldo-_que_seja_adquirido_um_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizacao_0003_derivaldo-_que_seja_implantado_o_centro_de_saude_da_mulher_csm_com_atendimento_em_ultrassonografia_obstetri_cia_ginecologista_e_mamografia..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/31/ind-_derivado_que_seja_saneado_e_calcado_a_avenida_monteiro_lobato_no_bairro_do_areal..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/33/img_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/34/img_0002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/35/img_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/36/img_de_indicacao_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/37/img_indicacao_04_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/38/img_0003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/45/img_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/46/img_20220119_0003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/47/img_20220119_0002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_que_seja_enviado_urn_proj.eto_de_lei_com_o_novo_piso_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_tavares_martins.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/56/que_seja_feita_a_construcao_de_uma_prefeitura_com_sede_propria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pdf_0004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/62/indincacao_02_20220126_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao__20220126_0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/65/que_seja_construida_uma_quadra._uma_creche_e_uma_escola_no_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/66/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_planalto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/69/que_seja_construido_um_parque_florestal_no_entorno_do_acude_novo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/70/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_moria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/71/que_seja_feito_o_complemento_do_saneamento_e_o_calcamento_da_rua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/72/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/73/que_seja_feito_o_saneamento_e_calcamento_das_ruas_maria_do_socorro_floro_pereira_rua_jose_pedro_da_silva_e_1a_trav.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/77/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/78/que_seja_construido_um_cemiterio_publico_para_atender_as_pessoas_em_vulnerabilidade_social_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/79/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/80/que_seja_feita_a_aquisicao_de_02_duas_vans_para_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/81/que_seja_feita_a_aquisicao_de_uma_spin_e_de_um_carro_de_carroceria_para_a_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/84/saneamento_e_calcamento_em_mangas_e_serra_do_costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/85/pedra_na_rua_sao_soares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/86/tapa_buracos_no_colorado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/87/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/88/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_acervo__20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_asfalto_20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_de_desapropriacao_20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/104/que_sejam_colocados_redutores_de_velocidade_no_trecho_urbano_da_pe-90.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/105/que_sejam_colocados_postes_de_sinalizacao_rodoviaria_nas_principais_entradas_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/106/que_seja_concluida_a_iluminacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_-_que_seja_saneada_e_calcada_a_rua_luiz_de_sa_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_-_que_seja_construido_um_banheiro_feminino_no_estabelcimento_na_vaca_leiteira_onde_acontece_a_concentracao_dos_garis_da_nossa_toritama.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_-_que_seja_feito_o_outro_lado_da_iluminacao_da_pe-90_ate_o_sitio_travessias_e_o_complemento_do_lado_oposto_da_iluminacao_que_existe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_garicard_20220214_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_um_metro_de_terreno_20220214_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_que_seja_saneada_e_calcada_a_rua_via_coqueiral_no_bairro_coqueiral__por_tras_da_casa_de_construcao_bahia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/117/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/118/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/119/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/122/que_a_prefeitura_contrate_uma_equipe_preparada_para_fornecer_escrituras_gratuitas_para_atender_aproximadamente_500_familias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/123/que_seja_feito_o_saneamento_e_o_calcamento_da_r._monteiro_lobato_e_as_ruas_no_entorno_da_escola_elizete_borba_no_areal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/124/que_seja_criado_um_programa_municipal_semelhante_ao_auxilio_brasil_para_as_familias_em_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/125/que_seja_destinado_urn_veiculo_para_transportar_os_alunos_do_sitio_jacare.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/126/que_seja_saneado_e_pavimentado_o_loteamento_maria_baia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/127/que_seja_adquiridos_varios_veiculos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/129/img_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/130/img_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_de_uma_faculdade_20220221_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/140/que_seja_construida_em_nosso_municipio_uma_praca_da_biblia_e_tambem_um_monumento_em_homenagem_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/141/que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/142/que_sejam_construidas_duas_creches_uma_no_bairro_el-shaday_e_outra_no_bairro_antao_reforcando_as_indicacoes_11-2019_e_222-2020..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/148/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/149/digitalizacao_0004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/150/digitalizacao_0002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/151/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_aquisicao_biometrica_20220308_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_de_uma_praca_de_alimentacao_20220308_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/154/que_seja_adquirido_um_mamografo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/155/que_seja_construida_uma_praca_na_r._antonio_soares_no_centro..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/156/que_seja_encaminhado_um_projeto_de_lei_garantindo_plano_de_saude_para_os_garis_profissionais_da_enfermagem_e_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/157/que_sejam_disponibilizadas_ambulancias_as_sextas-feiras_e_aos_domingos_nos_principais_cultos_e_missas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/158/que_seja_criado_um_calendario_anual_de_mutiroes_em_diversos_bairros_e_zona_rural_para_emissao_de_documentos_encaminhamentos_juridicos_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/159/que_sejam_instaladas_placas_as_margens_da_br-104_sinalizando_as_entradas_do_sitio_mangas_e_do_sitio_santa_maria_com_o_intuido_de_reduzir_o_numero_de_acidentes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/160/limpeza_do_canal_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/161/terraplanagem_do_deus_e_fiel_e_el_shaday.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/162/corrimoes_e_canal.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/167/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/168/digitalizacao_0002_3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/170/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/176/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/177/pdf_0004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/178/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/179/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/180/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/181/que_sejam_asfaltadas_ou_calcadas_as_ruas_que_dao_acesso_ao_parque_das_feiras_pe-90_br-104.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/182/que_seja_reformada_e_reativa_a_escola_do_sitio_travessias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/183/que_seja_construida_uma_creche_no_bairro_do_moria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_da_requalificacao_da_rua_tiburcio_bezerra_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/187/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/192/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/193/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/194/beco_ao_lado_da_pedra_na_rua_mariano_manoel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/195/posto_de_saude_ou_ubs_no_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/196/calcamento_da_rua_jorge_matheus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_ponto_de_onibus_20220316_0001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/200/que_sejam_contratados_fisioterapeutas_para_prestarem_servico_em_todas_as_ubs.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/204/que_sejam_instaladas_tomadas_eletricas_e_usb_para_carregamento_de_aparelhos_smartphone_nas_areas_de_espera_de_todos_os_predios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/209/que_sejam_disponibilizadas_aulas_de_natacao_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/213/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_20220322_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/220/que_seja_asfaltada_a_rua_jose_manoel_da_silva_no_centre_de_toritama_conhecida_como_rua_de_mane_da_santa..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/221/que_seja_colocado_trinta_30_bracos_com_lampadas_nos_postes_no_loteamento_de_jairo_de_aru_no_bairro_do_antao..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/222/que_seja_retirada_a_pedra_que_esta_obstruindo_a_rua_da_saude_e_tambem_que_seja_feito_o_saneamento_e_calcamento_em_todo_o_bairro_do_antao..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/233/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/234/digitalizacao_0002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/236/que_sejam_asfaltados_os_bairros_do_independente_do_planalto_e_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/237/que_seja_elaborado_um_estudo_para_implantacao_de_ciclovia-ciclofaixa_na_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/238/que_seja_encaminhado_um_projeto_de_lei_criando_o_codigo_de_obras_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/246/img_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/248/calcar_e_sanear_av._ulisses_tavares_bairro_novo_alvorecer.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/249/sanear_e_calcar_av.monteiro_lobato_bairro_areal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/250/que_seja_implantado_o_centro_de_saude_da_mulhercsm_com_atendimento_em_ultrassonografia_obstetricia_ginecologista_e_mamografia..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/251/img_20220405_0002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/252/img_20220405_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/253/img_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/254/img_0002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/258/que_seja_iluminado_sinalizado_e_pavimentado_em_frente_ao_cemiterio_parque_dos_eucaliptos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/259/que_seja_oferecido_curso_gratuito_de_formacao_continuada_para_os_condutores_escolares.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/260/que_seja_inserido_no_calendario_escolar_da_rede_municipal_atividade_de_educacao_para_o_transito_durante_a_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/265/idicacacao_de_alterar_o_dia_da_feira_do_jeans_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_de_um_sementerio_municipal_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_de_verde.com_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/270/img_20220412_0001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/271/img_20220412_0002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/272/img_0003.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/273/img_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/274/img_0002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/275/que_seja_instalado_um_semaforo_na_pe-90_no_cruzamento_entre_as_ruas_sao_jose_e_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/276/que_seja_adquirido_um_trator_com_arado_de_disco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/277/que_sejam_reformadas_as_tres_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/278/reforma_da_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/279/que_seja_construido_mais_um_hospital.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/280/rua_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/281/que_seja_desapropriado_o_terreno_ao_lado_da_subestacao_da_celpe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_acolgue_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/283/que_seja_construida_uma_academia_municipal_para_idosos_e_pessoas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/284/que_seja_obrigatorio_o_oferecimento_de_tratamento_obstetrico_para_gravidez_de_risco_a_partir_de_06_meses.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/285/que_seja_reservada_uma_area_para_a_instalacao_permanente_de_parques_de_diversao_barracas_de_pipocas_e_de_lanches_e_de_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/287/img_20220419_0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_ceam.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_para_curso_de_infomatica__20220503_0001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/298/img_20220503_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/299/complemento_do_calcamento_da_rua_jose_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/300/construcao_de_uma_praca_e_instalado_brinquedos_em_uma_area_na_av._jerusalem.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/301/restauracao_do_calcamento_da_av._jerusalem.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/302/ind._posto_polical_antao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/303/ind._maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/304/ind._fonte_antao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_de_um_clube_com_psinas_para_todas_as_maes_de_nosso_mun_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/306/img_20220510_0002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/307/img_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/308/img_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_da_requalificacao_das_ruas_do_planalto_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/312/img_20220511_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/313/img_20220511_0002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/314/instalacao_da_tubulacao_de_mil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/315/que_seja_saneada_e_calcada_as_quatro_ruas_no_loteamento_de_arlindo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/317/que_seja_feito_o_complemento_do_calcamento_da_rua_augusto_tavares_e_que_seja_feito_o_saneamento_e_calcamento_das_ruas_jos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/318/ind._cacambas_de_lixo_antao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/319/ind.iluminacao_rua_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/320/ind.faixas_elevadas_antao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/321/ind.praca_no_antao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/322/ind._poste_maria_santina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/323/ilum._jairo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/324/ilum._morro_coco.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/326/ilum._terreno_gaguinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/328/30_luminarias_nos_postes_no_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/329/contrucao_de_um_treminal_rodoviario_em_toritama.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/330/saneamento_e_calcamento_dos_becos_sao_paulo_sao_pedro_e_alto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/331/contruida_uma_quadra_poliesportiva_e_um_posto_de_saude_entre_os_bairros_valentim_e_antao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/332/oficina_de_corte_e_costura.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/333/pontes_sobre_os_riachos_dos_canudos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/334/praca_e_um_posto_de_saude_ao_lado_do_cacimbao_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/335/quadra_poliesportiva_e_um_chafariz_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/336/saneamento_e_calcamento_da_avenida_jose_manoel_da_silva_rua_allan_wilker_da_silva_e_etc..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/337/saneamento_e_calcamento_das_ruas_francisca_bezerra__manoel_henrique_tavares_e_etc..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/338/saneamento_e_calcamento_das_ruas_no_loteamento_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/339/img_20220516_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/340/img_20220516_0002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/341/img_20220516_0003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/345/quarenta_por_cento_de_insalubridade_aos_garis.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/346/img_20220517_0002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/347/img_20220517_0001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/348/img_20220517_0003.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/351/img_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/353/img_20220519_0003.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/354/img_20220519_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/355/ind._varanda_ponte_antao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/356/ind._torneio_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/357/ind._dentista_ubs_antao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/358/ind._mutirao_castracao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/359/ind._postes_ruas_antao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/360/reajuste_dos_salarios_dos_assistentes_sociaes_e_dos_psicologos_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/361/img_20220519_0001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/362/img_20220519_0002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_de_bancos_da_feira_da_faoro_20220519_0001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_de_um_transporte_de_uso_exclusivo_imobiliario_e_iptu_20220601_0001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/367/ind_234-2022_edijan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/368/img_20220606_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/369/img_20220614_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/384/indicacao_de_um_centro_de_apoio_as_empresas_20220712_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/389/img_20220713_0005.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_de_um_sinalizacao_20220714_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/391/indincacao_de_um_aparelho_de_endoscopio_20220714_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/392/img_20220719_0003.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/393/img_20220719_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/394/img_20220719_0002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/400/bloco_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/401/terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/402/hospital.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/403/parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/404/img_0001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/405/img_20220726_0001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/406/ampliada_a_creche_do_independente_com_mais_sala.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/407/calcamento_das_ruas_olavo_bilac_alfredo_feitosa_maragogi_luiz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/408/reformadas_e_reativadas_as_escolas_dos_sitios_mangas_e_travessi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/409/reforma_da_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/410/cobertura_do_canal_do_iniciando_da_construcao_do_vereador_jeziel_ate.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/411/colocado_os_corrimoes_e_colocado_postes_com_iluminacao_nas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/412/img_0001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/420/img_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/421/img_20220802_0002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/422/reajuste_dos_salarios_motoristas_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_de_esgotos_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_de_oculos_inteligente_para_guardas_municipal_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/427/img_20220803_0004.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/428/img_20220803_0003.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/429/img_20220803_0005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/432/01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/433/02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_de_doacao_de_bicicletas_para_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_de_uma_ubs_no_sitio_mangas_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_de_chapas_nos_pontos_1_e2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/438/img_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/440/img_20220802_0003.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/446/derivaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/451/img_20220810_0001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/452/img_20220810_0002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/457/escola_entre_os_bairro_coqueiral_e_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/458/ubs_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_de_combate_a_roubos_de_veiculos_nos_dias_de_feira_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_para_maes_que_nao_conseguem_vagas_na_creche_20220810_0001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_de_coordenador_20220812_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/467/img_20220816_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/468/img_20220816_0002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/469/img_20220817_0002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/470/img_20220817_0003.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/471/img_20220817_0005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/474/ed.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_de_uma_construcao_de_um_lago_20220822_0001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_de_um_teleferico_20220822_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/480/img_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/481/img_20220823_0003.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/482/img_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/495/02_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/496/01_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/501/img_20220824_0001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/502/img_20220824_0002.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/503/img_20220824_0003.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/505/ind.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/506/ind_aluno_conectado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/507/ind_renda_toritama.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_hello.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/509/img_20220829_0003.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/510/img_20220829_0004.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/511/img_20220829_0005.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/516/complemento_do_calcamento_na_rua_rio_de_janeiro_no_antao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/517/03_bracos_com_lampadas_no_morro_do_coco_no_antao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/518/30_luminarias_no_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/519/ind._cameras_nos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/526/programa_doacao_tampas_de_cisternas_e_tanques_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/527/programa_para_construcao_de_banheiro_em_imoveis_de_pessoas_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/528/img_20220913_0003.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/529/img_20220913_0004.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/535/img_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/536/img_20220913_0002.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/537/img_20220913_0003.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/538/implantados_o_bloco_cirurgico_e_o_mamografo_digital.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/539/construida_uma_ubs_no_bairro_coqueiral_e_no_antao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/540/construida_a_praca_do_planalto_a_praca_da_base_na_cohab_e_as_duas_pracas_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/543/instalada_a_tubulacao_de_saneamento_na_avenida_jerusalem_e_feito_todo_o_reparo_no_calcamento_que_esta_muito_deteriorado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/544/uma_quadra_poliesportiva_entre_os_bairros_novo_coqueiral_e_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/545/img_20220928_0004.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/546/img_20220928_0007.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/549/img_20221004_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/557/1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/558/img_20221005_0008.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/559/img_20221005_0006.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/560/img_20221005_0007.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/561/que_seja_feito_o_espaco_jovem_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/562/que_seja_enviado_um_projeto_de_lei_para_construcao_de_cisternas_nas_residencias_de_pessoas_de_baixa_renda_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_jardim_das_oliveiras_20221006_0001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_calcamento_becos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/572/img_20221010_0006.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/573/img_20221010_0005.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/574/img_20221010_0004.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_creche.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_saneamneto_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_de_uma_bolsa_publica_para_gestantes_20221011_0001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/581/img_20221011_0002.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/582/img_20221011_0003.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/584/que_seja_saneado_e_calcado_a_rua_lagoa_do_exu_no_loteamento_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/585/img_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/586/img_20221017_0002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/588/img_20221017_0004.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_enlarguecidacalcada_e_iluminada_ao_lado_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_retomada_da_quebra_da_pedra_na_rua_sao_soares.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_retomada_as_obras_de_calcamento_no_coqueiral_e_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_de_unificacao_biometrica_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/595/img_20221018_0002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/596/img_20221018_0003.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/597/img_20221018_0004.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/598/img_20221018_0001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/599/img_20221018_0002.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/600/img_20221018_0003.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/602/asfalto.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/603/lavanderia.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/604/calcamento.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_de_pdf_20221020_0001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/606/img_20221024_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/607/img_20221024_0003.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/608/img_20221024_0004.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/610/que_seja_feito_um_canil_para_resgatar_e_acolher_os_animais_que_estao_abandonados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/611/ind_que_seja_saneado_e_calcado_a_rua_canaa_iii_no_bairro_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/612/img_20221026_0003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/613/img_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/614/img_20221026_0002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/615/img_20221026_0005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/617/pedra.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/618/img_20221027_0002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/619/img_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/620/img_20221104_0006.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/621/img_20221104_0007.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/631/saneamento_da_rua_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/632/ponto_de_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/633/img_20221107_0001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/634/ind_que_seja_asfaltada_a_rua_emidio_jordao_bairro-_centro..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/635/restaurada_a_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/636/pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/637/img_20221108_0001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/638/img_20221109_0001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/639/img_20221109_0003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/640/img_20221109_0004.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/643/img_20221110_0003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/644/img_20221110_0002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/645/img_20221110_0001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/646/img_0001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/647/img_0002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/648/img_0004.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/649/img_20221111_0003.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/650/img_20221111_0002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/653/img_20221116_0002.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/655/img_0003.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/656/img_20221116_0003.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/658/img_20221122_0003.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/659/img_20221122_0004.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/661/ind_que_seja_instalado_um_ar_condicionado_na_sala_dos_agentes_de_saude_no_bairro_independente..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/663/img_20221122_0002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/667/img_20221122_0005.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/668/img_20221128_0002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/669/img_20221128_0003.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/670/img_20221128_0004.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/671/img_20221128_0001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_-_audiencia_publica_abastecimento_de_agua_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_-_audiencia_publica_problemas_da_seguranca_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_-_audiencia_publica_regulanzacao_e_locais_de_ponto_com_abrigo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_-_audiencia_publica_regularizacao_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_de_abono_de_falta_14-01-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_de_abono_de_falta_derivaldo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_-_voto_de_pesar_heleno_nicolau_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07_2a22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/74/voto_de_pesar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/75/voto_de_pesar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacoes_requerimento_0001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_pedido_de_informacoes_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_pedido_de_informacoes_0001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/107/voto_de_pesar_-_vital_soares_bezerra.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/108/voto_de_pesar_-_jose_inacio_silva.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_-_voto_de_pesar_enildo_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_certificacoes_e_qualificacoes_dos_motoritas__0001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_informacoes..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/139/pedido_de_informacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_requerimento__20220309_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/188/copias_dos_extratos_dos_valores_recebidos_pelo_municipio_para_co_0001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/189/pedido_de_informacoes_da_escola_jose_caetano_0001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/190/pedido_de_informacoes__arrecadacao_da_contriibuicao_de_taxa_publ_0001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/191/pedido_de_informacoes_do_processo_seletivo_dos_cuidadores__0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/215/pedido_de_informacao_a_cttu_0001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/216/pedido_de_informacoes_a_cttu_0001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/218/relatorio_do_processo_administrativo_do_secretario_ajunto_de_sau_0001.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/219/cttu_arrecadacao_das_multas__0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_informacao_apae.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/261/img_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/262/img_0002.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/263/img_0001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_de_aldiencia_publica_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/269/pedido_de_info.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_-_pedido_de_informacoes_usuarios_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_do_acougue_0001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_do_mercado_publico_municipal_0001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_do_contrato_de_aluguel_do_mercado_publico_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento__do_lote_do_parque_das_feiras__0001.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_do_lote_aria_verde_do_parque_das_feiras_0001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_de_arrecadacao_da_feira_do_jeans_0001.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_da_feira_de_mangaio_0001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/310/requerimanto_de_pedido_de_informacoes_contratacao_de_advogados_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/316/img_20220511_0005.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/350/voto_de_pesar_-01.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_informacoes_quantos_enxoval_foram_doados_em_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/371/voto_de_pesar_antonio_barbosa_soares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/373/retirada_de_materia.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/374/img_20220704_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/413/carol.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/414/img_20220728_0002.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/415/img_20220728_0003.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/416/img_20220728_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/425/img_20220803_0001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/426/img_20220803_0002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/431/img_0001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_de_pedido_de_informacoes_do_hospital_de_campanha__0001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_de_pedido_de_informacoes_do_bairro_de_antao._0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/447/pr_solenidade_apae.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/453/img_20220810_0006.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_de_pedido_de_informacoes_salario_de_pedro_leornardo_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/512/pedido_de_informacao..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/513/img_20220829_0006.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/515/img_20220829_0002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/521/img_20220909_0002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/522/img_20220909_0003.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/523/img_20220909_0004.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/524/img_20220909_0005.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/530/img_20220913_0004.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/552/img_20221005_0001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/553/img_20221005_0003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/554/img_20221005_0002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/564/img_20221005_0010.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/569/img_20221010_0003.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/570/img_20221010_0002.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/579/img_20221011_0002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/583/img_20221011_0001.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/587/img_20221017_0003.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/622/img_20221104_0008.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/623/img_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/624/img_20221104_0002.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/625/img_20221104_0003.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/641/img_20221109_0005.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/652/img_20221109_0007.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/660/img_20221122_0006.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/662/img_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/664/img_0001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/665/img_20221122_0002.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/60/img_20220125_0001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/67/titulo_de_cidadania_a_maria_angela_de_souza_lira.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/68/concede_titulo_de_cidadania_toritamense_a_lindomar_aparecido_lira.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_resolucao_-_altera_a_resolucao_03-2014_dando__nova_redacao_ao_art._101..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/91/cristian.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/92/elizeu.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/93/lidiane.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/94/ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/95/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/96/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/133/titulo_everton_ricardo_de_oliveira_silva.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/134/titulo_andrea_karla_virginia.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/135/titulo_carlos_andre_ramos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/136/titulo_sandra_maria_dos_santos_ramos.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/137/titulo_abimael_dos_santos_pereira.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/138/titulo_de_cidadao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/164/concede_a_comenda_eneas_tavares_a_gildo_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/223/rua_joao_gabriel_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/224/rua_luiz_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/225/denomina_de_rua_jose_zezito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/226/rua_antonia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/235/prestacao_de_contas_2019_processo_tce-pe_20100364-8.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/239/titulo_de_cidadania_a_lenivaldo_luiz_de_melo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/257/titulo_de_cidadania_a_andreia_maria_de_moura.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/349/titulo_de_cidadania_-01.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/364/img_20220525_0001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/366/img_20220601_0001.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/370/img_20220622_0001.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/375/img_20220706_0001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/386/img_20220713_0001.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/387/img_20220713_0002.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/398/thiago_matias.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/399/agripino_pereira.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/430/img_20220803_0007.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/442/comenda_jose_aurelio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/443/comenda_maria_ozana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/444/comenda_joao_joaquim_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/445/img_20220804_0001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/450/img_20220810_0005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/454/img_20220810_0007.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/455/img_20220810_0008.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/456/img_20220810_0010.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/472/img_20220817_0004.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/473/img_20220817_0001.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/475/pres_45-2022_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/483/charles_martins.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/484/adeildo_de_carvalho_siqueira.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/486/img_20220823_0006.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/487/img_20220823_0007.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/488/img_20220823_0010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/489/concede_a_comenda_eneas_tavares_a_antonio_heleno_da_silva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/490/img_20220823_0008.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/491/img_20220823_0011.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/492/img_20220823_0005.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/493/img_20220823_0014.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/494/concede_a_comenda_eneas_tavares_a_alex_alves_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/514/img_20220829_0001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/520/img_20220913_0002.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/525/img_20220909_0001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/531/img_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/571/img_20221010_0001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/594/img_20221018_0001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/609/img_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/629/imgluciene_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/630/imgrosilene_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/642/img_20221109_0006.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/651/img_20221109_0008.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/654/img_20221116_0004.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/146/oficio_gp_051.2022_-_encaminha_mensagem_08.2022_-_veto_ao_pl_02.2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/542/oficio_gp_149-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/103/emenda_03_plol_07-2022_-_derivaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/463/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/464/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/465/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/466/emenda_modificativa_03.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/626/img_20221104_0004.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/628/img_20221104_0005.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/17/documento.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_denomina_r._mizael_chagas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_denomina_r._joao_roque.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_denomina_r._jonas_henrique.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_denomina_r._abilio_laurindo_tavares.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_altera_a_lei_1.768-2021_dispoe_sobre_a_reestruturacao_dos_cargos_em_comissao_da_camara_municipal_de_toritama_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_cria_o_programa_permanente_de_reforco_escolar_-_educa_mais_aos_alunos_matriculados_nas_unidades_municipais_de_ensino_de_toritama_-_pe.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_01-2022_d.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/120/dispoe_sobre_as_diretrizes_da_politica_municipal_de_cuidados_a_recem_nascidos_com_qualquer_tipo_de_sindrome_congenita.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_-_dispoe_sobre_a_obrigatoriedade_dos_hospitais_e_maternidades_de_toritama_oferecerem_treinamento_de_aplicacao_da_manobra_de_heimlich..pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/163/denomina_de_professora_silvania_lindalva_de_lima_a_biblioteca_da_escola_manoel_benedito_na_vila_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/165/digitalizacao_0003.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/166/digitalizacao_0004.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/169/digitalizacao_0003_3_page-0001.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/184/denomina_de_severina_umbelino_de_lima_sissy_a_praca_localizada_na_r._adalgiza_moura_proximo_ao_cruzamento_com_a_av._joao_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/185/praca_edivaldo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_denomina_de_rua_edson_quele_dos_santos_a_rua_projetada_cod._log_95000198_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_denomina_de_rua_luiz_cabral_da_silva_a_rua_projetada_cod._log_531_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_denomina_de_rua_mariano_firmo_da_silva_a_rua_projetada_cod._log_536_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_denomina_de_rua_pedro_jose_da_silva_a_rua_projetada_cod._log_562_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_denomina_de_rua_raimundo_hilario_de_oliveira_a_rua_projetada_cod._log_569_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_denomina_de_rua_maria_josefa_da_silva_a_rua_projetada_cod._log_611_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_denomina_de_rua_galdino_da_silva_a_rua_projetada_cod._log_576_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_denomina_de_rua_raimundo_amaro_da_silva_a_rua_projetada_cod._log_573_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_denomina_de_rua_mario_j._de_araujo_a_rua_projetada_cod._log_627_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_denomina_de_rua_jose_laurentino_neri_a_rua_projetada_cod._log_641_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_denomina_de_rua_augusto_alves_celestino_a_rua_projetada_cod._log_639_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/227/img_20220329_0001.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/228/img_20220329_0002.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/229/pl-2022_jose_ferreira_denomina_de_rua_jose_zezito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/230/pl-2022_rua_antonia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/231/pl-2022_jose_ferreira_rua_joao_gabriel_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/232/pl-2022_jose_ferreira_rua_luiz_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/245/denomina_parque_municipal_maria_dos_anjos_tavares_de_lima.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/247/pl_derivaldo_rua_benedita_sebastiana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/255/pl_derivaldo_rua_jose_manoel_da_silva_ze_da_fartura.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/342/dispoe_sobre_autorizacao_para_concessao_de_auxilio_financeiro_para_familias_de_baixa_renda_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/372/presidente.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/377/pl_-_benedita.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/378/img_0001.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/379/img_20220711_0003.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/380/img_20220711_0004.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/381/img_20220711_0001.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/382/img_20220711_0002.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/388/img_20220713_0004.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/441/pl_carne_iptu.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/448/img_20220810_0003.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/449/img_20220810_0004.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/461/pl_nomeacao_ceam.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/479/pl_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/485/img_20220823_0002.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/497/img_20220823_0012.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/498/img_20220823_0013.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/499/joaquim.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/500/vital.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/504/rua_manoel_cardoso_da_silva.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/532/denomina_de_rua_manoel_amaro_da_silva_a_rua_projetada_cod._log._636_quadra_50_setor_05_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/533/denomina_de_rua_monteiro_lobato_a_rua_projetada_cod._log._258_quadras_03_06_32_86_82_92_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/534/denomina_de_rua_doralice_jasmelina_do_carmo_silva_a_rua_projetada_cod._log.500_quadras_18_e_20_setor_05_bairro_valentim..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/541/denomina_de_tribuna_vereador_efraim_jose_da_silva_a_tribuna_do_plenario_da_camara_de_vereadores_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/547/img_20220928_0005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/548/img_20220928_0006.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/555/img_20221005_0005.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/556/img_20221005_0004.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/563/img_20221005_0009.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/565/img_20221005_0011.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/575/praca_juliana_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/576/praca_jose_severo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/589/img_20221017_0005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/616/img_20221026_0004.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_reestruturacao_dos_cargos_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/672/plol_dispoe_sobre_a_criacaode_cargos_de_provimento_efetivo_na_estrutura_administrativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/144/pl_altera_lei_municipal_700.94.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/145/pl_vencimento-base_minimo_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/171/pl_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/172/pl_fundo_municipal_de_direito_do_idosos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/174/pl_-_vencimento-base_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/175/pl_-_altera_lei_1820.2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_-_concessao_gratificacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_-_atualizacao_do_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_-_altera_lei_no_1.312-2014.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_-_institui_o_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_-_regulamentacao_servico_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_-_altera_a_lei_municipal_no_700-94.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_-_apoio_institucional_a_eventos_privados.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_-_fixa_novo_piso_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_-_altera_remunracao_e_carga_horaria_odontologos.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/550/lei_orcamentaria_anual_-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/551/plano_plurianual_-__2023-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_credito_adicional_toritama_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_-_plano_municipal_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_-_altera_a_lei_1.906-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_complementar_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_-_institui_o_novo_ctm.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/385/img_20220712_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_programa_bolsa_atleta_de_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_que_seja_construida_uma_ubs_no_loteamento_antao..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao_que_seja_construido_um_predio_proprio_para_abrigar_o_cras-caps.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_que_seja_construida_uma_escola_no_loteamento_antao_e_uma_quadra_poliesportiva..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_que_seja_enviado_um_projeto_de_lei_criando_o_refis_2022..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_que_seja_construido_um_predio_proprio_para_a_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/7/que_seja_construida_uma_escola_no_sitio_oncinha_e_uma_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_-_que_seja_reaberto_o_hospital_de_campanha_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/14/pracas_no_planalto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/15/posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/16/asfalto_da_adalgisa_ate_a_pe90.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao_calcamento_rua_palmares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/20/asfalto_da_rua_maestro_antonio_rufino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/21/asfalto_rua_jaoa_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/22/asfalto_rua_mariano_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/23/rua_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/26/img_20220113_0005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/27/img_20220113_0004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/28/digitalizacao_0002_derivaldo-_que_seja_adquirido_um_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/29/digitalizacao_0003_derivaldo-_que_seja_implantado_o_centro_de_saude_da_mulher_csm_com_atendimento_em_ultrassonografia_obstetri_cia_ginecologista_e_mamografia..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/31/ind-_derivado_que_seja_saneado_e_calcado_a_avenida_monteiro_lobato_no_bairro_do_areal..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/33/img_0001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/34/img_0002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/35/img_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/36/img_de_indicacao_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/37/img_indicacao_04_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/38/img_0003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/45/img_20220119_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/46/img_20220119_0003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/47/img_20220119_0002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_que_seja_enviado_urn_proj.eto_de_lei_com_o_novo_piso_dos_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_tavares_martins.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_que_seja_construida_uma_quadra_poliesportiva_uma_ubs_e_uma_creche_no_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/56/que_seja_feita_a_construcao_de_uma_prefeitura_com_sede_propria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pdf_0004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/62/indincacao_02_20220126_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao__20220126_0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/64/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/65/que_seja_construida_uma_quadra._uma_creche_e_uma_escola_no_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/66/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_planalto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/69/que_seja_construido_um_parque_florestal_no_entorno_do_acude_novo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/70/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_moria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/71/que_seja_feito_o_complemento_do_saneamento_e_o_calcamento_da_rua.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/72/que_seja_feito_o_calcamento_dos_becos_sao_pedro_sao_paulo_sete_de_setembro_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/73/que_seja_feito_o_saneamento_e_calcamento_das_ruas_maria_do_socorro_floro_pereira_rua_jose_pedro_da_silva_e_1a_trav.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/77/que_seja_construida_uma_parada_de_onibus_para_os_estudantes_e_a_populacao_em_geral_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/78/que_seja_construido_um_cemiterio_publico_para_atender_as_pessoas_em_vulnerabilidade_social_de_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/79/que_seja_construida_uma_quadra_uma_creche_e_uma_escola_no_sitio_mangas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/80/que_seja_feita_a_aquisicao_de_02_duas_vans_para_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/81/que_seja_feita_a_aquisicao_de_uma_spin_e_de_um_carro_de_carroceria_para_a_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/84/saneamento_e_calcamento_em_mangas_e_serra_do_costa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/85/pedra_na_rua_sao_soares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/86/tapa_buracos_no_colorado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/87/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/88/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_05-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_acervo__20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_asfalto_20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_de_desapropriacao_20220207_0001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/104/que_sejam_colocados_redutores_de_velocidade_no_trecho_urbano_da_pe-90.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/105/que_sejam_colocados_postes_de_sinalizacao_rodoviaria_nas_principais_entradas_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/106/que_seja_concluida_a_iluminacao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_-_que_seja_saneada_e_calcada_a_rua_luiz_de_sa_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_-_que_seja_construido_um_banheiro_feminino_no_estabelcimento_na_vaca_leiteira_onde_acontece_a_concentracao_dos_garis_da_nossa_toritama.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_-_que_seja_feito_o_outro_lado_da_iluminacao_da_pe-90_ate_o_sitio_travessias_e_o_complemento_do_lado_oposto_da_iluminacao_que_existe.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_garicard_20220214_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_um_metro_de_terreno_20220214_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_que_seja_saneada_e_calcada_a_rua_via_coqueiral_no_bairro_coqueiral__por_tras_da_casa_de_construcao_bahia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/117/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/118/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/119/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/122/que_a_prefeitura_contrate_uma_equipe_preparada_para_fornecer_escrituras_gratuitas_para_atender_aproximadamente_500_familias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/123/que_seja_feito_o_saneamento_e_o_calcamento_da_r._monteiro_lobato_e_as_ruas_no_entorno_da_escola_elizete_borba_no_areal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/124/que_seja_criado_um_programa_municipal_semelhante_ao_auxilio_brasil_para_as_familias_em_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/125/que_seja_destinado_urn_veiculo_para_transportar_os_alunos_do_sitio_jacare.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/126/que_seja_saneado_e_pavimentado_o_loteamento_maria_baia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/127/que_seja_adquiridos_varios_veiculos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/129/img_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/130/img_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_de_uma_faculdade_20220221_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/140/que_seja_construida_em_nosso_municipio_uma_praca_da_biblia_e_tambem_um_monumento_em_homenagem_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/141/que_seja_incluida_a_cultura_maker_na_educacao_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/142/que_sejam_construidas_duas_creches_uma_no_bairro_el-shaday_e_outra_no_bairro_antao_reforcando_as_indicacoes_11-2019_e_222-2020..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/143/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/147/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/148/digitalizacao_0005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/149/digitalizacao_0004.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/150/digitalizacao_0002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/151/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_aquisicao_biometrica_20220308_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_de_uma_praca_de_alimentacao_20220308_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/154/que_seja_adquirido_um_mamografo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/155/que_seja_construida_uma_praca_na_r._antonio_soares_no_centro..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/156/que_seja_encaminhado_um_projeto_de_lei_garantindo_plano_de_saude_para_os_garis_profissionais_da_enfermagem_e_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/157/que_sejam_disponibilizadas_ambulancias_as_sextas-feiras_e_aos_domingos_nos_principais_cultos_e_missas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/158/que_seja_criado_um_calendario_anual_de_mutiroes_em_diversos_bairros_e_zona_rural_para_emissao_de_documentos_encaminhamentos_juridicos_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/159/que_sejam_instaladas_placas_as_margens_da_br-104_sinalizando_as_entradas_do_sitio_mangas_e_do_sitio_santa_maria_com_o_intuido_de_reduzir_o_numero_de_acidentes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/160/limpeza_do_canal_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/161/terraplanagem_do_deus_e_fiel_e_el_shaday.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/162/corrimoes_e_canal.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/167/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/168/digitalizacao_0002_3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/170/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/176/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/177/pdf_0004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/178/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/179/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/180/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/181/que_sejam_asfaltadas_ou_calcadas_as_ruas_que_dao_acesso_ao_parque_das_feiras_pe-90_br-104.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/182/que_seja_reformada_e_reativa_a_escola_do_sitio_travessias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/183/que_seja_construida_uma_creche_no_bairro_do_moria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_da_requalificacao_da_rua_tiburcio_bezerra_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/187/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/192/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/193/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/194/beco_ao_lado_da_pedra_na_rua_mariano_manoel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/195/posto_de_saude_ou_ubs_no_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/196/calcamento_da_rua_jorge_matheus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_ponto_de_onibus_20220316_0001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/200/que_sejam_contratados_fisioterapeutas_para_prestarem_servico_em_todas_as_ubs.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/204/que_sejam_instaladas_tomadas_eletricas_e_usb_para_carregamento_de_aparelhos_smartphone_nas_areas_de_espera_de_todos_os_predios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/209/que_sejam_disponibilizadas_aulas_de_natacao_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pdf_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/213/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_20220322_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/220/que_seja_asfaltada_a_rua_jose_manoel_da_silva_no_centre_de_toritama_conhecida_como_rua_de_mane_da_santa..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/221/que_seja_colocado_trinta_30_bracos_com_lampadas_nos_postes_no_loteamento_de_jairo_de_aru_no_bairro_do_antao..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/222/que_seja_retirada_a_pedra_que_esta_obstruindo_a_rua_da_saude_e_tambem_que_seja_feito_o_saneamento_e_calcamento_em_todo_o_bairro_do_antao..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/233/digitalizacao_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/234/digitalizacao_0002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/236/que_sejam_asfaltados_os_bairros_do_independente_do_planalto_e_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/237/que_seja_elaborado_um_estudo_para_implantacao_de_ciclovia-ciclofaixa_na_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/238/que_seja_encaminhado_um_projeto_de_lei_criando_o_codigo_de_obras_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/246/img_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/248/calcar_e_sanear_av._ulisses_tavares_bairro_novo_alvorecer.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/249/sanear_e_calcar_av.monteiro_lobato_bairro_areal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/250/que_seja_implantado_o_centro_de_saude_da_mulhercsm_com_atendimento_em_ultrassonografia_obstetricia_ginecologista_e_mamografia..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/251/img_20220405_0002.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/252/img_20220405_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/253/img_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/254/img_0002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/258/que_seja_iluminado_sinalizado_e_pavimentado_em_frente_ao_cemiterio_parque_dos_eucaliptos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/259/que_seja_oferecido_curso_gratuito_de_formacao_continuada_para_os_condutores_escolares.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/260/que_seja_inserido_no_calendario_escolar_da_rede_municipal_atividade_de_educacao_para_o_transito_durante_a_semana_nacional_do_transito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/265/idicacacao_de_alterar_o_dia_da_feira_do_jeans_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_de_um_sementerio_municipal_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_de_verde.com_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/270/img_20220412_0001.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/271/img_20220412_0002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/272/img_0003.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/273/img_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/274/img_0002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/275/que_seja_instalado_um_semaforo_na_pe-90_no_cruzamento_entre_as_ruas_sao_jose_e_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/276/que_seja_adquirido_um_trator_com_arado_de_disco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/277/que_sejam_reformadas_as_tres_pracas_da_avenida_jerusalem_no_bairro_principe_da_paz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/278/reforma_da_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/279/que_seja_construido_mais_um_hospital.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/280/rua_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/281/que_seja_desapropriado_o_terreno_ao_lado_da_subestacao_da_celpe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_acolgue_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/283/que_seja_construida_uma_academia_municipal_para_idosos_e_pessoas_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/284/que_seja_obrigatorio_o_oferecimento_de_tratamento_obstetrico_para_gravidez_de_risco_a_partir_de_06_meses.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/285/que_seja_reservada_uma_area_para_a_instalacao_permanente_de_parques_de_diversao_barracas_de_pipocas_e_de_lanches_e_de_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/287/img_20220419_0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_ceam.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_para_curso_de_infomatica__20220503_0001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/298/img_20220503_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/299/complemento_do_calcamento_da_rua_jose_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/300/construcao_de_uma_praca_e_instalado_brinquedos_em_uma_area_na_av._jerusalem.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/301/restauracao_do_calcamento_da_av._jerusalem.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/302/ind._posto_polical_antao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/303/ind._maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/304/ind._fonte_antao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_de_um_clube_com_psinas_para_todas_as_maes_de_nosso_mun_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/306/img_20220510_0002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/307/img_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/308/img_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_da_requalificacao_das_ruas_do_planalto_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/312/img_20220511_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/313/img_20220511_0002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/314/instalacao_da_tubulacao_de_mil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/315/que_seja_saneada_e_calcada_as_quatro_ruas_no_loteamento_de_arlindo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/317/que_seja_feito_o_complemento_do_calcamento_da_rua_augusto_tavares_e_que_seja_feito_o_saneamento_e_calcamento_das_ruas_jos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/318/ind._cacambas_de_lixo_antao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/319/ind.iluminacao_rua_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/320/ind.faixas_elevadas_antao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/321/ind.praca_no_antao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/322/ind._poste_maria_santina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/323/ilum._jairo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/324/ilum._morro_coco.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/326/ilum._terreno_gaguinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/328/30_luminarias_nos_postes_no_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/329/contrucao_de_um_treminal_rodoviario_em_toritama.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/330/saneamento_e_calcamento_dos_becos_sao_paulo_sao_pedro_e_alto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/331/contruida_uma_quadra_poliesportiva_e_um_posto_de_saude_entre_os_bairros_valentim_e_antao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/332/oficina_de_corte_e_costura.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/333/pontes_sobre_os_riachos_dos_canudos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/334/praca_e_um_posto_de_saude_ao_lado_do_cacimbao_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/335/quadra_poliesportiva_e_um_chafariz_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/336/saneamento_e_calcamento_da_avenida_jose_manoel_da_silva_rua_allan_wilker_da_silva_e_etc..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/337/saneamento_e_calcamento_das_ruas_francisca_bezerra__manoel_henrique_tavares_e_etc..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/338/saneamento_e_calcamento_das_ruas_no_loteamento_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/339/img_20220516_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/340/img_20220516_0002.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/341/img_20220516_0003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/345/quarenta_por_cento_de_insalubridade_aos_garis.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/346/img_20220517_0002.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/347/img_20220517_0001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/348/img_20220517_0003.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/351/img_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/353/img_20220519_0003.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/354/img_20220519_0002.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/355/ind._varanda_ponte_antao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/356/ind._torneio_de_xadrez.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/357/ind._dentista_ubs_antao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/358/ind._mutirao_castracao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/359/ind._postes_ruas_antao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/360/reajuste_dos_salarios_dos_assistentes_sociaes_e_dos_psicologos_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/361/img_20220519_0001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/362/img_20220519_0002.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_de_bancos_da_feira_da_faoro_20220519_0001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_de_um_transporte_de_uso_exclusivo_imobiliario_e_iptu_20220601_0001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/367/ind_234-2022_edijan.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/368/img_20220606_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/369/img_20220614_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/384/indicacao_de_um_centro_de_apoio_as_empresas_20220712_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/389/img_20220713_0005.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_de_um_sinalizacao_20220714_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/391/indincacao_de_um_aparelho_de_endoscopio_20220714_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/392/img_20220719_0003.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/393/img_20220719_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/394/img_20220719_0002.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/400/bloco_cirurgico.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/401/terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/402/hospital.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/403/parque_florestal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/404/img_0001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/405/img_20220726_0001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/406/ampliada_a_creche_do_independente_com_mais_sala.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/407/calcamento_das_ruas_olavo_bilac_alfredo_feitosa_maragogi_luiz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/408/reformadas_e_reativadas_as_escolas_dos_sitios_mangas_e_travessi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/409/reforma_da_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/410/cobertura_do_canal_do_iniciando_da_construcao_do_vereador_jeziel_ate.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/411/colocado_os_corrimoes_e_colocado_postes_com_iluminacao_nas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/412/img_0001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/420/img_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/421/img_20220802_0002.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/422/reajuste_dos_salarios_motoristas_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_de_esgotos_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_de_oculos_inteligente_para_guardas_municipal_20220802_0001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/427/img_20220803_0004.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/428/img_20220803_0003.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/429/img_20220803_0005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/432/01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/433/02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_de_doacao_de_bicicletas_para_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_de_uma_ubs_no_sitio_mangas_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_de_chapas_nos_pontos_1_e2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/438/img_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/440/img_20220802_0003.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/446/derivaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/451/img_20220810_0001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/452/img_20220810_0002.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/457/escola_entre_os_bairro_coqueiral_e_novo_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/458/ubs_no_bairro_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_de_combate_a_roubos_de_veiculos_nos_dias_de_feira_20220805_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_para_maes_que_nao_conseguem_vagas_na_creche_20220810_0001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_de_coordenador_20220812_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/467/img_20220816_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/468/img_20220816_0002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/469/img_20220817_0002.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/470/img_20220817_0003.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/471/img_20220817_0005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/474/ed.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_de_uma_construcao_de_um_lago_20220822_0001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_de_um_teleferico_20220822_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/480/img_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/481/img_20220823_0003.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/482/img_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/495/02_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/496/01_20220823_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/501/img_20220824_0001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/502/img_20220824_0002.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/503/img_20220824_0003.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/505/ind.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/506/ind_aluno_conectado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/507/ind_renda_toritama.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_hello.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/509/img_20220829_0003.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/510/img_20220829_0004.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/511/img_20220829_0005.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/516/complemento_do_calcamento_na_rua_rio_de_janeiro_no_antao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/517/03_bracos_com_lampadas_no_morro_do_coco_no_antao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/518/30_luminarias_no_luar_de_toritama.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/519/ind._cameras_nos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/526/programa_doacao_tampas_de_cisternas_e_tanques_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/527/programa_para_construcao_de_banheiro_em_imoveis_de_pessoas_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/528/img_20220913_0003.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/529/img_20220913_0004.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/535/img_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/536/img_20220913_0002.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/537/img_20220913_0003.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/538/implantados_o_bloco_cirurgico_e_o_mamografo_digital.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/539/construida_uma_ubs_no_bairro_coqueiral_e_no_antao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/540/construida_a_praca_do_planalto_a_praca_da_base_na_cohab_e_as_duas_pracas_no_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/543/instalada_a_tubulacao_de_saneamento_na_avenida_jerusalem_e_feito_todo_o_reparo_no_calcamento_que_esta_muito_deteriorado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/544/uma_quadra_poliesportiva_entre_os_bairros_novo_coqueiral_e_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/545/img_20220928_0004.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/546/img_20220928_0007.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/549/img_20221004_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/557/1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/558/img_20221005_0008.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/559/img_20221005_0006.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/560/img_20221005_0007.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/561/que_seja_feito_o_espaco_jovem_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/562/que_seja_enviado_um_projeto_de_lei_para_construcao_de_cisternas_nas_residencias_de_pessoas_de_baixa_renda_em_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_jardim_das_oliveiras_20221006_0001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_calcamento_becos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/572/img_20221010_0006.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/573/img_20221010_0005.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/574/img_20221010_0004.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_creche.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_saneamneto_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_de_uma_bolsa_publica_para_gestantes_20221011_0001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/581/img_20221011_0002.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/582/img_20221011_0003.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/584/que_seja_saneado_e_calcado_a_rua_lagoa_do_exu_no_loteamento_izidio_tavares.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/585/img_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/586/img_20221017_0002.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/588/img_20221017_0004.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_enlarguecidacalcada_e_iluminada_ao_lado_da_pedra..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_retomada_da_quebra_da_pedra_na_rua_sao_soares.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_retomada_as_obras_de_calcamento_no_coqueiral_e_novo_coqueiral..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_de_unificacao_biometrica_20221017_0001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/595/img_20221018_0002.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/596/img_20221018_0003.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/597/img_20221018_0004.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/598/img_20221018_0001.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/599/img_20221018_0002.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/600/img_20221018_0003.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/602/asfalto.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/603/lavanderia.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/604/calcamento.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_de_pdf_20221020_0001.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/606/img_20221024_0002.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/607/img_20221024_0003.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/608/img_20221024_0004.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/610/que_seja_feito_um_canil_para_resgatar_e_acolher_os_animais_que_estao_abandonados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/611/ind_que_seja_saneado_e_calcado_a_rua_canaa_iii_no_bairro_principe_da_paz..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/612/img_20221026_0003.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/613/img_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/614/img_20221026_0002.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/615/img_20221026_0005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/617/pedra.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/618/img_20221027_0002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/619/img_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/620/img_20221104_0006.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/621/img_20221104_0007.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/631/saneamento_da_rua_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/632/ponto_de_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/633/img_20221107_0001.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/634/ind_que_seja_asfaltada_a_rua_emidio_jordao_bairro-_centro..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/635/restaurada_a_academia_das_cidades.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/636/pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/637/img_20221108_0001.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/638/img_20221109_0001.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/639/img_20221109_0003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/640/img_20221109_0004.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/643/img_20221110_0003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/644/img_20221110_0002.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/645/img_20221110_0001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/646/img_0001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/647/img_0002.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/648/img_0004.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/649/img_20221111_0003.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/650/img_20221111_0002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/653/img_20221116_0002.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/655/img_0003.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/656/img_20221116_0003.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/658/img_20221122_0003.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/659/img_20221122_0004.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/661/ind_que_seja_instalado_um_ar_condicionado_na_sala_dos_agentes_de_saude_no_bairro_independente..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/663/img_20221122_0002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/667/img_20221122_0005.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/668/img_20221128_0002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/669/img_20221128_0003.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/670/img_20221128_0004.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/671/img_20221128_0001.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_-_audiencia_publica_abastecimento_de_agua_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/9/requerimento_-_audiencia_publica_problemas_da_seguranca_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/10/requerimento_-_audiencia_publica_regulanzacao_e_locais_de_ponto_com_abrigo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/11/requerimento_-_audiencia_publica_regularizacao_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/30/requerimento_de_abono_de_falta_14-01-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/32/requerimento_de_abono_de_falta_derivaldo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_-_voto_de_pesar_heleno_nicolau_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07_2a22.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_de_retirada_de_materia_-_emenda_02_ao_plol_07-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/74/voto_de_pesar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/75/voto_de_pesar_02-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/83/requerimento_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/97/pedido_de_informacoes_requerimento_0001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_pedido_de_informacoes_0001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_pedido_de_informacoes_0001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/107/voto_de_pesar_-_vital_soares_bezerra.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/108/voto_de_pesar_-_jose_inacio_silva.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/109/requerimento_-_voto_de_pesar_enildo_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/110/requerimento_certificacoes_e_qualificacoes_dos_motoritas__0001.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/128/pedido_de_informacoes..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/139/pedido_de_informacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_requerimento__20220309_0001.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/188/copias_dos_extratos_dos_valores_recebidos_pelo_municipio_para_co_0001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/189/pedido_de_informacoes_da_escola_jose_caetano_0001.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/190/pedido_de_informacoes__arrecadacao_da_contriibuicao_de_taxa_publ_0001.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/191/pedido_de_informacoes_do_processo_seletivo_dos_cuidadores__0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/215/pedido_de_informacao_a_cttu_0001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/216/pedido_de_informacoes_a_cttu_0001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/218/relatorio_do_processo_administrativo_do_secretario_ajunto_de_sau_0001.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/219/cttu_arrecadacao_das_multas__0001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_informacao_apae.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/261/img_0001.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/262/img_0002.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/263/img_0001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/268/requerimento_de_aldiencia_publica_20220407_0001.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/269/pedido_de_info.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_-_pedido_de_informacoes_usuarios_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_do_acougue_0001.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_do_mercado_publico_municipal_0001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_do_contrato_de_aluguel_do_mercado_publico_0001.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento__do_lote_do_parque_das_feiras__0001.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_do_lote_aria_verde_do_parque_das_feiras_0001.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_de_arrecadacao_da_feira_do_jeans_0001.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_da_feira_de_mangaio_0001.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/310/requerimanto_de_pedido_de_informacoes_contratacao_de_advogados_20220510_0001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/316/img_20220511_0005.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_de_pedido_de_informacoes_enxoval_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/350/voto_de_pesar_-01.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_informacoes_quantos_enxoval_foram_doados_em_2022_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/371/voto_de_pesar_antonio_barbosa_soares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/373/retirada_de_materia.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/374/img_20220704_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/413/carol.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/414/img_20220728_0002.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/415/img_20220728_0003.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/416/img_20220728_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/425/img_20220803_0001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/426/img_20220803_0002.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/431/img_0001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_de_pedido_de_informacoes_do_hospital_de_campanha__0001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/439/requerimento_de_pedido_de_informacoes_do_bairro_de_antao._0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/447/pr_solenidade_apae.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/453/img_20220810_0006.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/476/requerimento_de_pedido_de_informacoes_salario_de_pedro_leornardo_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/512/pedido_de_informacao..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/513/img_20220829_0006.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/515/img_20220829_0002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/521/img_20220909_0002.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/522/img_20220909_0003.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/523/img_20220909_0004.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/524/img_20220909_0005.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/530/img_20220913_0004.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/552/img_20221005_0001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/553/img_20221005_0003.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/554/img_20221005_0002.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/564/img_20221005_0010.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/569/img_20221010_0003.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/570/img_20221010_0002.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/579/img_20221011_0002.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/583/img_20221011_0001.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/587/img_20221017_0003.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/622/img_20221104_0008.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/623/img_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/624/img_20221104_0002.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/625/img_20221104_0003.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/641/img_20221109_0005.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/652/img_20221109_0007.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/660/img_20221122_0006.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/662/img_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/664/img_0001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/665/img_20221122_0002.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/60/img_20220125_0001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/67/titulo_de_cidadania_a_maria_angela_de_souza_lira.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/68/concede_titulo_de_cidadania_toritamense_a_lindomar_aparecido_lira.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_resolucao_-_altera_a_resolucao_03-2014_dando__nova_redacao_ao_art._101..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/91/cristian.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/92/elizeu.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/93/lidiane.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/94/ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/95/pdf_0003.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/96/pdf_0002.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/133/titulo_everton_ricardo_de_oliveira_silva.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/134/titulo_andrea_karla_virginia.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/135/titulo_carlos_andre_ramos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/136/titulo_sandra_maria_dos_santos_ramos.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/137/titulo_abimael_dos_santos_pereira.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/138/titulo_de_cidadao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/164/concede_a_comenda_eneas_tavares_a_gildo_barbosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/223/rua_joao_gabriel_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/224/rua_luiz_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/225/denomina_de_rua_jose_zezito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/226/rua_antonia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/235/prestacao_de_contas_2019_processo_tce-pe_20100364-8.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/239/titulo_de_cidadania_a_lenivaldo_luiz_de_melo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/257/titulo_de_cidadania_a_andreia_maria_de_moura.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/349/titulo_de_cidadania_-01.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/364/img_20220525_0001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/366/img_20220601_0001.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/370/img_20220622_0001.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/375/img_20220706_0001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/386/img_20220713_0001.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/387/img_20220713_0002.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/398/thiago_matias.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/399/agripino_pereira.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/430/img_20220803_0007.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/442/comenda_jose_aurelio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/443/comenda_maria_ozana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/444/comenda_joao_joaquim_nunes_filho.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/445/img_20220804_0001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/450/img_20220810_0005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/454/img_20220810_0007.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/455/img_20220810_0008.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/456/img_20220810_0010.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/472/img_20220817_0004.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/473/img_20220817_0001.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/475/pres_45-2022_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/483/charles_martins.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/484/adeildo_de_carvalho_siqueira.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/486/img_20220823_0006.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/487/img_20220823_0007.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/488/img_20220823_0010.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/489/concede_a_comenda_eneas_tavares_a_antonio_heleno_da_silva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/490/img_20220823_0008.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/491/img_20220823_0011.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/492/img_20220823_0005.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/493/img_20220823_0014.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/494/concede_a_comenda_eneas_tavares_a_alex_alves_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/514/img_20220829_0001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/520/img_20220913_0002.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/525/img_20220909_0001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/531/img_20220913_0001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/571/img_20221010_0001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/594/img_20221018_0001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/609/img_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/629/imgluciene_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/630/imgrosilene_20221104_0001.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/642/img_20221109_0006.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/651/img_20221109_0008.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/654/img_20221116_0004.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/146/oficio_gp_051.2022_-_encaminha_mensagem_08.2022_-_veto_ao_pl_02.2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/542/oficio_gp_149-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/103/emenda_03_plol_07-2022_-_derivaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/463/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/464/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/465/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/466/emenda_modificativa_03.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/626/img_20221104_0004.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/628/img_20221104_0005.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/17/documento.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_denomina_r._mizael_chagas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_denomina_r._joao_roque.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_denomina_r._jonas_henrique.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_denomina_r._abilio_laurindo_tavares.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_altera_a_lei_1.768-2021_dispoe_sobre_a_reestruturacao_dos_cargos_em_comissao_da_camara_municipal_de_toritama_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_cria_o_programa_permanente_de_reforco_escolar_-_educa_mais_aos_alunos_matriculados_nas_unidades_municipais_de_ensino_de_toritama_-_pe.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_01-2022_d.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/120/dispoe_sobre_as_diretrizes_da_politica_municipal_de_cuidados_a_recem_nascidos_com_qualquer_tipo_de_sindrome_congenita.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/121/projeto_de_lei_-_dispoe_sobre_a_obrigatoriedade_dos_hospitais_e_maternidades_de_toritama_oferecerem_treinamento_de_aplicacao_da_manobra_de_heimlich..pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/163/denomina_de_professora_silvania_lindalva_de_lima_a_biblioteca_da_escola_manoel_benedito_na_vila_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/165/digitalizacao_0003.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/166/digitalizacao_0004.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/169/digitalizacao_0003_3_page-0001.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/184/denomina_de_severina_umbelino_de_lima_sissy_a_praca_localizada_na_r._adalgiza_moura_proximo_ao_cruzamento_com_a_av._joao_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/185/praca_edivaldo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_denomina_de_rua_edson_quele_dos_santos_a_rua_projetada_cod._log_95000198_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_denomina_de_rua_luiz_cabral_da_silva_a_rua_projetada_cod._log_531_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_denomina_de_rua_mariano_firmo_da_silva_a_rua_projetada_cod._log_536_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_denomina_de_rua_pedro_jose_da_silva_a_rua_projetada_cod._log_562_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_denomina_de_rua_raimundo_hilario_de_oliveira_a_rua_projetada_cod._log_569_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_denomina_de_rua_maria_josefa_da_silva_a_rua_projetada_cod._log_611_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_denomina_de_rua_galdino_da_silva_a_rua_projetada_cod._log_576_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_denomina_de_rua_raimundo_amaro_da_silva_a_rua_projetada_cod._log_573_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_denomina_de_rua_mario_j._de_araujo_a_rua_projetada_cod._log_627_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_denomina_de_rua_jose_laurentino_neri_a_rua_projetada_cod._log_641_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_denomina_de_rua_augusto_alves_celestino_a_rua_projetada_cod._log_639_setor_3_loteamento_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/227/img_20220329_0001.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/228/img_20220329_0002.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/229/pl-2022_jose_ferreira_denomina_de_rua_jose_zezito_da_silva.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/230/pl-2022_rua_antonia_da_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/231/pl-2022_jose_ferreira_rua_joao_gabriel_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/232/pl-2022_jose_ferreira_rua_luiz_rodrigues_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/245/denomina_parque_municipal_maria_dos_anjos_tavares_de_lima.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/247/pl_derivaldo_rua_benedita_sebastiana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/255/pl_derivaldo_rua_jose_manoel_da_silva_ze_da_fartura.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/342/dispoe_sobre_autorizacao_para_concessao_de_auxilio_financeiro_para_familias_de_baixa_renda_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/372/presidente.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/377/pl_-_benedita.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/378/img_0001.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/379/img_20220711_0003.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/380/img_20220711_0004.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/381/img_20220711_0001.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/382/img_20220711_0002.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/388/img_20220713_0004.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/441/pl_carne_iptu.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/448/img_20220810_0003.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/449/img_20220810_0004.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/461/pl_nomeacao_ceam.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/479/pl_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/485/img_20220823_0002.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/497/img_20220823_0012.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/498/img_20220823_0013.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/499/joaquim.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/500/vital.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/504/rua_manoel_cardoso_da_silva.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/532/denomina_de_rua_manoel_amaro_da_silva_a_rua_projetada_cod._log._636_quadra_50_setor_05_bairro_deus_e_fiel..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/533/denomina_de_rua_monteiro_lobato_a_rua_projetada_cod._log._258_quadras_03_06_32_86_82_92_setor_06_bairro_areal..pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/534/denomina_de_rua_doralice_jasmelina_do_carmo_silva_a_rua_projetada_cod._log.500_quadras_18_e_20_setor_05_bairro_valentim..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/541/denomina_de_tribuna_vereador_efraim_jose_da_silva_a_tribuna_do_plenario_da_camara_de_vereadores_de_toritama..pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/547/img_20220928_0005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/548/img_20220928_0006.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/555/img_20221005_0005.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/556/img_20221005_0004.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/563/img_20221005_0009.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/565/img_20221005_0011.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/575/praca_juliana_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/576/praca_jose_severo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/589/img_20221017_0005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/616/img_20221026_0004.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_reestruturacao_dos_cargos_com_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/672/plol_dispoe_sobre_a_criacaode_cargos_de_provimento_efetivo_na_estrutura_administrativa_e_organizacional_do_poder_legislativo_municipal_de_toritama-pe_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/144/pl_altera_lei_municipal_700.94.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/145/pl_vencimento-base_minimo_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/171/pl_conselho_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/172/pl_fundo_municipal_de_direito_do_idosos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/174/pl_-_vencimento-base_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/175/pl_-_altera_lei_1820.2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_-_concessao_gratificacao_motoristas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/264/projeto_de_lei_-_atualizacao_do_piso_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_-_altera_lei_no_1.312-2014.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/344/projeto_de_lei_-_institui_o_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_-_regulamentacao_servico_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_-_altera_a_lei_municipal_no_700-94.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_-_apoio_institucional_a_eventos_privados.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/417/projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/418/projeto_de_lei_-_fixa_novo_piso_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/419/projeto_de_lei_-_altera_remunracao_e_carga_horaria_odontologos.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/550/lei_orcamentaria_anual_-_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/551/plano_plurianual_-__2023-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_credito_adicional_toritama_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_-_plano_municipal_pela_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_-_altera_a_lei_1.906-2022.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/309/projeto_de_lei_complementar_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_-_institui_o_novo_ctm.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toritama.pe.leg.br/media/sapl/public/materialegislativa/2022/385/img_20220712_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H665"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>